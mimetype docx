--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,1635 +1,1970 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E622F6" w:rsidR="00E622F6" w:rsidP="000619E8" w:rsidRDefault="00E622F6" w14:paraId="331AD4B0" w14:textId="292D87FE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="6BC4238F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 972</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van het voorstel van wet tot Wijziging van de Vreemdelingenwet 2000 in verband met de implementatie van richtlijn (EU) 2021/1883 van het Europees Parlement en de Raad van 20 oktober 2021 betreffende de voorwaarden voor toegang en verblijf van onderdanen van derde landen met het oog op een hooggekwalificeerde baan, en tot intrekking van Richtlijn 2009/50/EG van de Raad (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021, L 382/1) (novelle schrappen arbeidsmarkttoets voor de Europese blauwe kaart)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="19A5073C" w14:textId="04B41E2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MEMORIE VAN TOELICHTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="63CD31B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="6B1345C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I. ALGEMEEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="5D692AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="3DC0BCFD" w14:textId="12F07431">
-      <w:r w:rsidRPr="00E50AA4">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="26971607" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het voorstel van wet tot wijziging van de Vreemdelingenwet 2000 in verband met de implementatie van </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk224822064" w:id="0"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>richtlijn (EU) 2021/1883 van het Europees Parlement en de Raad van 20 oktober 2021 betreffende de voorwaarden voor toegang en verblijf van onderdanen van derde landen met het oog op een hooggekwalificeerde baan, en tot intrekking van Richtlijn 2009/50/EG van de Raad (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2021, L 382/1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, Kamerstukken 36332, (hierna: het wetsvoorstel) is op 27 mei 2025 aangenomen door de Tweede kamer en bevat regels voor de beslistermijnen voor aanvragen voor verblijf als houder van de Europese blauwe kaart of verblijf als gezinslid van deze houder.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De  blauwe kaart is een verblijfsvergunning voor kennismigranten uit derde landen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="0D34C298" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Tijdens de plenaire behandeling van het wetsvoorstel is naar aanleiding van de amendementen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Saris een nieuw artikel 15a van de Vreemdelingenwet 2000 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2000) toegevoegd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Een van deze amendementen bevat een arbeidsmarkttoets.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-[...6 lines deleted...]
-        <w:t>het Vreemdelingenbesluit 2000 (</w:t>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit amendement is gedurende de plenaire behandeling meermaals ontraden omdat de inhoud ervan in algemene maatregel van bestuur geregeld zou moeten worden, namelijk in het Vreemdelingenbesluit 2000 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DE2E2D">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DE2E2D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000). Voorts is erop gewezen dat de gevolgen voor uitvoering en bedrijfsleven niet konden worden overzien en nader onderzocht dienden te worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De Tweede Kamer heeft de amendementen aangenomen, waardoor het wetsvoorstel is gewijzigd. Het wetsvoorstel is thans bij de Eerste Kamer aanhangig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="6B652CF7" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="3C19EF9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van een verzoek van de commissie Immigratie en Asiel / JBZ-Raad van de Eerste Kamer is een eerste inschatting gemaakt van de uitvoeringsgevolgen van de arbeidsmarkttoets. Hieruit is gebleken dat de arbeidsmarkttoets leidt tot aanzienlijke uitvoeringslasten en structurele overschrijding van de beslistermijnen. De uitvoeringsorganisaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001D35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000623F">
-[...76 lines deleted...]
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immigratie- en Naturalisatiedienst (hierna: IND) en het Uitvoeringsinstituut Werknemersverzekeringen (hierna: UWV) achten dit onderdeel van het wetsvoorstel dan ook onuitvoerbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="4A09AB21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Na uitvoerig overleg met de uitvoeringsorganisaties en het ministerie van Sociale Zaken en Werkgelegenheid is uiteindelijk vastgesteld dat de uitvoering van de verplichte arbeidsmarkttoets niet van de IND en het UWV gevergd kan worden. Op 30 januari 2026 is de Eerste Kamer hierover geïnformeerd en is aangegeven dat er een wetswijzigingstraject wordt gestart om deze toets voor de Europese blauwe kaart weer uit de Vreemdelingenwet 2000 te schrappen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="2AE188D6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="6FF6F610" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Deze novelle strekt tot wijziging van het wetsvoorstel in verband met de onuitvoerbaarheid van de arbeidsmarkttoets in het voorgestelde artikel 15a van de Vreemdelingenwet 2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E622F6" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="294B3F0D" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="704AC549" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Hoofdlijnen van het voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="46BEB03C" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="7F7F7CEC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="1C7BD7D3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="58E8703B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2.1 Uitwerking arbeidsmarkttoets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="56136DF4" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="68266312" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="426DFB3D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="23B38900" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De arbeidsmarkttoets in het voorgestelde artikel 15a van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">UWV op de aanwezigheid van </w:t>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000 vraagt om een toets door het UWV op de aanwezigheid van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>prioriteitgenietend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> naar de aanwezigheid van </w:t>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanbod. In overleg met de IND en het UWV is onderzocht op welke manier een toets ingericht kan worden die voldoet aan richtlijn (EU) 2021/1883 (hierna: de Richtlijn). De enige wijze die passend wordt geacht, is de volledige arbeidsmarkttoets die UWV reeds uitvoert in het kader van de gecombineerde vergunning voor verblijf en arbeid (GVVA). Bij deze toets kijkt het UWV, naar de aanwezigheid van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>prioriteitgenietend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, of er een tijdige vacaturemelding heeft plaatsgevonden en of de werkgever voldoende op het </w:t>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanbod in Nederland en Europese Unie, of er een tijdige vacaturemelding heeft plaatsgevonden en of de werkgever voldoende op het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>prioriteitgenietend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aanbod gerichte wervingsinspanningen heeft verricht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2E2D">
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="399B8836" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="1EC556D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De beslistermijn voor huidige werkwijze bij een GVVA-aanvraag bedraagt 90 dagen.  De IND heeft hierbij een streeftermijn van twee weken en het UWV heeft een wettelijke termijn van vijf weken voor het arbeidsmarktadvies mits de aanvraag compleet is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="104C2596" w14:textId="77777777">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De streeftermijn van twee weken voor de IND is mogelijk omdat er bij de GVVA een ketenkoppeling tussen de ICT-systemen van de IND en het UWV is gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="13A113B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="544A9779" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="257DB091" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="4CA1EEB3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2 Uitvoeringsproblemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="61EB6BC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E622F6" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="7B4F1886" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="1F92F84E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Op grond van het wetsvoorstel ter implementatie van de Richtlijn gelden de volgende beslistermijnen bij een volledig ingediende aanvraag bij de IND:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="6FCD1DF4" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="644C8C98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Bij een erkend referent: De beslistermijn bedraagt 30 dagen. Voor deze termijn is geen verlenging mogelijk. In 2025 waren circa 230 aanvragen per jaar (zowel eerste aanvraag als wijziging beperking).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="2B02FF2C" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="67BA8F43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bij een niet-erkend referent: De beslistermijn bedraagt 90 dagen. Voor deze termijn is geen verlenging mogelijk. Er komen circa 230 aanvragen per jaar binnen (zowel eerste aanvraag als wijziging beperking). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="2D03F342" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="7B16FAB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bij inkomende langetermijnmobiliteit: De beslistermijn bedraagt 30 dagen. In dit geval is in beginsel geen verlenging mogelijk. De vreemdeling mag, als er binnen 30 dagen nog niet is beslist, al gaan werken. Hiervan zijn circa 70 aanvragen per jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="0B97EE44" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="3B9C5415" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="5E9C5E86" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="7752862A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De IND geeft op dit moment al uitvoering aan de beslistermijnen zoals gesteld in de Richtlijn. Deze worden zonder de arbeidsmarkttoets gehaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="33F1DF9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="611C424E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invoering van een arbeidsmarkttoets leidt ertoe dat de 30-dagenbeslistermijn per definitie niet gehaald kan worden en met minimaal 19 dagen wordt overschreden. Deze 30-dagenbeslistermijn is van toepassing op circa 300 gevallen per jaar. Extra complicerende factor is dat het wetsvoorstel bepaalt dat de wet in geheel in werking zal treden met ingang van de dag na uitgifte van het Staatsblad waarin zij wordt geplaatst. Dit betekent dat werkprocessen voor het uitvoeren van de arbeidsmarkttoets niet zouden kunnen worden ingericht na het aannemen van het wetsvoorstel. Zolang de nodige werkprocessen voor de arbeidsmarkttoets nog niet zijn ingeregeld, zou een tijdelijke oplossing gevonden moeten worden, bijvoorbeeld via e-mail of post. Dit vergt extra capaciteit van de IND en het UWV en de verwachting is dat de beslistermijn van 90 dagen niet in alle gevallen gehaald zou kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="142893FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="73C208BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De IND verwacht daarbij extra werk te hebben aan ingebrekestellingen wegens niet-tijdig beslissen. De bestuurlijke dwangsom uit de Algemene wet bestuursrecht is voor de IND sinds 15 april 2025 niet meer van toepassing. De rechterlijke dwangsom geldt nog wel. De aanvrager heeft de mogelijkheid om beroep in te stellen tegen niet-tijdig beslissen bij de bestuursrechter. De rechter kan de IND hierop een nieuwe beslistermijn stellen en verbindt daar doorgaans een rechterlijke dwangsom aan (meestal € 100 per dag, met een maximum van € 7.500).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="75D5D422" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="2FE320E2" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="27381344" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="37714EA6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een eventuele uitbreiding van de capaciteit bij het UWV zal niet direct soelaas bieden om de behandeltermijn te verkorten, omdat de arbeidsmarkttoets en de bijbehorende procedure daaromheen bewerkelijk zijn en ten minste de tijd vergen die er wettelijk voor staat. Bovendien moet de uitvoering (eenmalig) een nieuw proces inrichten voor de arbeidsmarkttoets voor de Europese blauwe kaart. Dit vergt onder meer een nieuwe ketenkoppeling tussen de ICT-systemen van de IND en het UWV, aanpassing van formulieren, instructie van medewerkers en voorlichting aan werkgevers. Dit legt beslag op de toch al zeer schaarse ontwikkel- en ICT-capaciteit van zowel de IND als het UWV. Beide organisaties wijzen daarbij op andere grote opgaven waar zij zich voor gesteld zien, onder andere op het vlak van asiel en Oekraïense ontheemden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="2D47D55F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="10E31A43" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="37D163CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...85 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="164800B7" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De arbeidsmarkttoets voor de Europese blauwe kaart leidt dus tot structurele overschrijding van beslistermijnen. Daarnaast legt deze een onevenredig beslag op de capaciteit van de uitvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="76EE4B1E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E622F6" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="13515267" w14:textId="45745BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="2EC4BF14" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E622F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2.3 Beleidsmatige overwegingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="0AE010E2" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="4CE31B6F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="31D302EC" w14:textId="6AEDB849">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="3FA061DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="4F73EB80" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het kabinet wil inzetten op het versterken van het verdienvermogen van Nederland door te investeren in innovatie, digitalisering, technologie en een aantrekkelijk vestigingsklimaat voor bedrijven. Het doel is om Nederland tot koploper te maken in verantwoorde innovatie, met sterke ecosystemen van kennis, investeringen en ondernemerschap. Om dat mogelijk te maken, is het nodig om het juiste talent te selecteren en te behouden, zoals bijvoorbeeld wetenschappelijk toptalent voor baanbrekend onderzoek en innovaties. De Europese blauwe kaart is er juist op gericht om dergelijke kennismigranten aan te trekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="06D754BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="0A0E3988" w14:textId="61EF0F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="0DDAE7BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="5EC1DFAF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vanuit beleidsmatig oogpunt heeft het invoeren van de arbeidsmarkttoets geen meerwaarde voor de situaties waarin een Europese blauwe kaart wordt aangevraagd. Daarentegen zijn wel nadelige effecten te voorzien. De Europese blauwe kaart kent meer vereisten dan de nationale kennismigrantenregeling en wordt veel minder gebruikt. Een verplichte arbeidsmarkttoets zorgt ervoor dat de Europese blauwe kaart nog strenger wordt. Het zal daarmee nog nauwelijks een alternatief zijn voor bedrijven die behoefte hebben aan een kennismigrant, maar geen erkenning als referent willen of kunnen aanvragen bij de IND. Erkenning als referent is een verplichting voor toegang tot de nationale kennismigrantenregeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="21F870DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="4EAF2F24" w14:textId="3AB4CDC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="530E7ACB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="002574E5" w:rsidP="000619E8" w:rsidRDefault="002574E5" w14:paraId="2905428E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aangezien de Europese blauwe kaart door de arbeidsmarkttoets minder aantrekkelijk zal worden voor werkgevers en vreemdelingen, zullen deze aantallen naar verwachting afnemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="6D899389" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E622F6" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="52B3E805" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="51EDEE26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E622F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2.4 Alternatieve opties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="5AD8DE95" w14:textId="77777777">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="2FD5F98E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="4CDFE101" w14:textId="6E3DB9EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="3ED37695" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Er is belang bij een zo spoedig mogelijke implementatie van de beslistermijnen in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="43C7CC43" w14:textId="77777777">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000. De implementatietermijn (tot 18 november 2023) van de Europese Blauwe Kaart is reeds ruimschoots overschreden. Er loopt sinds januari 2024 een inbreukprocedure tegen Nederland. Verdere vertraging kan leiden tot een gang naar het Europese Hof van Justitie in Luxemburg en daarmee tot een hoge boete én een dwangsom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="5178FC3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="62F40B91" w14:textId="16A2EAE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="297155ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="476CA2BA" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tegen deze achtergrond is onderzocht of aanvullende capaciteit en/of een eenvoudiger invulling van de arbeidsmarkttoets voor de Europese blauwe kaart de overschrijding van beslistermijnen zou kunnen voorkomen of beperken. Deze scenario’s zijn tot dusver echter niet haalbaar gebleken vanuit juridisch dan wel uitvoeringstechnisch oogpunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="7BFA2D8D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="71DAD656" w14:textId="3D0527D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="47B26CDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorts is overwogen het wetsvoorstel door te zetten en tegelijkertijd een wetswijzigingstraject te starten om de arbeidsmarkttoets te schrappen. Daarbij is onderzocht of het wijzigingstraject opvolgend kon plaatsvinden terwijl het wetsvoorstel verder wordt behandeld en in werking treedt. Deze optie stuitte op grote bezwaren van de uitvoering. Na overleg met de uitvoeringsorganisaties en het ministerie van Sociale Zaken en Werkgelegenheid is vastgesteld dat dit geen reële optie is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="230730D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Adviezen en internetconsultatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4A9B" w:rsidP="00ED4A9B" w:rsidRDefault="00ED4A9B" w14:paraId="59555984" w14:textId="0C801C15">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="006E0E56">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="65E906FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In verband met de inbreukprocedure van de Europese Commissie op het wetsvoorstel, waarbij de Eerste Kamer deze momenteel aanhoudt in afwachting van de onderhavige novelle, is een verkorte consultatieperiode van twee weken gehouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="37BDE6CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De novelle is ter consultatie voorgelegd aan de Adviesraad Migratie en het Adviescollege toetsing regeldruk (ATR). De Adviesraad Migratie heeft geen juridische bezwaren tegen het laten vervallen van de arbeidsmarkttoets en wijst erop dat lidstaten niet verplicht zijn bij besluiten over de Europese blauwe kaart een arbeidsmarkttoets te hanteren, zodat de regering daar op beleidsmatige gronden van kan afzien. Het ATR heeft het dossier niet geselecteerd voor formeel advies, omdat de novelle het bij amendement toegevoegde artikel laat vervallen en daarmee de regeldrukgevolgen voorkomt. De internetconsultatie heeft geen reacties opgeleverd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="0B4C774F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Gelet op het voorgaande zijn naar aanleiding van de consultatie geen wijzigingen aangebracht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E622F6" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="7F5BD646" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="0F89B897" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Uitvoeringsconsequenties </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="01382DB3" w14:textId="77777777">
-      <w:r w:rsidRPr="00E50AA4">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="317B36BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onderhavig voorstel bestendigt de bestaande situatie en heeft derhalve geen uitvoeringsconsequenties. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="633DDFA7" w14:textId="77777777"/>
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="0654786A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>B. Artikelsgewijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="668A01A9" w14:textId="77777777">
-      <w:r w:rsidRPr="00E50AA4">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="719C3C4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Artikel I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="576E8F67" w14:textId="77777777">
-      <w:r w:rsidRPr="00E50AA4">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="11C1F585" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met dit artikel wordt in het aanhangige voorstel van wet het voorgestelde artikel 15a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2000 aangepast. Het onderdeel dat voorziet in een arbeidsmarkttoets bij aanvragen om een Europese blauwe kaart vervalt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="4780488C" w14:textId="77777777">
-      <w:r w:rsidRPr="00E50AA4">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="58F4B4EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Artikel II </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50AA4" w:rsidR="000619E8" w:rsidP="000619E8" w:rsidRDefault="000619E8" w14:paraId="1F6BEC71" w14:textId="77777777">
-      <w:r w:rsidRPr="00E50AA4">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="3ECDB81F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Dit artikel regelt dat de novelle gelijktijdig in werking treedt met de wet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5BBC" w:rsidRDefault="006C5BBC" w14:paraId="46BADD0A" w14:textId="029FA20B"/>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00D8224B">
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="751D56CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="0197D2A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="38787AE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="004F54E4" w:rsidP="004F54E4" w:rsidRDefault="004F54E4" w14:paraId="010EBE0B" w14:textId="084FB84C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G. van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F54E4" w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="2D9D62B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004F54E4" w:rsidR="00EC711E" w:rsidSect="004F54E4">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="595E29D6" w14:textId="77777777" w:rsidR="00035D3D" w:rsidRDefault="00035D3D" w:rsidP="002104FB">
+    <w:p w14:paraId="5E28FDFC" w14:textId="77777777" w:rsidR="00FF6AFE" w:rsidRDefault="00FF6AFE" w:rsidP="004F54E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7208CB" w14:textId="77777777" w:rsidR="00035D3D" w:rsidRDefault="00035D3D" w:rsidP="002104FB">
+    <w:p w14:paraId="775C2C40" w14:textId="77777777" w:rsidR="00FF6AFE" w:rsidRDefault="00FF6AFE" w:rsidP="004F54E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E305815" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57B0A213" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E015BEB" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38AF7710" w14:textId="77777777" w:rsidR="00035D3D" w:rsidRDefault="00035D3D" w:rsidP="002104FB">
+    <w:p w14:paraId="6CF7E9D7" w14:textId="77777777" w:rsidR="00FF6AFE" w:rsidRDefault="00FF6AFE" w:rsidP="004F54E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06F15E21" w14:textId="77777777" w:rsidR="00035D3D" w:rsidRDefault="00035D3D" w:rsidP="002104FB">
+    <w:p w14:paraId="18F7A5B2" w14:textId="77777777" w:rsidR="00FF6AFE" w:rsidRDefault="00FF6AFE" w:rsidP="004F54E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0A5A6CC4" w14:textId="77777777" w:rsidR="000619E8" w:rsidRPr="00E50AA4" w:rsidRDefault="000619E8" w:rsidP="000619E8">
+    <w:p w14:paraId="7B056743" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-        <w:rPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">II 2024/25, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>36 332, nr. 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4A0B5A25" w14:textId="77777777" w:rsidR="000619E8" w:rsidRPr="00E50AA4" w:rsidRDefault="000619E8" w:rsidP="000619E8">
+    <w:p w14:paraId="195761C4" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-        <w:rPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">II 2024/25, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>36 332, nrs. 48 en 49</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-        <w:rPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="308E0719" w14:textId="77777777" w:rsidR="000619E8" w:rsidRPr="00E50AA4" w:rsidRDefault="000619E8" w:rsidP="000619E8">
+    <w:p w14:paraId="484E4962" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-        <w:rPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">II 2024/25, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>36 332, nr. 48.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="53B312C3" w14:textId="77777777" w:rsidR="000619E8" w:rsidRPr="00E50AA4" w:rsidRDefault="000619E8" w:rsidP="000619E8">
+    <w:p w14:paraId="7E6222BE" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2E2D">
-        <w:rPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 36332, nr. 19, Kamerstukken II 2024/25, 36332, nr. 34 en Kamerstukken II 2024/25, 36332, nr. 36.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="17E3A406" w14:textId="77777777" w:rsidR="000619E8" w:rsidRPr="00E50AA4" w:rsidRDefault="000619E8" w:rsidP="000619E8">
+    <w:p w14:paraId="15DBD3AE" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van de minister van Asiel en Migratie aan de Eerste Kamer d.d. 30 januari 2026. Kamerstukken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, B, p. 5. </w:t>
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 36332, B, p. 5. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="13184436" w14:textId="77777777" w:rsidR="000619E8" w:rsidRDefault="000619E8" w:rsidP="000619E8">
+    <w:p w14:paraId="2D54690B" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E50AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F54E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Deze toets heeft de wettelijke grondslag in artikel 8, eerste lid, onderdeel a t/m c, van de Wet arbeid vreemdelingen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Wav</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E50AA4">
+      <w:r w:rsidRPr="004F54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28B71B36" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="578C8D2F" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="639AC64E" w14:textId="77777777" w:rsidR="004F54E4" w:rsidRPr="004F54E4" w:rsidRDefault="004F54E4" w:rsidP="004F54E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B825144"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FB90B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0386924"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1698,532 +2033,129 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...303 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1783067491">
+  <w:num w:numId="1" w16cid:durableId="924147145">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="122"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F97790"/>
-[...103 lines deleted...]
-    <w:rsid w:val="00FF0EE7"/>
+    <w:rsidRoot w:val="004F54E4"/>
+    <w:rsid w:val="004F4CD6"/>
+    <w:rsid w:val="004F54E4"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00EC711E"/>
+    <w:rsid w:val="00FF6AFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37280D38"/>
+  <w14:docId w14:val="1512D73F"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9E92D987-A7DC-44FD-89F8-20A9A453B20A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2569,1020 +2501,721 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000619E8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97790"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002104FB"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002104FB"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002104FB"/>
+    <w:rsid w:val="004F54E4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002104FB"/>
-[...6 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="004F54E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...20 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="004F54E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005653F1"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005653F1"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004F54E4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="009C697C"/>
+    <w:rsid w:val="004F54E4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...21 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...234 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3590,54 +3223,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3793,60 +3426,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1863</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>1867</ap:Words>
+  <ap:Characters>10271</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>85</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12089</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12114</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>