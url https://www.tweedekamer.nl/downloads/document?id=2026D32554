--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,3075 +1,897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00A522CC" w:rsidP="00A522CC" w:rsidRDefault="00A522CC" w14:paraId="56762376" w14:textId="77777777">
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidRDefault="00610C76" w14:paraId="73ECE986" w14:textId="40752B1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6" w:rsidR="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6" w:rsidR="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6" w:rsidR="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="00A731C6" w:rsidRDefault="00A731C6" w14:paraId="7621112C" w14:textId="54593587">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6" w:rsidR="00610C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2283</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de ministers van Volksgezondheid, Welzijn en Sport en van Justitie en Veiligheid en van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="004474D9" w:rsidRDefault="00A731C6" w14:paraId="0064F022" w14:textId="0A27F537">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="004474D9" w:rsidRDefault="00A731C6" w14:paraId="51224248" w14:textId="18493596">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00A731C6" w:rsidRDefault="00610C76" w14:paraId="203EBB1E" w14:textId="6D9CBCCB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="4FB22DB4" w14:textId="219D21C0">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een uitbraak van een infectieziekte is in de Rijksbrede risicoanalyse opgenomen als scenario met een grote impact op de nationale veiligheid. Recente ervaringen met de coronapandemie hebben de impact van zo’n grootschalige infectieziekte-uitbraak onderstreept. De gevolgen beperkten zich niet tot de volksgezondheid, maar raakten vrijwel alle sectoren en de gehele maatschappij. Een effectieve voorbereiding en goed gecoördineerde samenwerking tussen alle betrokken partijen zijn daarom van groot belang. In dit kader bieden wij uw Kamer het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Landelijk Crisisplan Infectieziekten (LCP-I)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A522CC" w:rsidR="00E442C9">
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="4B09DEB5" w14:textId="77777777">
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="019039CC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="651DF765" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="1505EDB3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A522CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het LCP-I beschrijft de bestaande structuren en afspraken op nationaal en regionaal niveau voor de bestrijding van een (dreigende) crisis als gevolg van een A-infectieziekte met aanzienlijke maatschappelijke impact. Het plan is een nadere uitwerking van de generieke crisisaanpak van het Rijk, zoals beschreven in het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A522CC">
-        <w:rPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Instellingsbesluit Ministeriële Commissie Crisisbeheersing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A522CC">
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A522CC">
-        <w:rPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nationaal Handboek Crisisbeheersing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A522CC">
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="40243AC9" w14:textId="77777777">
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="1F7CB469" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00EB423E" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="6650BED9" w14:textId="72CD813D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="0E21F0F5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A522CC" w:rsidR="00EB423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is een belangrijke mijlpaal dat infectieziekten onder de paraplu van landelijke crisisplannen worden beschreven. Hiermee wordt invulling gegeven aan de aanbevelingen van de Onderzoeksraad voor Veiligheid (OvV) om de voorbereiding op langdurige, maatschappij-ontwrichtende crises te versterken. Het LCP-I geeft een samenhangend overzicht van de structuur waarmee Nederland een crisis als gevolg van een (mogelijke) A-infectieziekte (en eventueel een B1-infectieziekte) aanpakt. Daarnaast benoemt het de specifieke aandachtspunten en processen in het geval van een zoönose (een infectieziekte die van dier op mens wordt overgedragen). Het LCP-I legt vast welke partijen verantwoordelijk zijn voor advisering en besluitvorming en biedt inzicht in de relevante variabelen en scenario’s die van invloed zijn op de bestrijding. Het plan creëert daarmee helderheid voor alle betrokkenen. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>scenario’s zijn ook gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A522CC" w:rsidR="00EB423E">
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, zodat deze gebruikt kunnen worden om mee te oefenen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A522CC" w:rsidP="00A522CC" w:rsidRDefault="00A522CC" w14:paraId="248E3744" w14:textId="77777777">
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="4725A9CD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A522CC" w:rsidP="00A522CC" w:rsidRDefault="00A522CC" w14:paraId="190F995F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="1471D968" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A522CC" w:rsidP="00A522CC" w:rsidRDefault="00A522CC" w14:paraId="4A9B7BBD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd garandeert het plan geen operationele slagkracht: de daadwerkelijke effectiviteit van crisisrespons hangt af van de beschikbare capaciteit en inzetbaarheid van betrokken organisaties op het moment van een uitbraak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="6EAE2A05" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="49A8B8BB" w14:textId="067B7DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het LCP-I menen wij een heldere structuur te bieden tussen het zorg- en het veiligheidsdomein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="2A8EE759" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="009627FE" w:rsidP="00A522CC" w:rsidRDefault="009627FE" w14:paraId="14E733B4" w14:textId="5C61A011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="474DF99A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="38EC4D7A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een belangrijk aandachtspunt in het LCP-I is de adviesstructuur tijdens een crisis. Het plan schetst de betrokken partijen, de wijze waarop besluitvorming tot stand komt en de brede maatschappelijke afwegingen die een rol spelen bij infectieziektebestrijding. Daarbij wordt ook de nieuwe rol van de Landelijke Functie opschaling Infectieziektebestrijding (LFI) in medisch-operationele processen beschreven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="156D7299" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="68C3AC02" w14:textId="72CA4251">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Heldere en effectieve communicatie is een essentieel onderdeel van crisisbeheersing. Het LCP-I en de bijbehorende Koepelnotitie Communicatie besteden expliciet aandacht aan de uitdagingen die zich daarbij voordoen, zoals het omgaan met desinformatie, het bereiken van verschillende doelgroepen en het belang van maatschappelijk draagvlak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="22D20F68" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="35AAACE8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="6FA5C89E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="2E933CC6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie van Volksgezondheid, Welzijn en Sport (VWS) heeft dit LCP-I opgesteld in samenwerking met het ministerie van Justitie en Veiligheid (JenV), het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN), de veiligheidsregio’s, kennisinstituten, adviesorganen en (branche)organisaties. Infectieziektebestrijding vereist een brede, gecoördineerde aanpak, waarbij zowel publieke als private partijen een rol spelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="460E4C4F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="6FB81480" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="2D9256BB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="506F1930" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het LCP-I biedt voor het eerst een integraal overzicht van het infectieziektebestrijdingslandschap in Nederland, inclusief de internationale dimensie. Tegelijkertijd blijft dit landschap in ontwikkeling. De implementatie van lessen uit de coronapandemie is nog gaande en er wordt nog gewerkt aan verdere uitwerkingen, zoals de tweede en derde tranche van de wijziging van de Wet publieke gezondheid en de doorontwikkeling van het pandemisch paraat IV/ICT-landschap. Ten aanzien van regie en sturing in de zorg werkt de minister van VWS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aan aanpassingen in de crisisstructuur binnen de zorgketen om landelijke regie wettelijk te borgen en de verschillende verantwoordelijkheden te expliciteren. Periodieke (landelijke) oefeningen en de aanbevelingen uit nationale en internationale evaluaties kunnen eveneens leiden tot verdere doorontwikkeling van het LCP-I. Het is dan ook de verwachting dat het plan binnen twee jaar wordt geactualiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="62160A37" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="03F752A3" w14:textId="06C3C4BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="0292C85C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="40EFFB9A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het LCP-I en de bijbehorende uitwerkingen beschikt het kabinet op dit moment over een belangrijk instrument in de gezamenlijke voorbereiding op toekomstige infectieziektecrises. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk210384001" w:id="0"/>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de Voorjaarsnota 2026 zijn de middelen voor pandemische paraatheid voor de lange termijn geborgd. Daarmee kan ook uitvoering gegeven worden aan de structuren zoals deze in het LCP-I beschreven zijn.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="541D25DF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A522CC" w:rsidR="001E0FB1" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="45C6E9F2" w14:textId="44AF772D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00610C76" w:rsidRDefault="00610C76" w14:paraId="3A60DB33" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...59 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wij rekenen erop dat het LCP-I alle partners die betrokken zijn bij infectieziektebestrijding in Nederland ertoe aanzet om hun eigen draaiboeken en procedures opnieuw tegen het licht te houden en met het LCP-I in lijn te brengen. Waar dat nodig is, zullen wij onze partners hierbij ondersteunen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00E442C9" w:rsidP="00A522CC" w:rsidRDefault="00E442C9" w14:paraId="4BED18E1" w14:textId="77777777">
-[...183 lines deleted...]
-      <w:r w:rsidRPr="00A522CC">
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00A731C6" w:rsidRDefault="00610C76" w14:paraId="30C609EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="00A731C6" w:rsidRDefault="00A731C6" w14:paraId="1A3C0BFA" w14:textId="5DF2650E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="00A731C6" w:rsidRDefault="00A731C6" w14:paraId="20E95F7B" w14:textId="53B83C69">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="00A731C6" w:rsidRDefault="00A731C6" w14:paraId="0B825164" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00A731C6" w:rsidP="00A731C6" w:rsidRDefault="00A731C6" w14:paraId="2BD9E789" w14:textId="371BACEB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00A731C6" w:rsidRDefault="00610C76" w14:paraId="6DCEBF57" w14:textId="3A5084F0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6" w:rsidR="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00A731C6" w:rsidRDefault="00610C76" w14:paraId="2F8F5E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00A731C6" w:rsidRDefault="00A731C6" w14:paraId="1D3E360D" w14:textId="00C911E9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6" w:rsidR="00610C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="00610C76" w:rsidP="00A731C6" w:rsidRDefault="00610C76" w14:paraId="717A65F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>S.P.A. Erkens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A522CC" w:rsidR="00466112" w:rsidP="00A522CC" w:rsidRDefault="00466112" w14:paraId="1E462314" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00A731C6" w:rsidR="006F53E6" w:rsidP="00A731C6" w:rsidRDefault="006F53E6" w14:paraId="1DA5070B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A731C6" w:rsidR="006F53E6" w:rsidSect="00610C76">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7767D4A6" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="471EDF9B" w14:textId="77777777" w:rsidR="00EC385D" w:rsidRDefault="00EC385D" w:rsidP="00610C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C2C00EE" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57BD7F2E" w14:textId="77777777" w:rsidR="00EC385D" w:rsidRDefault="00EC385D" w:rsidP="00610C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Sylfaen"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41BEE299" w14:textId="54C673E4" w:rsidR="005878D6" w:rsidRDefault="00051A59">
+  <w:p w14:paraId="74D81146" w14:textId="77777777" w:rsidR="00A83BC3" w:rsidRPr="00610C76" w:rsidRDefault="00A83BC3" w:rsidP="00610C76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58C184C6" w14:textId="602A02DA" w:rsidR="00411FE2" w:rsidRDefault="00411FE2">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="5CCA8480" w14:textId="77777777" w:rsidR="00A83BC3" w:rsidRPr="00610C76" w:rsidRDefault="00A83BC3" w:rsidP="00610C76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D82BEE2" w14:textId="606A63E7" w:rsidR="005878D6" w:rsidRDefault="00051A59">
+  <w:p w14:paraId="69980EA9" w14:textId="77777777" w:rsidR="00A83BC3" w:rsidRPr="00610C76" w:rsidRDefault="00A83BC3" w:rsidP="00610C76">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F859E26" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19AF689F" w14:textId="77777777" w:rsidR="00EC385D" w:rsidRDefault="00EC385D" w:rsidP="00610C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE135C0" w14:textId="77777777" w:rsidR="00E20C0A" w:rsidRDefault="00E20C0A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="26C5DEBF" w14:textId="77777777" w:rsidR="00EC385D" w:rsidRDefault="00EC385D" w:rsidP="00610C76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="50E40482" w14:textId="2077E17E" w:rsidR="00EB423E" w:rsidRDefault="00EB423E">
+    <w:p w14:paraId="4B7F04A0" w14:textId="77777777" w:rsidR="00610C76" w:rsidRPr="00A731C6" w:rsidRDefault="00610C76" w:rsidP="00610C76">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A731C6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>https://www.rijksoverheid.nl/onderwerpen/infectieziekten/voorbereiden-op-grote-uitbraak-ziekte</w:t>
+      <w:r w:rsidRPr="00A731C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.rijksoverheid.nl/onderwerpen/infectieziekten/voorbereiden-op-grote-uitbraak-ziekte</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6164BF60" w14:textId="77777777" w:rsidR="00411FE2" w:rsidRDefault="00E442C9">
-[...332 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4FBEABC9" w14:textId="77777777" w:rsidR="00610C76" w:rsidRPr="00610C76" w:rsidRDefault="00610C76" w:rsidP="00610C76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53BF4C3D" w14:textId="77777777" w:rsidR="00411FE2" w:rsidRDefault="00E442C9">
-[...1090 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="507625A1" w14:textId="77777777" w:rsidR="00A83BC3" w:rsidRPr="00610C76" w:rsidRDefault="00A83BC3" w:rsidP="00610C76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="113D08F6" w14:textId="77777777" w:rsidR="00A83BC3" w:rsidRPr="00610C76" w:rsidRDefault="00A83BC3" w:rsidP="00610C76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E442C9"/>
-[...79 lines deleted...]
-    <w:rsid w:val="00FC6A25"/>
+    <w:rsidRoot w:val="00610C76"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00802A9C"/>
+    <w:rsid w:val="00A731C6"/>
+    <w:rsid w:val="00A83BC3"/>
+    <w:rsid w:val="00C90267"/>
+    <w:rsid w:val="00EC385D"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="446B663A"/>
+  <w14:docId w14:val="6A3A80BA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C604283A-DA98-4DF3-B665-ED716DB6E066}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3078,77 +900,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3173,75 +995,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3276,55 +1098,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3396,826 +1218,783 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00610C76"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...189 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00466112"/>
+    <w:rsid w:val="00610C76"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00466112"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB423E"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB423E"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00610C76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB423E"/>
+    <w:rsid w:val="00610C76"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...41 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005878D6"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00610C76"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005878D6"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00610C76"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A731C6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4272,51 +2051,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4463,67 +2242,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>832</ap:Words>
-  <ap:Characters>4576</ap:Characters>
+  <ap:Words>867</ap:Words>
+  <ap:Characters>4772</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>39</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5398</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5628</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>