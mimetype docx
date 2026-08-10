--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -1,245 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="006E7DF9" w:rsidRDefault="0017796F" w14:paraId="14F7E5FD" w14:textId="7B0BE94E">
+    <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="006E7DF9" w:rsidRDefault="0017796F" w14:paraId="14F7E5FD" w14:textId="0DF6632D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Staten-Generaal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r w:rsidRPr="00D723A4" w:rsidR="00D723A4">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D723A4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
         <w:t>1/2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vergaderjaar 2025-2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>30 180</w:t>
       </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0017796F">
-        <w:rPr>
+      <w:r w:rsidR="00D723A4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Conferentie van Voorzitters van de parlementen van de Europese Unie</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nr. 37</w:t>
-      </w:r>
+        <w:t>Conferentie van Voorzitters van de parlementen van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="006E7DF9" w:rsidRDefault="0017796F" w14:paraId="053ED3A3" w14:textId="0F003328">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Nr. 37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D723A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0017796F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Verslag van een conferentie</w:t>
       </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00D723A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastgesteld 25 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="2FD7BC2C" w14:textId="5D2CEF40">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -756,71 +817,51 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="0326471A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vervolgens namen verschillende delegaties het woord. Er klonk brede overeenstemming voor de steun aan Oekraïne. Op het onderwerp EU-uitbreiding kwamen verschillende posities naar voren: sommige delegaties </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> het belang van een op verdienste gebaseerd toetredingsproces, op grond van de Kopenhagencriteria. Anderen benadrukten de geopolitieke argumenten voor EU-uitbreiding: een grotere EU zou sterker staan in een veranderende wereldorde. In deze discussie was ook de roep om EU-hervormingen te horen, om te zorgen dat de EU snel en efficiënt kan reageren op geopolitieke ontwikkelingen.</w:t>
+        <w:t>Vervolgens namen verschillende delegaties het woord. Er klonk brede overeenstemming voor de steun aan Oekraïne. Op het onderwerp EU-uitbreiding kwamen verschillende posities naar voren: sommige delegaties onderstreepten het belang van een op verdienste gebaseerd toetredingsproces, op grond van de Kopenhagencriteria. Anderen benadrukten de geopolitieke argumenten voor EU-uitbreiding: een grotere EU zou sterker staan in een veranderende wereldorde. In deze discussie was ook de roep om EU-hervormingen te horen, om te zorgen dat de EU snel en efficiënt kan reageren op geopolitieke ontwikkelingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="6E826365" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="1B2C0751" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1263,69 +1304,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Armengol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, voorzitter van het Spaanse Congres van Afgevaardigden, ging in haar bijdrage onder meer in op de rol van sociale media. Zij </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> het belang van onderwijs en training op het gebied van digitalisering en riep tot een internationale respons om het vertrouwen van burgers in de democratie te vergroten. </w:t>
+        <w:t xml:space="preserve">, voorzitter van het Spaanse Congres van Afgevaardigden, ging in haar bijdrage onder meer in op de rol van sociale media. Zij onderstreepte het belang van onderwijs en training op het gebied van digitalisering en riep tot een internationale respons om het vertrouwen van burgers in de democratie te vergroten. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="321E2214" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="490E3966" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017796F">
         <w:rPr>
@@ -1609,80 +1632,80 @@
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="7FDBA787" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="0017796F" w:rsidP="0017796F" w:rsidRDefault="0017796F" w14:paraId="28B6E593" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0017796F" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="0B91F1E0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="0017796F" w:rsidR="004E5D09" w:rsidSect="0017796F">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7B35F6" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="0017796F">
+    <w:p w14:paraId="07BBD175" w14:textId="77777777" w:rsidR="00AC638E" w:rsidRDefault="00AC638E" w:rsidP="0017796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135A045F" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="0017796F">
+    <w:p w14:paraId="1DE78905" w14:textId="77777777" w:rsidR="00AC638E" w:rsidRDefault="00AC638E" w:rsidP="0017796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1707,159 +1730,171 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24808D89" w14:textId="77777777" w:rsidR="0017796F" w:rsidRPr="0017796F" w:rsidRDefault="0017796F" w:rsidP="0017796F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A6E2228" w14:textId="77777777" w:rsidR="0017796F" w:rsidRPr="0017796F" w:rsidRDefault="0017796F" w:rsidP="0017796F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A03096" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="0017796F">
+    <w:p w14:paraId="77FFC98A" w14:textId="77777777" w:rsidR="00AC638E" w:rsidRDefault="00AC638E" w:rsidP="0017796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27C58346" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="0017796F">
+    <w:p w14:paraId="7C1EBF17" w14:textId="77777777" w:rsidR="00AC638E" w:rsidRDefault="00AC638E" w:rsidP="0017796F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="15B91981" w14:textId="77777777" w:rsidR="0017796F" w:rsidRDefault="0017796F" w:rsidP="0017796F">
+    <w:p w14:paraId="15B91981" w14:textId="77777777" w:rsidR="0017796F" w:rsidRPr="00D723A4" w:rsidRDefault="0017796F" w:rsidP="0017796F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D723A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>De documenten bij deze conferentie zijn te vinden op de website IPEX: </w:t>
+      <w:r w:rsidRPr="00D723A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De documenten bij deze conferentie zijn te vinden op de website IPEX: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="005908F2">
+        <w:r w:rsidRPr="00D723A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>EUSC_Conclusions_of_the_Presidency_05.05.2026_FIN (EN).pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12BEBEB9" w14:textId="77777777" w:rsidR="0017796F" w:rsidRPr="0017796F" w:rsidRDefault="0017796F" w:rsidP="0017796F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45CD6AE6" w14:textId="77777777" w:rsidR="0017796F" w:rsidRPr="0017796F" w:rsidRDefault="0017796F" w:rsidP="0017796F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2976A09C" w14:textId="77777777" w:rsidR="0017796F" w:rsidRPr="0017796F" w:rsidRDefault="0017796F" w:rsidP="0017796F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0017796F"/>
     <w:rsid w:val="0017796F"/>
+    <w:rsid w:val="003F34C7"/>
     <w:rsid w:val="004E5D09"/>
     <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="008119AD"/>
     <w:rsid w:val="008B5F2B"/>
+    <w:rsid w:val="00AC638E"/>
+    <w:rsid w:val="00BD7375"/>
+    <w:rsid w:val="00D723A4"/>
     <w:rsid w:val="00E26A91"/>
+    <w:rsid w:val="00EA407F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="633FF4EF"/>
@@ -2449,51 +2484,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0017796F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -2885,51 +2919,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0017796F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\BLOL2906\Downloads\EUSC_Conclusions_of_the_Presidency_05.05.2026_FIN%20(EN).pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3207,63 +3241,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1351</ap:Words>
-  <ap:Characters>7434</ap:Characters>
+  <ap:Words>1352</ap:Words>
+  <ap:Characters>7438</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8768</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8773</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>