--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -8,795 +8,516 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="2B9DBD3E" w14:textId="77777777">
+    <w:p w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="4F927766" w14:textId="1789BB8E">
+      <w:r>
+        <w:t>AH 2360</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="33491D8D" w14:textId="1055FA16">
+      <w:r>
+        <w:t>2026Z11211</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="21494C60" w14:textId="125754A0">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B586A">
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026Z11211 (ingezonden 28 mei 2026) Vragen van het lid Van Brenk (50PLUS) aan de minister van Sociale Zaken en Werkgelegenheid over de brief van de minister met betrekking tot de toekomst van ons pensioenstelsel </w:t>
+        <w:t>Antwoord van minister Vijlbrief (Sociale Zaken en Werkgelegenheid) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  25juni 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B586A" w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="5D71AD5E" w14:textId="77777777">
+    <w:p w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="76C7BAF3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004B586A" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="40FB683C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Waarom wil u pas in 2028 de Tweede Kamer informeren over de vergroting van koopkracht als gevolg van het nieuwe stelsel terwijl dit voor gepensioneerden juist een van de belangrijkste redenen was om akkoord te gaan met nieuwe pensioenstelsel? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B586A" w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="6D14D1AD" w14:textId="1E7B794F">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Ik wil u</w:t>
+    <w:p w:rsidRPr="004B586A" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="07DA9A05" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord 1: De koopkracht van deelnemers en gepensioneerden is een belangrijk onderwerp waar u terecht aandacht voor vraagt. Zoals ik in mijn brief aan uw Kamer heb aangegeven, biedt het nieuwe pensioenstelsel meer perspectief op een koopkrachtig pensioen in vergelijking met het oude stelsel. Aan het toevoegen van eventuele additionele koopkrachtinstrumenten zijn voor- en nadelen verbonden. Ik wil u</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">itvoeringspartijen in de pensioensector </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">de tijd geven </w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">om </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zorgvuldig </w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>inzet van additionele koopkrachtinstrumenten</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> te toetsen op uitvoerbaarheid en uitlegbaarheid. De uitvoeringspartijen zijn ook beter in staat om de praktische uitwerking van deze varianten verder te onderzoeken. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">e pensioensector </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zal </w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>hier</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>toe</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> het initiatief ne</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>men</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>. Onder coördinatie van de Pensioenfederatie zal hier verder vorm aan gegeven worden binnen de eerdergenoemde randvoorwaarden. Om dit op een degelijke manier te doen is ruime tijd nodig</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>, mede gezien de lopende transitie</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Ik</w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> zal de Kamer </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">daarom </w:t>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>begin volgend jaar hierover een stand van zaken geven</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312261">
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">De uiteindelijke resultaten en aanbevelingen van deze initiatieven zullen worden meegenomen in de evaluatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312261">
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B586A" w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="52BCD494" w14:textId="77777777">
+    <w:p w:rsidRPr="004B586A" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="68536B96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B586A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Welke partijen zijn naar uw mening verantwoordelijk voor de toepassing van de additionele koopkrachtinstrumenten? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B586A" w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="31341FFD" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="004B586A" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="6353350D" w14:textId="77777777">
+      <w:r>
         <w:t xml:space="preserve">Antwoord 2: Sociale partners zijn verantwoordelijk voor de pensioenregeling en pensioenfondsen zijn verantwoordelijk voor de uitvoering van de regeling. In de regeling wordt het gebruik van de verschillende instrumenten gedefinieerd. Deze rolverdeling zal ook gelden voor eventuele additionele koopkrachtinstrumenten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006256F6" w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="37BBE7CE" w14:textId="77777777">
+    <w:p w:rsidRPr="006256F6" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="0A273294" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006256F6">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Op welke wijze gaat u de Tweede Kamer op jaarbasis informeren over de resultaten van (additionele) koopkrachtinstrumenten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008202A2" w:rsidR="008202A2" w:rsidP="008202A2" w:rsidRDefault="00426C26" w14:paraId="0A0F5268" w14:textId="13ABAF53">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="008202A2" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="1CCC1F1A" w14:textId="77777777">
       <w:r w:rsidRPr="008202A2">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Antwoord 3: Zoals ik heb aangegeven in de brief zal ik de Kamer begin volgend jaar over </w:t>
       </w:r>
-      <w:r w:rsidRPr="001529D4" w:rsidR="00480F7B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001529D4">
         <w:t>de verkenning naar additionele koopkrachtinstrumenten</w:t>
       </w:r>
-      <w:r w:rsidRPr="008202A2" w:rsidR="0016404F">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008202A2">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> door de pensioensector verder informeren.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008202A2" w:rsidR="00480F7B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008202A2">
         <w:t xml:space="preserve">Ik zal de Kamer betrekken bij het vervolg dat daaruit voortvloeit. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233124297" w:id="0"/>
-      <w:r w:rsidRPr="008202A2" w:rsidR="00FB4BFF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008202A2">
         <w:t xml:space="preserve">Naar aanleiding van de geboden inzichten </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4BFF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">vanuit de pensioensector </w:t>
       </w:r>
-      <w:r w:rsidRPr="008202A2" w:rsidR="00FB4BFF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008202A2">
         <w:t>zal ik nader bezien hoe ik uw Kamer op regelmatige wijze verder kan informeren.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4BFF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008202A2" w:rsidR="00480F7B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008202A2">
         <w:t xml:space="preserve">Over de wijze waarop ontwikkelingen in de pensioensector rondom koopkracht zullen worden gevolgd zal ik te zijner tijd een voorstel doen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>In dit v</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t xml:space="preserve">oorstel </w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">zullen </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t>verschillende elementen worden gewogen</w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">. Hierbij zal </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t>gekeken moet</w:t>
       </w:r>
-      <w:r w:rsidR="00FF5393">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t xml:space="preserve"> worden hoe fijnmazig </w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">de informatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> zijn en </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t>welke vorm deze rapportage kan krijgen</w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">. Om hier een beter beeld van te krijgen zal eerst bezien worden welke gegevens momenteel beschikbaar zijn of kunnen worden gemaakt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4E30">
         <w:t>Hier</w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">bij zal natuurlijk rekening moeten worden gehouden met kosten, beschikbare capaciteit en regeldruk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4E30">
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">o.a. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>pensioen</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4E30" w:rsidR="00F91D4A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007F4E30">
         <w:t xml:space="preserve">sector. </w:t>
       </w:r>
-      <w:r w:rsidR="00F91D4A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">in gesprek. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Ik ga graag op basis van dit voorstel met uw Kamer in gesprek. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008202A2" w:rsidR="00426C26" w:rsidP="008202A2" w:rsidRDefault="00426C26" w14:paraId="4B18C4C8" w14:textId="57CB895F">
+    <w:p w:rsidRPr="008202A2" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="5DD1D8EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008202A2">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Is er volgens u wetgeving nodig om de (additionele) koopkrachtinstrumenten te implementeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00426C26" w:rsidP="00426C26" w:rsidRDefault="00426C26" w14:paraId="1041F99C" w14:textId="77777777">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="567BC394" w14:textId="77777777">
+      <w:r>
         <w:t>Antwoord 4: Ik zie de inzichten van de pensioensector op het gebied van uitvoerbaarheid en uitlegbaarheid met belangstelling tegemoet. Zoals ook uit de kwalitatieve analyse blijkt is in principe voor alle vier onderzochte koopkrachtinstrumenten aanpassingen van wet- en regelgeving nodig.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00426C26" w:rsidR="003451A0" w:rsidP="00426C26" w:rsidRDefault="003451A0" w14:paraId="35E32452" w14:textId="24AA8BA9">
-[...6 lines deleted...]
-    <w:sectPr w:rsidRPr="00426C26" w:rsidR="003451A0" w:rsidSect="002315FD">
+    <w:p w:rsidRPr="00426C26" w:rsidR="006921BC" w:rsidP="006921BC" w:rsidRDefault="006921BC" w14:paraId="650AE98B" w14:textId="77777777"/>
+    <w:p w:rsidR="00DA3583" w:rsidRDefault="00DA3583" w14:paraId="6EAE5F19" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00DA3583" w:rsidSect="006921BC">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="379CB42D" w14:textId="77777777" w:rsidR="002315FD" w:rsidRDefault="002315FD" w:rsidP="002315FD">
+    <w:p w14:paraId="4C78B4EE" w14:textId="77777777" w:rsidR="00134848" w:rsidRDefault="00134848" w:rsidP="006921BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461AEFD7" w14:textId="77777777" w:rsidR="002315FD" w:rsidRDefault="002315FD" w:rsidP="002315FD">
+    <w:p w14:paraId="24FF0C5E" w14:textId="77777777" w:rsidR="00134848" w:rsidRDefault="00134848" w:rsidP="006921BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="318B7A4C" w14:textId="77777777" w:rsidR="00A2335C" w:rsidRDefault="00A2335C">
+  <w:p w14:paraId="0AC61299" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="006921BC" w:rsidRDefault="006921BC" w:rsidP="006921BC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="722199DA" w14:textId="77777777" w:rsidR="00A2335C" w:rsidRDefault="00A2335C">
+  <w:p w14:paraId="5E6FDEBC" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="006921BC" w:rsidRDefault="006921BC" w:rsidP="006921BC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F358AB3" w14:textId="77777777" w:rsidR="00A2335C" w:rsidRDefault="00A2335C">
+  <w:p w14:paraId="52F19DBE" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="006921BC" w:rsidRDefault="006921BC" w:rsidP="006921BC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6537E1E2" w14:textId="77777777" w:rsidR="002315FD" w:rsidRDefault="002315FD" w:rsidP="002315FD">
+    <w:p w14:paraId="2BB99804" w14:textId="77777777" w:rsidR="00134848" w:rsidRDefault="00134848" w:rsidP="006921BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5953F194" w14:textId="77777777" w:rsidR="002315FD" w:rsidRDefault="002315FD" w:rsidP="002315FD">
+    <w:p w14:paraId="2DD266E1" w14:textId="77777777" w:rsidR="00134848" w:rsidRDefault="00134848" w:rsidP="006921BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4E119E0D" w14:textId="3C71D08E" w:rsidR="00426C26" w:rsidRPr="00312261" w:rsidRDefault="00426C26" w:rsidP="00426C26">
+    <w:p w14:paraId="3F552210" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="00312261" w:rsidRDefault="006921BC" w:rsidP="006921BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C06715">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00312261">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06715">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>32 043, nr. 710, Toekomst pensioenstelsel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="14E94466" w14:textId="77777777" w:rsidR="00426C26" w:rsidRPr="00312261" w:rsidRDefault="00426C26" w:rsidP="00426C26">
+    <w:p w14:paraId="40088592" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="00312261" w:rsidRDefault="006921BC" w:rsidP="006921BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00312261">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00312261">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -805,71 +526,71 @@
       <w:r w:rsidRPr="00312261">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>32 043, nr. 710, Bijlage Analyses effecten koopkrachtvariante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="629D48B5" w14:textId="77777777" w:rsidR="00A2335C" w:rsidRDefault="00A2335C">
+  <w:p w14:paraId="13956B40" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="006921BC" w:rsidRDefault="006921BC" w:rsidP="006921BC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D699D31" w14:textId="77777777" w:rsidR="00A2335C" w:rsidRDefault="00A2335C">
+  <w:p w14:paraId="4A73095E" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="006921BC" w:rsidRDefault="006921BC" w:rsidP="006921BC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5099DB30" w14:textId="77777777" w:rsidR="00A2335C" w:rsidRDefault="00A2335C">
+  <w:p w14:paraId="6F5643D9" w14:textId="77777777" w:rsidR="006921BC" w:rsidRPr="006921BC" w:rsidRDefault="006921BC" w:rsidP="006921BC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E5310C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06C870BA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -933,123 +654,103 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1495342438">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F431E6"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00FF5393"/>
+    <w:rsidRoot w:val="006921BC"/>
+    <w:rsid w:val="00134848"/>
+    <w:rsid w:val="006921BC"/>
+    <w:rsid w:val="009C0565"/>
+    <w:rsid w:val="00DA3583"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25C421D3"/>
+  <w14:docId w14:val="534E6FB0"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2A498410-1451-4450-B2A2-DFDDBE59AC89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1409,749 +1110,732 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002315FD"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F431E6"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002315FD"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002315FD"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002315FD"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A2335C"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A2335C"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A2335C"/>
+    <w:rsid w:val="006921BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A2335C"/>
+    <w:rsid w:val="006921BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2159,54 +1843,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2361,68 +2045,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3042</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>537</ap:Words>
+  <ap:Characters>2958</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>25</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>24</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3588</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3489</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>