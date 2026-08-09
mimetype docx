--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -1,8468 +1,2557 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006365D5" w14:paraId="2A0E1EBB" w14:textId="77777777"/>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="000B7C1F">
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7880E082" w14:textId="3E8EAAF2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AH 2359</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0D8FC3E4" w14:textId="124E6191">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>2026Z12034</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="31854C85" w14:textId="11BF7C0D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52F05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Van der Burg (Binnenlandse Zaken en Koninkrijksrelaties) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0331D1EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="294ECD0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...93 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>1.         Kunt u toelichten waarom de voor DigiD benodigde digitale infrastructuur en diensten niet rijksbreed zijn georganiseerd, maar via afzonderlijke aanbestedingen en contracten worden ingekocht? Welke afwegingen liggen hieraan ten grondslag?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="4F1D8421" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De genoemde voorzieningen zijn rijksbreed georganiseerd. Logius is rijksbreed verantwoordelijk voor het beheer en de doorontwikkeling van voorzieningen als DigiD. De verschillende leveranciers die hierbij zijn betrokken zijn geselecteerd via verschillende Europese aanbestedingen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Logius maakt hierbij gebruik van geldende regels rondom aanbestedingen en van rijksbrede kaders ten aanzien van digitalisering, zoals bijvoorbeeld het Rijkscloudbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="3A62C200" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het vormgeven van deze aanbestedingen stond de ondersteuning van de continuïteit van de dienstverlening, digitale weerbaarheid en efficiënt gebruik van IT-diensten centraal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="79B955EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5622AD28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorkeur is om op langere termijn gebruik te maken van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de soevereine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overheidscloud voor de levering van het platform, infrastructuur en datacenters</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiervoor is het van essentieel belang dat de overheidscloud klaar is om de continuïteit en veiligheid van Logius dienstverlening te waarborgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0B59B0C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>.         Wanneer gaat het kabinet kritieke digitale overheidsvoorzieningen, zoals DigiD, MijnOverheid, Digipoort en vergelijkbare voorzieningen, wél rijksbreed organiseren of ten minste rijksbreed normeren?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0ADF5C39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="35E1A457" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De genoemde voorzieningen zijn rijksbreed georganiseerd. Logius voert het beheer uit van deze overheidsvoorzieningen ten behoeve van andere overheidsdienstverleners. De normering voor risicomanagement en cybersecurity volgt uit de Cyberbeveiligingswet (Cbw).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="2C6A68D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="09449B4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t>DigiD</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">3.         Hoe en wanneer geeft het kabinet uitvoering aan de aangenomen motie-Van den Berg c.s. over een rijksbreed dataclassificatie- en datalocatiebeleid (Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>26 643, nr. 1482)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="2806D6B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie verzoekt het opstellen en uitrollen van een rijksbreed dataclassificatie- en datalocatiebeleid. Een rijksbreed dataclassificatiebeleid is reeds vastgesteld in het VIR-BI 2025. Daarbij geldt dat voor de zwaarste categorieën (Staatsgeheim, of Te Beschermen Belangen 1-3) het gebruik van publieke cloud niet toegestaan is. Wanneer voor de opslag en verwerking van dergelijk gerubriceerde data een externe leverancier wordt overwogen, moet deze leverancier voldoen aan de eisen van de Algemene Beveiligingseisen voor Rijksoverheidsopdrachten (ABRO). De ABRO stelt onder andere eisen aan sleutelbeheer voor encryptie. Controle of de leverancier hieraan voldoet, bij zowel aanvang als tijdens de looptijd van de overeenkomst wordt gecontroleerd door het Nationaal Bureau Industrie Veiligheid (NBIV). De ABRO is in december 2025 goedgekeurd, organisaties krijgen twee jaar de tijd om de ABRO in te voeren, daarom verschilt de ingangsdatum per organisati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andere overheidsonderdelen en leveranciers die onder de Wet weerbaarheid kritieke entiteiten vallen, kunnen in de toekomst verplicht worden de ABRO te gebruiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="2967894A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="040AA3D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast stelt het huidige rijksbreed cloudbeleid dat de data bij gebruik van publieke clouddiensten moet worden verwerkt binnen de landen van de Europese Economische Ruimte (EER), in landen waarvoor de Europese Commissie een adequaatheidsbesluit heeft genomen, of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in landen die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anderszins voldoen aan de eisen van art. 46, AVG. De uit te voeren risicoanalyse, onderdeel van het beleid, geeft de organisatie ook inzichten in de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of het land van de cloudprovider via extraterritoriale wetgeving toegang kan krijgen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot de data. Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moeten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plannen ter schadebeperking worden overwogen. Dit is een vorm van het door u voorgestelde te implementeren localisatiebeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="273B4ACA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="28B0F443" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Later dit jaar wordt het herziene rijksbrede cloudbeleid met uw Kamer gedeeld. De werking van het cloudbeleid wordt verbreed van de rijksdienst naar de rijksoverheid. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is er in dit beleid meer aandacht voor geopolitieke risico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in situaties waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een leverancier (mede) onder een </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet-Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jurisdictie valt. Voor bepaalde toepassingen wordt het gebruik van dergelijke leveranciers of van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke cloud niet langer toegestaan.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op deze manier zijn wij voornemens om de motie uit te voeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="27976FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>4.         Welke concrete stappen zijn sinds aanneming van deze motie gezet, welke bewindspersoon is eerstverantwoordelijk en wanneer ontvangt de Kamer een voortgangsrapportage?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals toegelicht in het antwoord op vraag 3 ontvangt de Kamer dit jaar het herziene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rijksbrede cloudbeleid 2026. Daarnaast stelt de Rijksoverheid voor gevoelige overheidsdata en processen beveiligingseisen verplicht op basis van de BIO2 via de Cyberbeveiligingswet (Cbw). Verder wordt het belang van “veilig inkopen” en de risico’s van mogelijke buitenlandse inmenging in toenemende mate erkend. De ABRO stelt eisen aan de veiligheid bij de leverancier. Waar uit de risicoanalyses blijkt dat het risico van statelijke actoren reëel is, bieden de BIO2, de Aanbestedingswet op defensie- en veiligheidsgebied (ADV) en ABRO (de laatste twee in het kader van inkoop),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">middelen om de risico’s goed te beheren. Op basis van deze beleidskaders en wettelijke verplichtingen worden overheidsorganisaties geholpen bij het maximaal beschermen van data en beveiligingsmaatregelen. Aan de hand van deze kaders, zoals het uitvoeren van een risicoanalyse, kunnen organisaties zelf vaststellen hoe en waar zij data veilig kunnen opslaan en bewerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="77A7088A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5DFF96A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt op dit moment, in het kader van de Nederlandse Digitaliseringsstrategie, gewerkt aan de verkenning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar de realisatie van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een soevereine overheidscloud. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit zal hand in hand gaan met de verdere ontwikkeling van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het daarmee samenhangende beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="3142B279" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="66C59BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Rijksoverheid versterkt continu haar integrale weerbaarheid. Binnen dit verband, zoals toegelicht in deze brief, zijn de afgelopen jaren verschillende beveiligingskaders, -normen en wetten aangepast zoals VIR-BI2025, BIO2, de ABRO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereiden we ons voor op aankomende wetgeving zoals de Wet weerbaarheid kritieke entiteiten (Wwke) en de Cbw. De effectieve toepassing van deze wetten verhoogt de basisbeveiliging, zoals ook het beheer en opslag van data van overheidsorganisaties. Gezien het feit dat een deel van deze regelgeving pas recent is ingegaan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of op korte termijn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelet op de nadere verwachte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU wet- en regelgeving op dit gebied, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vooralsnog voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu geen aanvullend beleid te maken, maar eerst te bezien of de nieuwe wet- en regelgeving ook de beoogde verbetering van weerbaarheid bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="45F805FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="570A5296" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>5.         Welke voorzieningen kwalificeert het kabinet, naast DigiD, als kritieke digitale overheidsinfrastructuur?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00090A24">
-[...285 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="420F2D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5B55DA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment ligt dat besloten in de “Aanpak Vitaal”. Deze wordt later dit jaar vervangen door de Wet weerbaarheid Kritieke Entiteiten (Wwke). De betrokken vakministers bepalen welke overheidsvoorzieningen onder deze wet zullen vallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="079F8050" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0D0A24A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6.         Bestaat er inmiddels een rijksbreed overzicht van kritieke digitale overheidsvoorzieningen en de daarbij betrokken niet-Nederlandse of niet-Europese leveranciers? Zo nee, waarom niet? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="592BE45E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="03E4C69D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er bestaat geen rijksbreed overzicht van kritieke digitale overheidsvoorzieningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7AA42E0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Besluit beveiliging netwerk- en informatiesystemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bbni) stelt eisen aan aanbieders ten aanzien van de beveiliging van ICT-systemen. De later dit jaar van kracht wordende Cyberbeveiligingswet stelt eisen aan risico- en ketenmanagement. Daarmee zullen overheidsorganisaties die kritieke digitale overheidsvoorzieningen beheren, inzage moeten hebben in welke niet-Nederlandse of niet-Europese leveranciers in de keten een rol spelen. De mogelijke risico’s daarvan moeten worden beoordeeld en worden gemitigeerd of geaccepteerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0787B1B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er bestaat geen centraal register van dergelijke leveranciers per kritieke overheidsvoorziening. Als reactie op het onderzoek ‘Van Kwetsbaar naar weerbaar’, dat is uitgevoerd in opdracht van het ministerie van Binnenlandse Zaken en Koninkrijksrelaties, wordt door de Taskforce Continuïteit ICT Dienstverlening een pilot uitgevoerd voor het monitoren van belangrijke leveranciers voor de overheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7BB8AEA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="77108D29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>7.         Wanneer komt er een dergelijk overzicht, inclusief inzicht in cloud, hosting, beheer, datatoegang, encryptiesleutels, operationele zeggenschap, onderaannemers, ketenafhankelijkheden en exittermijnen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5104581A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="2EB4C12D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een dergelijk overzicht is er niet. Het is in het kader van veiligheid ook niet wenselijk dat er een dergelijk overzicht komt. Dergelijke data op één plaats vastleggen zou namelijk een operationeel veiligheidsrisico vormen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6763AC1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="75CEF3C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>8.         Wat is het doel van het kabinet ten aanzien van de toekomstige inrichting van DigiD? Is het streven gericht op andere technologie, een andere leverancier, Europese of Nederlandse zeggenschap, publiek beheer of een combinatie daarvan?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="1F6A32CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="482B5D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D606AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het streven is met name gericht op het vormgeven van het nieuwe aanbestedingstraject op basis van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D606AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>anbestedingswet Defensie en Veiligheid (ADV), zoals vermeld in de Kamerbrief van 4 juni jl.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D606AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze aanbesteding ziet op het opnieuw aanbesteden van het beheer van het huidige platform.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De ADV biedt meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mogelijkheden dan een reguliere Europese </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>anbesteding om risico’s voor de nationale veiligheid te beperken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681AEF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zodra een nieuwe leverancier is geworven, zal er een overdracht moeten plaatsvinden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681AEF">
+        <w:t>Omdat het maatwerk betreft</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681AEF">
+        <w:t xml:space="preserve"> is kennis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681AEF">
+        <w:t xml:space="preserve"> en ervaring met het platform noodzakelijk om de Logius</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681AEF">
+        <w:t xml:space="preserve">voorzieningen goed te laten draaien. Hiervoor wordt een periode van 6-12 maanden gehanteerd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="429BBF3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6C0452C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorkeur is om op langere termijn gebruik te maken van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de soevereine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overheidscloud voor de levering van het platform, infrastructuur en datacenters. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7CE7E73E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t>MijnOverheid</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">9.         Welke rol speelt digitale soevereiniteit precies bij de toekomstige inrichting van DigiD? Welke concrete risico’s worden hiermee beoogd te verminderen? </w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...283 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00090A24" w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="3824F55A" w14:textId="359A9C76">
-[...2028 lines deleted...]
-    <w:p w:rsidRPr="00090A24" w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="45631553" w14:textId="77777777">
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="679F1EA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals hiervoor aangegeven biedt een ADV-aanbesteding meer mogelijkheden dan een reguliere Europese Aanbesteding om risico’s voor de nationale veiligheid te beperken. Op dit moment treft Logius de voorbereidingen voor het uitvoeren van de aanbesteding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5E679A26" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:eastAsia="en-US"/>
-[...13 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="47918776" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10.       Hoe verhoudt het Nederlandse beleid zich tot landen die eveneens streven naar digitale autonomie, maar daarbij gebruikmaken van technologie van niet-Europese aanbieders?</w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is geen overzicht van keuzes die andere Europese landen maken voor het inrichten van hun digitale infrastructuur. In de ‘Verkenning naar de soevereine overheidscloud’ in het kader van de NDS wordt een eerste set keuzes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor de vormgeving van een soevereine overheidscloud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gepubliceerd. Deze wordt naar verwachting vóór het zomerreces nog aan uw Kamer verstuurd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00090A24">
-[...94 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="350683AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F761D8" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="55F6341A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F761D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>De Europese Commissie heeft recent het voorstel voor de C</w:t>
       </w:r>
-      <w:r w:rsidR="00AC71E9">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>loud</w:t>
       </w:r>
       <w:r w:rsidRPr="00F761D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> and AI Development Act </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CADA) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F761D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t>and</w:t>
+        </w:rPr>
+        <w:t>gepubliceerd. Deze verwoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F761D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...37 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> de ambitie van de Commissie om te komen tot sterkere en uniforme eisen aan de soevereiniteit van door overheden gebruikte cloudoplossingen. Het Nederlandse beleid zal in de toekomst hier verder op afgestemd worden. De verwachting is dat overheden in lidstaten als gevolg van de CADA op een uniforme manier risicobeoordelingen maken voor het gebruik van public clouddiensten en gebruik zullen maken van passende, erkende soevereine clouddiensten.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC672E">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een BNC-fiche over het wetsvoorstel voor de CADA wordt op korte termijn met de Tweede Kamer gedeeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F761D8" w:rsidP="00090A24" w14:paraId="1C00BF10" w14:textId="77777777">
-[...21 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6139A262" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7B177ABD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk232670332" w:id="0"/>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">11.       In de kabinetsreactie van 23 mei 2025 op de motie-Koekkoek (Kamerstuk 26643, nr. 1338) werd gesteld dat er kwalitatief hoogwaardige Europese clouddiensten beschikbaar zijn. Op welke concrete marktverkenning, technische toets of aanbestedingservaring was die conclusie gebaseerd? Zag die conclusie bovendien op generieke clouddiensten, of ook op kritieke digitale identiteitsinfrastructuur zoals </w:t>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.       In de kabinetsreactie van 23 mei 2025 op de motie-Koekkoek (Kamerstuk 26643, nr. 1338) werd gesteld dat er kwalitatief hoogwaardige Europese clouddiensten beschikbaar zijn. Op welke concrete marktverkenning, technische toets of aanbestedingservaring was die conclusie gebaseerd? Zag die conclusie bovendien op generieke clouddiensten, of ook op kritieke digitale identiteitsinfrastructuur zoals DigiD, MijnOverheid en Digipoort?</w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In de genoemde Kamerbrief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gesteld dat deze conclusie gebaseerd is op een quickscan onderzoek naar de verschillen in technische, juridische en organisatorische aspecten van het dienstenaanbod van Nederlandse en Europese aanbieders van clouddiensten ten opzichte van de drie grootste aanbieders van buiten de EU. Dit onderzoek is in opdracht van het ministerie van Economische Zaken en Klimaat uitgevoerd door KPMG.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit onderzoek zag op de gehele markt voor clouddiensten en had geen specifieke focus op kritieke digitale identiteitsinfrastructuur.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="4ECCAF80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="1D75B1AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00090A24">
+        </w:rPr>
+        <w:t>12.       Welke concrete stappen zijn tussen 23 mei 2025 en 2 juni 2026 gezet om Nederlandse of Europese alternatieven daadwerkelijk geschikt te maken voor het beheer van DigiD of vergelijkbare kritieke voorzieningen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="472DC3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ADV-aanbesteding biedt meer mogelijkheden dan een reguliere Europese aanbesteding om risico’s voor nationale veiligheid te beperken. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de aanbestedingsfase worden de (beveiligings)technische en operationele eisen gesteld waaraan een leverancier moet voldoen om in aanmerking te komen. Deze eisen zijn specifiek toegesneden op het beheer van kritieke digitale infrastructuur op nationale schaal. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment treft Logius de voorbereidingen voor het uitvoeren van de aanbesteding onder de ADV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="41BB029A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="3E5F98B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+        </w:rPr>
+        <w:t>13.       In eerdere beantwoording heeft u gesteld dat sprake is van gelijkwaardige technologieën van Europese en Nederlandse aanbieders. Wat verstaat het kabinet precies onder een “gelijkwaardig alternatief” voor de huidige DigiD-dienstverlening?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7472D5AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="747C8AAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onder een gelijkwaardig alternatief verstaat het kabinet andere Nederlandse en Europese IT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienstverleners die in staat zijn om diensten te leveren die functioneel, kwalitatief en beveiligingstechnisch vergelijkbaar zijn met de dienstverlening die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Solvinity momenteel aan Logius levert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, namelijk de beheerwerkzaamheden van het PICARD-platform.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het gaat daarbij om aanbieders die aantoonbaar kunnen voldoen aan de eisen voor continu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>ï</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>teit, beveiliging, compliance en schaalbaarheid van de DigiD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienstverlening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>14.       Welke criteria worden gehanteerd om vast te stellen of een alternatief gelijkwaardig is? Wordt daarbij gekeken naar functionaliteit, schaalbaarheid, beveiliging, beschikbaarheid, betrouwbaarheid, certificeringen, prestaties, migratierisico’s, operationele ervaring, continuïteit en bewezen beheer van kritieke digitale infrastructuur op nationale schaal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="68E091C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0A450FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criteria worden verwoord en van weging voorzien gedurende het proces om te gaan aanbesteden, bij het uitvragen van een behoefte naar de algehele markt en conform processen die voortvloeien uit diverse kaders (financieel, juridisch, technisch, etc.). Een opdrachtgever is hiervoor verantwoordelijk en zal daarbij ondersteund worden door een multidisciplinair team. Het wisselt dus per opdrachtgever en per opdracht welke criteria gehanteerd worden (dan wel hoe zwaar die wegen). De hele gedachte van een aanbestedingsproces is om de pluraliteit van de markt te benutten en een te grote afhankelijkheid te vermijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="16783DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="1DE645B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>15.       Deelt u de opvatting dat DigiD vanwege zijn unieke en kritieke rol moeilijk één-op-één vergelijkbaar is met generieke cloud-, hosting- of authenticatiediensten? Zo nee, waarom niet? Zo ja, kunt u toelichten hoe deze unieke rol van DigiD zich verhoudt tot de conclusie van de ACM dat er voldoende concurrentie overblijft omdat er andere IT-dienstverleners zijn die soortgelijke diensten leveren?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="260D828E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597CDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in het antwoord op vraag 8 aangegeven betreft de technische inrichting van DigiD maatwerk. Omdat het maatwerk betreft, is kennis van en ervaring met het platform noodzakelijk om de Logius-voorzieningen goed te laten draaien. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de overdrachtsperiode van 6-12 maanden kan een nieuwe contractant deze ervaring opbouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00681AEF" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6F564BD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5CA8512B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...90 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        </w:rPr>
+        <w:t>16.       Wat verstaat het kabinet in dit verband onder “soortgelijke diensten”? Gaat het daarbij om algemene IT-dienstverlening, of specifiek om bewezen beheer van kritieke digitale identiteitsinfrastructuur op nationale schaal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="403EC559" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C53526" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="4325C24C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het geval van DigiD en andere Logius-voorzieningen verstaat het kabinet onder “soortgelijke” diensten het overnemen van de beheerwerkzaamheden van het PICARD-platform. In de aanbestedingsfase worden de (beveiligings)technische en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">operationele eisen gesteld waaraan een leverancier moet voldoen om in aanmerking te komen. Deze eisen zijn specifiek toegesneden op het beheer van kritieke digitale infrastructuur op nationale schaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="1A9BA4B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="600AE8C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>17.       Welke minimale eisen gelden voor cloud, hosting, beheer, encryptiesleutels, toegangsbeheer, logging, monitoring, incidentrespons, onderaannemers en operationele zeggenschap bij DigiD?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> of vergelijkbare kritieke voorzieningen?</w:t>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...872 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>DigiD voldoet aan strenge eisen en regelgeving rondom veiligheid en privac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">y. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7699E" w:rsidR="00D17952">
+      <w:r w:rsidRPr="00E7699E">
         <w:t xml:space="preserve">Daarvoor </w:t>
       </w:r>
-      <w:r w:rsidR="00D17952">
+      <w:r>
         <w:t>worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7699E" w:rsidR="00D17952">
+      <w:r w:rsidRPr="00E7699E">
         <w:t xml:space="preserve"> verschillende vormen van toegangsbeveiliging en versleuteling toegepast. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00090A24" w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="4593BCC1" w14:textId="77777777">
-[...56 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="1D911481" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="61CC5627" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle informatie over de werking van DigiD is terug te vinden op de website van Logius. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Op de website is</w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle documentatie terug</w:t>
       </w:r>
-      <w:r w:rsidR="00D17952">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...90 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinden ten aanzien van het aansluiten op DigiD door afnemers, de functionele beschrijvingen van DigiD (inclusief verwerking persoonsgegevens), en de technische documentatie over de werking van DigiD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="77120655" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0989E7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">U kunt de informatie terugvinden via de volgende link: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="00090A24">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="en-US"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://www.logius.nl/onze-dienstverlening/toegang/digid/documentatie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="0115D76F" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="0A90BBDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6D83D810" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00090A24">
+        </w:rPr>
+        <w:t>18.       Hoe wordt geborgd dat encryptiesleutels, beheerrechten en operationele toegang tot DigiD niet onder zeggenschap vallen van niet-Europese moederbedrijven of buitenlandse wettelijke bevoegdheden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="7604C24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="2F9E810D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32F81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 21 mei jl. bent u middels een vertrouwelijke technische briefing geïnformeerd over de situatie bij Logius. Daarnaast biedt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en aanbesteding via de ADV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogelijkheden om risico’s voor de nationale veiligheid te beperken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6EC9A66A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...107 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>19.       Heeft iedere kritieke digitale overheidsvoorziening een actueel exitplan? Zo ja, hoe vaak worden deze exitplannen getest?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="49F9062F" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="4902106A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het, nog vast te stellen, herziene rijksbrede cloudbeleid scherpt de eis van een exitstrategie aan naar het hebben van een exitplan. Dat exitplan moet jaarlijks op actualiteit worden beoordeeld. Exitplannen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn contractuele afspraken over de (geplande of plotselinge) afronding van een contract. Het is wel van belang dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hierin realistische afspraken worden opgenomen afhankelijk van de situatie en context van de specifieke voorziening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="6F3C9F87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aanstaande Wet weerbaarheid kritieke entiteiten stelt eisen aan de weerbaarheid en continuïteit van de dienstverlening voor organisaties die daaronder vallen. Dit geldt eveneens als er geen gebruik van clouddiensten wordt gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="03C0E2E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="19CD57EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00090A24">
+        </w:rPr>
+        <w:t>20.       Welke kritieke digitale voorzieningen hebben een verwachte migratietermijn van meer dan zes maanden, en welke continuïteitsrisico’s levert dat op?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="75B274FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="5A3EE49A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 6. Daarnaast is – gezien de aanbestedingsverplichtingen waar overheidsorganisaties aan dienen te voldoen – zes maanden überhaupt een zeer korte termijn.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het herziene rijksbrede cloudbeleid geeft aan dat de rijksoverheid organisaties beschikken over een exitplan waarin ook rekening wordt gehouden met het onverwacht niet-beschikbaar zijn van de gebruikte clouddienst. De organisatie moet een plan maken hoe de betrokken overheidsdienst binnen acceptabele termijn kan worden hersteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De meeste migraties nemen meer tijd in beslag.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C108D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Migratietermijnen kunnen vanuit technisch oogpunt jaren duren, afhankelijk van de type dienstverlening en kenmerken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00090A24" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="39D4C7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A0E2A" w:rsidR="00E52F05" w:rsidP="00E52F05" w:rsidRDefault="00E52F05" w14:paraId="3306C316" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51B01357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00090A24">
+        </w:rPr>
+        <w:t>21.       Welke onderdelen van de TFEV- of BTI-analyse rond Solvinity/Kyndryl kunnen openbaar met de Kamer worden gedeeld, en welke onderdelen kunnen vertrouwelijk worden verstrekt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat betreft de analyse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bureau Toetsing Investeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BTI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maakt het kabinet de onderliggende adviezen, risicoanalyses en vertrouwelijke overwegingen die ten grondslag liggen aan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een advies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet openbaar. Deze stukken bevatten vertrouwelijke bedrijfsinformatie en informatie die raakt aan de bescherming van de nationale veiligheid. Openbaarmaking zou afbreuk kunnen doen aan de belangen die de wet juist beoogt te beschermen. Wat betreft de bespreking in de Taskforce Economische Veiligheid (TFEV) geldt dat ook deze vertrouwelijk is en informatie bevat die raakt aan de bescherming van de nationale veiligheid. Het kabinet hecht tegelijkertijd aan een goede informatievoorziening van de Kamer. Daarom is de Kamer in de gelegenheid gesteld om in de vertrouwelijke technische briefing van 10 juni jl. te worden geïnformeerd over </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32F81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analyse en toetsing onder de Wet ongewenste zeggenschap Telecommunicatie die door BTI is verricht en met advies aan de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32F81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Digitale Economie en Soevereiniteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32F81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is voorgelegd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00090A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="51B01357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> getest?</w:t>
+        </w:rPr>
+        <w:t>22. Kunt u de vragen afzonderlijk en voor het commissiedebat inzake Bescherming persoonsgegevens en grote datalekken van 25 juni aanstaande beantwoorden?</w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...491 lines deleted...]
-        <w:t xml:space="preserve"> kunnen openbaar met de Kamer worden gedeeld, en welke onderdelen kunnen vertrouwelijk worden verstrekt?</w:t>
       </w:r>
       <w:r w:rsidRPr="00090A24">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00090A24">
-[...195 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="0028359D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="00DA3583" w:rsidRDefault="00DA3583" w14:paraId="257703BA" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00DA3583" w:rsidSect="00E52F05">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="72883948" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="017CB5E5" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A8063F" w14:paraId="1A6913BB" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="622A272B" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRPr="00E52F05" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="006365D5" w14:paraId="3C2757C9" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D39CF99" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRPr="00E52F05" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A8063F" w14:paraId="03A4EE23" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BA6274A" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRPr="00E52F05" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="07E979B3" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32B14DC7" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1F9C1724" w14:textId="77777777" w:rsidR="00E52F05" w:rsidRPr="00D606AD" w:rsidRDefault="00E52F05" w:rsidP="00E52F05">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D606AD">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D606AD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D606AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Kamerbrief over stand van zaken aanvullende maatregelen Logius in relatie tot Solvinity | Open.overheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="1E775CA0" w14:textId="77777777">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="42307D25" w14:textId="77777777" w:rsidR="00E52F05" w:rsidRDefault="00E52F05" w:rsidP="00E52F05">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00DD498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Kamerbrief over Europese cloud-alternatieven | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w:rsidR="00090A24" w:rsidP="00090A24" w14:paraId="642934B9" w14:textId="77777777">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="593DCFB4" w14:textId="77777777" w:rsidR="00E52F05" w:rsidRDefault="00E52F05" w:rsidP="00E52F05">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00E578EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>KPMG (2024) – Eindrapport in het kader van het quickscan-onderzoek naar technische, organisatorische en juridische gaps tussen Europese/Nederlandse cloudproviders en Amerikaanse hyperscalers.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A8063F" w14:paraId="1A35BDC9" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07E9F3DF" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRPr="00E52F05" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...436 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10C14EB2" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRPr="00E52F05" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="006365D5" w14:paraId="064E57EA" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52147582" w14:textId="77777777" w:rsidR="00245C4F" w:rsidRPr="00E52F05" w:rsidRDefault="00245C4F" w:rsidP="00E52F05">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1196 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...744 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006365D5"/>
-[...190 lines deleted...]
-    <w:rsid w:val="51B01357"/>
+    <w:rsidRoot w:val="00E52F05"/>
+    <w:rsid w:val="00245C4F"/>
+    <w:rsid w:val="009C0565"/>
+    <w:rsid w:val="00DA3583"/>
+    <w:rsid w:val="00E52F05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="783AD2C1"/>
-  <w15:docId w15:val="{768B43E4-0762-4574-8140-30C3692761D4}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76137176"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C358AAA2-F4E6-4426-853F-290BB83A8617}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8471,77 +2560,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8566,75 +2655,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8669,55 +2758,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8780,918 +2869,904 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E52F05"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00920547"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00920547"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00920547"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00920547"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetnoottekst1">
     <w:name w:val="Voetnoottekst1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Voetnoottekst"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00090A24"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00090A24"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00090A24"/>
+    <w:rsid w:val="00E52F05"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00090A24"/>
+    <w:rsid w:val="00E52F05"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar1">
     <w:name w:val="Voetnoottekst Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00090A24"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E52F05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...74 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...49 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.logius.nl/onze-dienstverlening/toegang/digid/documentatie" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.logius.nl/onze-dienstverlening/toegang/digid/documentatie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/1101ab03-3984-4d85-a4ba-29613f1a60d5" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/05/23/kamerbrief-beantwoording-motie-van-het-lid-koekkoek-over-europese-cloud-alternatieven" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2025D01627&amp;did=2025D01627" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2025D01627&amp;did=2025D01627" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/05/23/kamerbrief-beantwoording-motie-van-het-lid-koekkoek-over-europese-cloud-alternatieven" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/1101ab03-3984-4d85-a4ba-29613f1a60d5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9699,51 +3774,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9810,65 +3885,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9889,100 +3964,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17944</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3157</ap:Words>
+  <ap:Characters>17367</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>149</ap:Lines>
-  <ap:Paragraphs>42</ap:Paragraphs>
+  <ap:Lines>144</ap:Lines>
+  <ap:Paragraphs>40</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21164</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20484</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>