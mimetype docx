--- v0 (2026-06-25)
+++ v1 (2026-10-12)
@@ -1,3055 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...576 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B80380" w:rsidR="00B80380" w:rsidRDefault="00C4424F" w14:paraId="39EF5D45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80380" w:rsidR="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B80380" w:rsidR="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Defensieraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="00B80380" w:rsidP="00D80872" w:rsidRDefault="00B80380" w14:paraId="2AC66259" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>307</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="00B80380" w:rsidP="001935CE" w:rsidRDefault="00B80380" w14:paraId="5DB53DE0" w14:textId="3DE264F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="00B80380" w:rsidP="001935CE" w:rsidRDefault="00B80380" w14:paraId="1AEFA14A" w14:textId="61B0C87D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="79791488" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="3CE4BC2E" w14:textId="066F5E16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij ontvangt u het verslag van de informele Raad Buitenlandse Zaken Defensie met ministers van Defensie, die plaatsvond op 7 en 8 juni jl. op Cyprus. Deze informele Raad zou aanvankelijk plaatsvinden op 11 en 12 maart jl., maar werd toen vanwege de veiligheidssituatie in het Midden-Oosten geannuleerd. Nederland werd tijdens de bijeenkomst vertegenwoordigd door de Nederlandse PSC-ambassadeur bij de Europese Unie. Er is gesproken over steun aan Oekraïne, maritieme veiligheid en de Europese Veiligheidsstrategie. In deze brief informeer ik uw Kamer tevens over de inzet van twee Nederlandse cyberexperts in het multinationale Cyber Rapid Response Team (CRRT) in Armenië. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="2E1407DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="517E198D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Informele Raad Buitenlandse Zaken Defensie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E11037" w:rsidR="003109ED" w:rsidP="57CAF84B" w:rsidRDefault="57CAF84B" w14:paraId="332E2D3B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="6DA70A84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Steun aan Oekraïne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007D7043" w:rsidR="003109ED" w:rsidP="003109ED" w:rsidRDefault="57CAF84B" w14:paraId="0D89FDC3" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="3C4B510E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De ministers spraken over militaire steun aan Oekraïne. De plaatsvervangend minister van Defensie van Oekraïne </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Serhii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Boyev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> opende de bespreking via videoverbinding met een toelichting op de actuele situatie in Oekraïne en de urgente militaire behoeften van de Oekraïense krijgsmacht. Ten aanzien van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ukraine Support </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">werd door Nederland het belang van snelle implementatie en de mogelijkheid om materieel uit derde landen aan te schaffen benadrukt. Nederland heeft tijdens de Raad onderstreept dat het kabinet de militaire en financiële steun aan Oekraïne meerjarig en onverminderd voortzet en dat EU-steun aan Oekraïne bilaterale steun niet vervangt. Gezien de situatie in Oekraïne heeft Nederland gewezen op het belang van snelle implementatie van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ukraine Support </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">en dat Oekraïne voldoende flexibiliteit krijgt om de middelen in te zetten voor de aanschaf van noodzakelijk materieel, ook in derde landen indien de Europese defensie-industrie dit niet of niet tijdig kan leveren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C1566C" w:rsidR="003109ED" w:rsidP="003109ED" w:rsidRDefault="57CAF84B" w14:paraId="01D8E6B4" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="30715D87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Begin juni heeft Hongarije aangegeven de 6,6 miljard euro die gereserveerd is voor steun aan Oekraïne binnen de Europese Vredesfaciliteit (EPF) niet langer te blokkeren. De ministers spraken over operationalisering van deze middelen waarbij het belang van snelheid werd onderstreept, ook door Nederland. Nederland heeft tijdens de Raad aangegeven er voorstander van te zijn dat het merendeel van de gelden wordt ingezet voor uitbetaling van ingediende declaraties voor reeds geleverde militaire steun gaat. Dit is in lijn met de afspraken die hierover zijn gemaakt in 2023 op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Coreper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> niveau en werd door veel lidstaten uitgedragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E11037" w:rsidR="003109ED" w:rsidP="57CAF84B" w:rsidRDefault="57CAF84B" w14:paraId="79173817" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="081DDCE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Maritieme veiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E11037" w:rsidR="003109ED" w:rsidP="57CAF84B" w:rsidRDefault="57CAF84B" w14:paraId="0ACFCD1C" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="7CB09A74" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De ministers spraken vervolgens over maritieme veiligheid in het licht van recente ontwikkelingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E11037" w:rsidR="003109ED" w:rsidP="57CAF84B" w:rsidRDefault="003109ED" w14:paraId="60FC743A" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="1E223CBE" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De Hoge Vertegenwoordiger van de EU (HV) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11037">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11037">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11037">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kallas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11037">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">HV </w:t>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ging in op het tegengaan van de Russische schaduwvloot. HV </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11037">
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kallas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11037">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> tegengaan van de schaduwvloot, in aanvulling op nationale initiatieven. HV </w:t>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benadrukte dat het doel is om de operaties van schaduwvloot moeilijker en kostbaarder te maken. Ze benadrukte de belangrijke coördinerende rol van de EU gericht op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tegengaan van de schaduwvloot, in aanvulling op nationale initiatieven. HV </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11037">
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kallas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11037">
-[...18 lines deleted...]
-        <w:autoSpaceDN/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pleitte daarnaast voor synergie met NAVO-activiteiten: EU en NAVO hebben complementaire instrumenten op dit terrein die zo goed mogelijk ingezet moeten worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="22810E61" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="4C117269" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vrijwel alle lidstaten, waaronder Nederland benadrukten het belang van het tegengaan van de Russische schaduwvloot en verwelkomden inzet hierop door de maritieme operaties en andere instrumenten. Verschillende lidstaten waaronder Nederland lichtten hun nationale initiatieven toe. Nederland werkt aan wetgeving om de mogelijkheden voor optreden tegen vals gevlagde schepen te verruimen. Deze wetgeving is gericht op het tegengaan van sanctieontwijking en het versterken van toezicht op scheepvaart in de Nederlandse exclusieve economische zone. Deze zal voor het zomerreces voor advies aan de Raad van State worden gezonden en na het zomerreces aan uw Kamer worden voorgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="545EF172" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast werd gesproken over de maritieme veiligheid in de Straat van Hormuz en over het belang van operatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E11037">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aspides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E11037">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als gezamenlijke Europese bijdrage aan regionale veiligheid. Nederland heeft in de bespreking, evenals andere lidstaten, gewezen op het belang van samenhang tussen de verschillende initiatieven in de regio. Daarbij heeft Nederland aangegeven dat het de opties om militair bij te gaan dragen aan het bevorderen van de vrije doorvaart in Straat van Hormuz onderzoekt, waarbij met voorrang wordt gekeken naar de internationale coalitie onder leiding van het VK en Frankrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="5961914F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="57CAF84B">
-        <w:rPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Europese veiligheidsstrategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003109ED" w:rsidP="003109ED" w:rsidRDefault="57CAF84B" w14:paraId="6A60C1BD" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Verschillende lidstaten benadrukten het belang om snel de Europese defensiegereedheid te versterken en de belangrijke rol van de EU om te komen tot een sterkere NAVO. Enkele lidstaten gingen in op de noodzaak om de effectiviteit van de EU om besluiten te nemen en adequaat te reageren op crises te versterken. Eurocommissaris voor Defensie en Ruimte </w:t>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="0F1056F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot spraken de ministers over de aangekondigde EU veiligheidsstrategie. Verschillende lidstaten benadrukten het belang om snel de Europese defensiegereedheid te versterken en de belangrijke rol van de EU om te komen tot een sterkere NAVO. Enkele lidstaten gingen in op de noodzaak om de effectiviteit van de EU om besluiten te nemen en adequaat te reageren op crises te versterken. Eurocommissaris voor Defensie en Ruimte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Andrius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Kubilius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benadrukte het belang van kijken naar gebruik van constructieve onthouding en QMV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="00E45431" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">HV </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kallas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ging in op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>operationalisatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van artikel 42.7 van het Verdrag van de Europese Unie (VEU). Artikel 42.7 VEU ziet op wederzijdse bijstand in het geval van een gewapende aanval. De HV onderschreef belang van complementariteit 42.7 VEU met artikel 5 van het NAVO-verdrag. Ook </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kubilius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> benadrukte dat EU-initiatieven de NAVO moeten versterken. Hij benoemde in dat kader dat er goed moet worden gekeken naar hoe de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Readiness </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Roadmap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en met name de </w:t>
       </w:r>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">European </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Projects</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of Common Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="57CAF84B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de NAVO kunnen versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00721239" w:rsidP="57CAF84B" w:rsidRDefault="00721239" w14:paraId="0CBB81F9" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="527E79D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="59154D74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Voorlopig politiek akkoord Defensie O</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Voorlopig politiek akkoord Defensie Omnibus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="2149355B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 10 juni jl. hebben de Raad, het Europees Parlement en de Europese Commissie een voorlopig politiek akkoord bereikt in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>triloogonderhandelingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de Defensie Omnibus. De Commissie presenteerde dit voorstel op 17 juni 2025. De Defensie Omnibus richt zich op het wegnemen van belemmeringen in de EU-wetgeving voor defensiegereedheid. De belangrijkste resultaten zijn de erkenning van defensiegereedheidsprojecten als ‘dwingend openbaar belang’, de invoering van een maximale vergunningstermijn voor defensiegereedheidsprojecten en de stilzwijgende vergunningverlening wanneer een besluit niet binnen die termijn wordt genomen. Daarnaast is er een verduidelijking en verruiming van de defensie-uitzonderingen in de regelgeving voor chemische stoffen, een verhoogde drempelwaarde voor defensie-aanbestedingen en een versneld proces voor de beoordeling en gunning van EDF-projecten. Het pakket geeft een duidelijk politiek signaal dat vereenvoudiging van de regelgeving voor defensiegereedheid noodzakelijk is en dat de EU hier daadkrachtig op kan handelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="1090B236" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="1A118667" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>mnibus</w:t>
-[...119 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">CRRT inzet Armenië </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47D54" w:rsidP="00C47D54" w:rsidRDefault="57CAF84B" w14:paraId="3B1D8F6D" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Nederland is deelnemer in dit EU Permanent </w:t>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="2D5DED85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens maakt het kabinet van deze gelegenheid gebruik om uw Kamer te informeren over de inzet van een Nederlandse bijdrage aan het multinationaal Cyber Rapid Response Team (CRRT). Nederland is deelnemer in dit EU Permanent </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Structured</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Cooperation (PESCO)- project voor snel inzetbare, multinationale cyberteams. Het roterend voorzitterschap staat nu onder leiding van Polen. Nederland heeft capaciteit geleverd aan het team dat van 3 t/m 10 juni jl. werd ingezet in Armenië voor cybersecurity ondersteuning rondom de parlementsverkiezingen (zondag 07 juni 2026). Naast Nederland hebben nog een aantal lidstaten uit dit EU-PESCO project bijgedragen aan deze CRRT-inzet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C47D54" w:rsidP="00C47D54" w:rsidRDefault="00C47D54" w14:paraId="3DF0458C" w14:textId="77777777"/>
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="076DC177" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="00B80380" w:rsidRDefault="00B80380" w14:paraId="58D3E587" w14:textId="1E9A4878">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="00B80380" w:rsidRDefault="00B80380" w14:paraId="54195B9C" w14:textId="01218751">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80380">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Dilan</w:t>
+      <w:r w:rsidRPr="00B80380" w:rsidR="001935CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="00B80380" w:rsidRDefault="001935CE" w14:paraId="6BDC5B44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="001935CE" w:rsidP="001935CE" w:rsidRDefault="001935CE" w14:paraId="7FA6399C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B80380" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="26FD03E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B80380" w:rsidR="006F53E6" w:rsidSect="001935CE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A7DE185" w14:textId="77777777" w:rsidR="00F617E2" w:rsidRDefault="00F617E2" w:rsidP="00D34C61">
+    <w:p w14:paraId="7AC6151D" w14:textId="77777777" w:rsidR="00347B05" w:rsidRDefault="00347B05" w:rsidP="001935CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C67DAAF" w14:textId="77777777" w:rsidR="00F617E2" w:rsidRDefault="00F617E2" w:rsidP="00D34C61">
+    <w:p w14:paraId="4FF56BC5" w14:textId="77777777" w:rsidR="00347B05" w:rsidRDefault="00347B05" w:rsidP="001935CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5D5FA77A" w14:textId="77777777" w:rsidR="00FE1FE6" w:rsidRDefault="00FE1FE6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B7C4DFE" w14:textId="77777777" w:rsidR="00873491" w:rsidRPr="001935CE" w:rsidRDefault="00873491" w:rsidP="001935CE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5DDC554A" w14:textId="77777777" w:rsidR="00B57281" w:rsidRDefault="00B57281" w:rsidP="00DA104E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64006C45" w14:textId="77777777" w:rsidR="00873491" w:rsidRPr="001935CE" w:rsidRDefault="00873491" w:rsidP="001935CE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1CADE5BD" w14:textId="77777777" w:rsidR="00FE1FE6" w:rsidRDefault="00FE1FE6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DD35AE0" w14:textId="77777777" w:rsidR="00873491" w:rsidRPr="001935CE" w:rsidRDefault="00873491" w:rsidP="001935CE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="791A8EE3" w14:textId="77777777" w:rsidR="00F617E2" w:rsidRDefault="00F617E2" w:rsidP="00D34C61">
+    <w:p w14:paraId="47659CCC" w14:textId="77777777" w:rsidR="00347B05" w:rsidRDefault="00347B05" w:rsidP="001935CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="197DE898" w14:textId="77777777" w:rsidR="00F617E2" w:rsidRDefault="00F617E2" w:rsidP="00D34C61">
+    <w:p w14:paraId="651CBC4E" w14:textId="77777777" w:rsidR="00347B05" w:rsidRDefault="00347B05" w:rsidP="001935CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="38BE307B" w14:textId="77777777" w:rsidR="00FE1FE6" w:rsidRDefault="00FE1FE6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B168200" w14:textId="77777777" w:rsidR="00873491" w:rsidRPr="001935CE" w:rsidRDefault="00873491" w:rsidP="001935CE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3D07582E" w14:textId="77777777" w:rsidR="00B57281" w:rsidRDefault="00B57281" w:rsidP="00DA104E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78FBA208" w14:textId="77777777" w:rsidR="00873491" w:rsidRPr="001935CE" w:rsidRDefault="00873491" w:rsidP="001935CE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...79 lines deleted...]
-  <w:p w14:paraId="504D7844" w14:textId="77777777" w:rsidR="00B57281" w:rsidRDefault="00B57281" w:rsidP="00DA104E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="502AFFA5" w14:textId="77777777" w:rsidR="00873491" w:rsidRPr="001935CE" w:rsidRDefault="00873491" w:rsidP="001935CE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...582 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D34C61"/>
-[...65 lines deleted...]
-    <w:rsid w:val="755802ED"/>
+    <w:rsidRoot w:val="001935CE"/>
+    <w:rsid w:val="001935CE"/>
+    <w:rsid w:val="00347B05"/>
+    <w:rsid w:val="006A6648"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00873491"/>
+    <w:rsid w:val="00875FFB"/>
+    <w:rsid w:val="00A543D5"/>
+    <w:rsid w:val="00B0648F"/>
+    <w:rsid w:val="00B80380"/>
+    <w:rsid w:val="00C4424F"/>
+    <w:rsid w:val="00EB6DE2"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6964DFDA"/>
+  <w14:docId w14:val="0B3DE6E4"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BCED228E-AF53-4106-A3D0-6598C6BACDD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3377,1280 +1477,919 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D34C61"/>
-[...11 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001935CE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
     <w:name w:val="Rubricering - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Toezendgegevens-Huisstijl"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00D34C61"/>
-    <w:pPr>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
     <w:name w:val="Toezendgegevens - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00D34C61"/>
-    <w:pPr>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
     <w:name w:val="Paginanummer - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00D34C61"/>
-    <w:pPr>
+    <w:rsid w:val="001935CE"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D34C61"/>
+    <w:rsid w:val="001935CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D34C61"/>
+    <w:rsid w:val="001935CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D34C61"/>
+    <w:rsid w:val="001935CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D34C61"/>
+    <w:rsid w:val="001935CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00D34C61"/>
+    <w:rsid w:val="001935CE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-[...6 lines deleted...]
-    <w:rsid w:val="00D34C61"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B80380"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...167 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...660 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4760,67 +2499,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1154</ap:Words>
-  <ap:Characters>6349</ap:Characters>
+  <ap:Words>1136</ap:Words>
+  <ap:Characters>6248</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7489</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7370</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>