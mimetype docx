--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,440 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D76EB0" w:rsidR="00CF605F" w:rsidP="00CF605F" w:rsidRDefault="006F0CE5" w14:paraId="251E3EBF" w14:textId="64342267">
+    <w:p w:rsidRPr="00D76EB0" w:rsidR="00CF605F" w:rsidP="00CF605F" w:rsidRDefault="008153BE" w14:paraId="1459F82F" w14:textId="07C33E44">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>36945</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA58EE">
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-</w:t>
-[...71 lines deleted...]
-        <w:t>Vastgesteld (…)</w:t>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="006F7CD2" w:rsidP="00010B62" w:rsidRDefault="00CF605F" w14:paraId="58F2381A" w14:textId="4BEBDE08">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:t xml:space="preserve">De vaste commissie voor Economische Zaken heeft een aantal vragen en opmerkingen aan de minister van Economische Zaken </w:t>
       </w:r>
       <w:r w:rsidR="00CB6CE3">
         <w:t xml:space="preserve">en Klimaat </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0">
         <w:t xml:space="preserve">voorgelegd over </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0" w:rsidR="0092755B">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00973F58" w:rsidR="00973F58">
         <w:t xml:space="preserve">Jaarverslagen </w:t>
       </w:r>
       <w:r w:rsidR="00B157FA">
         <w:t>Ministerie van Economische Zaken</w:t>
       </w:r>
       <w:r w:rsidR="00094D5D">
         <w:t xml:space="preserve"> en Groeifonds </w:t>
       </w:r>
       <w:r w:rsidRPr="00973F58" w:rsidR="00973F58">
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00094D5D">
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
       <w:r w:rsidR="00FF495C">
         <w:t>rapporten van de Algemene Rekenkamer en de brief ‘</w:t>
       </w:r>
       <w:r w:rsidR="00827FB2">
         <w:t xml:space="preserve">Inventarisatie Maatwerksubsidies EZK’ (Kamerstukken </w:t>
       </w:r>
       <w:r w:rsidR="007314BA">
         <w:t xml:space="preserve">36945-XIII, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0091317C">
-        <w:t>nrs</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">nrs. </w:t>
       </w:r>
       <w:r w:rsidR="007314BA">
         <w:t xml:space="preserve">1 en 2, 36946-L, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0091317C">
-        <w:t>nrs</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">nrs. </w:t>
       </w:r>
       <w:r w:rsidR="007314BA">
         <w:t>1 en 2</w:t>
       </w:r>
       <w:r w:rsidR="0091317C">
         <w:t xml:space="preserve"> en 26643, nr. 1515). </w:t>
       </w:r>
       <w:r w:rsidR="00973F58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D76EB0" w:rsidR="00BA0D2A" w:rsidP="00010B62" w:rsidRDefault="00BA0D2A" w14:paraId="512CEB81" w14:textId="77777777">
+    <w:p w:rsidRPr="00D76EB0" w:rsidR="00CF605F" w:rsidP="00CF605F" w:rsidRDefault="008153BE" w14:paraId="78AEEE5C" w14:textId="6CC411D5">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-      </w:pPr>
-[...10 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00CF605F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>oorzitter van de commissie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00CF605F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000C2D3A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van Eijk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D76EB0" w:rsidR="00CF605F" w:rsidP="00CF605F" w:rsidRDefault="00E42C18" w14:paraId="69FB447E" w14:textId="5B495ADD">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00510391">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>djunct-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00CF605F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>griffier van de commissie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00CF605F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00BF036E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Krijger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D76EB0" w:rsidR="00CF605F" w:rsidP="00CF605F" w:rsidRDefault="00CF605F" w14:paraId="677F8663" w14:textId="6A93F941">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...169 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...30 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="00EA30CC" w:rsidP="00EA30CC" w:rsidRDefault="00CF605F" w14:paraId="66C07BE2" w14:textId="5629ED72">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709" w:hanging="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -748,130 +522,137 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="007F6DE1" w:rsidP="00510391" w:rsidRDefault="00CF605F" w14:paraId="524DB40D" w14:textId="3BC81511">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:ind w:left="708" w:hanging="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">II </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Antwoord / Reactie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="009D2BAB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="0054084B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00510391">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00510391">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00510391">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="00510391">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D76EB0" w:rsidR="0054084B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008153BE" w:rsidRDefault="008153BE" w14:paraId="7D553EC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D76EB0" w:rsidR="00B5484B" w:rsidP="00B5484B" w:rsidRDefault="007F6DE1" w14:paraId="5FEB3A85" w14:textId="76E9AB15">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Antwoord /</w:t>
-[...71 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
       <w:r w:rsidR="00271BF7">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> en vanuit de rapporteurs</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="009D2BAB" w:rsidP="003E4858" w:rsidRDefault="009D2BAB" w14:paraId="6FEAE3EB" w14:textId="5673D7D1">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk198201774" w:id="0"/>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
@@ -1044,71 +825,57 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D60A4E" w:rsidR="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>onderinvestering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00677600">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, namelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E" w:rsidR="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">de wijze waarop in </w:t>
       </w:r>
       <w:r w:rsidR="00286FCF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Nederlandse </w:t>
+        <w:t xml:space="preserve">de Nederlandse </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E" w:rsidR="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> begrotingssystematiek</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de langetermijnbaten van publieke investeringen onvoldoende worden gewaardeerd, waardoor deze in ramingen stelselmatig worden onderschat. De leden van de D66-fractie vragen of de minister deze analyse onderschrijft en in hoeverre zij hierin een verklaring ziet voor de geschetste stilstand. Is de minister bereid zich er</w:t>
+        <w:t xml:space="preserve"> begrotingssystematiek de langetermijnbaten van publieke investeringen onvoldoende worden gewaardeerd, waardoor deze in ramingen stelselmatig worden onderschat. De leden van de D66-fractie vragen of de minister deze analyse onderschrijft en in hoeverre zij hierin een verklaring ziet voor de geschetste stilstand. Is de minister bereid zich er</w:t>
       </w:r>
       <w:r w:rsidR="00EF221A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>voor in te spannen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E" w:rsidR="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, mede met het oog op de aankomende besluitvorming, </w:t>
       </w:r>
       <w:r w:rsidR="005E5D1E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dat d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E" w:rsidR="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">e economische baten van investeringen beter </w:t>
       </w:r>
@@ -1148,179 +915,150 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D60A4E" w:rsidR="00D60A4E" w:rsidP="00D60A4E" w:rsidRDefault="00D60A4E" w14:paraId="7ADD1AE5" w14:textId="7CD43A71">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie zijn van mening dat een grote </w:t>
       </w:r>
       <w:r w:rsidR="009F71E3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>onderzoek en ontwikkeling (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>R&amp;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>R&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidR="009F71E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">-intensiteit noodzakelijk is om innovatie van Nederlandse bodem te stimuleren. Zij onderschrijven dan ook de doelstelling om 3% van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5253A" w:rsidR="00B5253A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bruto binnenlands product (bbp)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5253A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">te investeren in R&amp;D. Op welke wijze heeft de uitfasering van het Nationaal Groeifonds onder het Kabinet Schoof de haalbaarheid van de R&amp;D-doelstellingen beïnvloed? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D60A4E" w:rsidR="00D60A4E" w:rsidP="00D60A4E" w:rsidRDefault="00D60A4E" w14:paraId="0F5DCEB6" w14:textId="6C36854E">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">intensiteit noodzakelijk is om innovatie van Nederlandse bodem te stimuleren. Zij onderschrijven dan ook de doelstelling om 3% van het </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B5253A">
+        <w:t xml:space="preserve">De leden van de D66-fractie lezen </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0E78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60A4E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de afgelopen jaren het aandeel van R&amp;D-uitgaven rond de 2,3% van het </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1675F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0E78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bbp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A1675F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lag. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">te investeren in R&amp;D. Op welke wijze heeft de uitfasering van het Nationaal Groeifonds onder het Kabinet Schoof de haalbaarheid van de R&amp;D-doelstellingen beïnvloed? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00D60A4E" w:rsidR="00D60A4E" w:rsidP="00D60A4E" w:rsidRDefault="00D60A4E" w14:paraId="0F5DCEB6" w14:textId="6C36854E">
+        <w:t xml:space="preserve">Zij vragen in hoeverre de minister verwacht dat de maatregelen die zij neemt bijdragen aan de groei van de R&amp;D-intensiteit. Welke aanvullende maatregelen is zij bereid te nemen indien er geen zichtbare groei plaatsvindt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D60A4E" w:rsidR="00D60A4E" w:rsidP="00D60A4E" w:rsidRDefault="00D60A4E" w14:paraId="1CCFD7FD" w14:textId="311DE5B2">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de D66-fractie lezen </w:t>
-[...69 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de D66-fractie merken op dat het grootste deel van de toename richting de 3%-doelstelling van het bedrijfsleven zal moeten komen, en dat het beter omzetten van wetenschappelijke kennis in economische waarde, valorisatie, daarbij een sleutelrol speelt. Zij vragen welke concrete resultaten in 2025 zijn geboekt op het vlak van valorisatie, bijvoorbeeld ten aanzien van het bundelen van</w:t>
       </w:r>
       <w:r w:rsidR="0097629F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">echnology </w:t>
       </w:r>
       <w:r w:rsidR="0097629F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60A4E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ransfer </w:t>
@@ -1706,97 +1444,69 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>De leden van de VVD</w:t>
       </w:r>
       <w:r w:rsidR="00B52B07">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lezen in het jaarverslag dat er al goede stappen zijn gezet richting de doelstelling om 500 regels te schrappen of te vereenvoudigen. Zij vragen hoe de minister ervoor gaat zorgen dat de andere departementen beter worden meegenomen in deze doelstelling. </w:t>
       </w:r>
       <w:r w:rsidR="005A70BE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zij vragen </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Zij vragen tevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4B22">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoe </w:t>
+      </w:r>
       <w:r w:rsidR="005A70BE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>tevens</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">hoe </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> het coalitieakkoord. </w:t>
+        <w:t xml:space="preserve">ervoor gaat zorgen dat de doelstelling jaarlijks behaalt kan worden, conform het coalitieakkoord. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00395F90" w:rsidR="005F4B22" w:rsidP="005F4B22" w:rsidRDefault="005F4B22" w14:paraId="35D4BBC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395F90">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kamer van Koophandel</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005F4B22" w:rsidR="005F4B22" w:rsidP="005F4B22" w:rsidRDefault="005F4B22" w14:paraId="3D34652F" w14:textId="696D5510">
@@ -1928,51 +1638,50 @@
       </w:r>
       <w:r w:rsidR="006F6E1E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">KvK bijvoorbeeld nog fysieke ondernemerspleinen in stand, terwijl ondernemers hun zaken steeds vaker digitaal regelen en deze pleinen geen eigen opbrengsten hebben? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005F4B22" w:rsidR="005F4B22" w:rsidP="005F4B22" w:rsidRDefault="005F4B22" w14:paraId="7CFEA34A" w14:textId="7E180002">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vindt de minister dat innovatie</w:t>
       </w:r>
       <w:r w:rsidR="00C22BF8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">en regiostimulering nog wel bij </w:t>
       </w:r>
       <w:r w:rsidR="00C22BF8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">KvK horen, nu juist deze taken </w:t>
@@ -2454,119 +2163,97 @@
       <w:r w:rsidR="00917788">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">nder andere </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>de WBSO.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C71D9B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Tevens</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Tevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4B22">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vragen deze leden of, en zo ja</w:t>
+      </w:r>
       <w:r w:rsidR="00C71D9B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>vragen deze leden of, en zo ja</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> hoe en op welke termijn, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05704">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hoe en op welke termijn, </w:t>
+        <w:t>zich hard zal maken voor het verbreden van de WBSO naar AI en andere tech</w:t>
       </w:r>
       <w:r w:rsidR="00A05704">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">de minister </w:t>
+        <w:t>nologie</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>zich hard zal maken voor het verbreden van de WBSO naar AI en andere tech</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> het coalitieakkoord.</w:t>
+        <w:t>, conform het coalitieakkoord.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0B9E" w:rsidP="00A9757E" w:rsidRDefault="00E74321" w14:paraId="2CDF86F7" w14:textId="5A9DCD25">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r w:rsidR="008E378E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2599,51 +2286,50 @@
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve"> leden echter iets anders dan inzicht in de daadwerkelijke effectiviteit van het beleid</w:t>
       </w:r>
       <w:r w:rsidR="00481B36">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D135BE">
         <w:t xml:space="preserve"> een omissie zoals </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t>geconstateerd</w:t>
       </w:r>
       <w:r w:rsidR="00D135BE">
         <w:t xml:space="preserve"> door </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">de Algemene Rekenkamer. Kan de minister toelichten hoe zij vaststelt dat het IP-beleid effectief en doelmatig is en concreet leidt tot versterking van de Nederlandse defensie-industrie en de strategische autonomie van Nederland? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E378E" w:rsidR="008E378E" w:rsidP="008E378E" w:rsidRDefault="008E378E" w14:paraId="3AB95D93" w14:textId="0AA3F297">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="008E378E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Voorts vragen de leden </w:t>
       </w:r>
       <w:r w:rsidR="002B7EF4">
         <w:t xml:space="preserve">van de </w:t>
       </w:r>
       <w:r w:rsidR="00143056">
         <w:t xml:space="preserve">PRO-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">waarom het IP-beleid sinds het vervallen van de economische doelstellingen in 2012 niet integraal is geëvalueerd. De minister schrijft dat zij nut, noodzaak en timing van een evaluatie nog beziet. Waarom wordt niet alsnog op korte termijn een onafhankelijke beleidsevaluatie uitgevoerd, juist gezien de sterk oplopende defensie-uitgaven, de toenemende omvang van de IP-verplichtingen en </w:t>
       </w:r>
       <w:r w:rsidR="008A24EF">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">noodzaak om ook bij defensie meer grip te krijgen op de doelmatigheid van </w:t>
       </w:r>
       <w:r w:rsidR="00936688">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">uitgaven? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E378E" w:rsidR="008E378E" w:rsidP="008E378E" w:rsidRDefault="0076776A" w14:paraId="74479555" w14:textId="138DC434">
@@ -2797,92 +2483,80 @@
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="008E378E">
         <w:t>aangeven welke fiscale regelingen binnen het EZK-domein volgens haar het minst bijdragen aan de beleidsdoelen op het gebied van innovatie, productiviteitsgroei en verdienvermogen</w:t>
       </w:r>
       <w:r w:rsidR="005419AC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="008E378E">
         <w:t xml:space="preserve"> Welke mogelijkheden ziet zij om middelen binnen het EZK-instrumentarium te herschikken richting de prioritaire technologieën uit de Nationale Technologiestrategie en andere strategische innovatieprioriteiten, zoals de sectoren uit Industriebeleid met Focus? Kan de minister toelichten welke concrete budgettaire zij al voor ogen heeft in deze richting?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E378E" w:rsidR="008E378E" w:rsidP="008E378E" w:rsidRDefault="005D197A" w14:paraId="5013CF20" w14:textId="177E548C">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">e leden </w:t>
       </w:r>
       <w:r>
         <w:t>van de PRO-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="008E378E">
-        <w:t xml:space="preserve"> hebben </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> enkele vragen over de geïnventariseerde maatwerksubsidies. De leden vinden het zeer onzorgvuldig en slecht voor het maatschappelijk draagvlak wanneer beide Kamers niet goed worden geïnformeerd. De </w:t>
+        <w:t xml:space="preserve"> hebben tevens enkele vragen over de geïnventariseerde maatwerksubsidies. De leden vinden het zeer onzorgvuldig en slecht voor het maatschappelijk draagvlak wanneer beide Kamers niet goed worden geïnformeerd. De </w:t>
       </w:r>
       <w:r w:rsidR="00E123A8">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="008E378E">
         <w:t xml:space="preserve">amer moet zijn controlerende taak kunnen uitvoeren en is daarbij afhankelijk van volledige, juiste en tijdige informatie van het kabinet. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E378E" w:rsidR="008E378E" w:rsidP="008E378E" w:rsidRDefault="005D197A" w14:paraId="22FDE79A" w14:textId="5CD02BB3">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">e leden </w:t>
       </w:r>
       <w:r>
         <w:t>van de PRO-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="008E378E">
         <w:t xml:space="preserve">constateren dat de minister aangeeft dat de subsidieprocessen worden verbeterd en aangescherpt. Zij ontvangen graag een nadere toelichting op deze verbeteringen. Welke concrete maatregelen zijn genomen om te waarborgen dat voortaan bij alle maatwerksubsidies tijdig wordt beoordeeld of een mededeling aan beide Kamers vereist is? Welke aanvullende controles, verantwoordings- of escalatiemechanismen zijn daarbij ingericht? Voorts vragen deze leden hoe de minister de naleving van deze procedures in de toekomst zal monitoren. Wordt periodiek gecontroleerd of aan de informatieverplichtingen </w:t>
       </w:r>
       <w:r w:rsidRPr="00C56A47" w:rsidR="008E378E">
-        <w:t xml:space="preserve">uit </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">de Kaderwet </w:t>
+        <w:t xml:space="preserve">uit de Kaderwet </w:t>
       </w:r>
       <w:r w:rsidRPr="00C56A47" w:rsidR="00E358BC">
         <w:t>zelfstandige</w:t>
       </w:r>
       <w:r w:rsidR="00E358BC">
         <w:t xml:space="preserve"> bestuursorganen </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="008E378E">
         <w:t xml:space="preserve">wordt voldaan? Zo ja, op welke wijze wordt de Kamer hierover geïnformeerd? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E378E" w:rsidR="008E378E" w:rsidP="008E378E" w:rsidRDefault="008E378E" w14:paraId="01AAC4C8" w14:textId="1DCB3594">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">Daarnaast vragen </w:t>
       </w:r>
       <w:r w:rsidR="005D197A">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="005D197A">
         <w:t xml:space="preserve">e leden </w:t>
       </w:r>
       <w:r w:rsidR="005D197A">
@@ -2908,59 +2582,51 @@
       </w:r>
       <w:r w:rsidR="007D6420">
         <w:t xml:space="preserve">euro </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t>subsidie</w:t>
       </w:r>
       <w:r w:rsidR="00C56A47">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve"> Welke lessen trekt zij hieruit voor het gebruik van dit </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E" w:rsidR="007D6420">
         <w:t>subsidie instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E378E" w:rsidR="008E378E" w:rsidP="008E378E" w:rsidRDefault="008E378E" w14:paraId="0F4BEB3A" w14:textId="6C99A583">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="008E378E">
-        <w:t xml:space="preserve">Tot slot vernemen deze leden graag of de minister kan garanderen dat de inventarisatie volledig is geweest en dat er geen andere maatwerksubsidies zijn waarvoor de Kamer ten onrechte niet vooraf is geïnformeerd. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> die garantie niet kan worden gegeven, welke vervolgstappen </w:t>
+        <w:t xml:space="preserve">Tot slot vernemen deze leden graag of de minister kan garanderen dat de inventarisatie volledig is geweest en dat er geen andere maatwerksubsidies zijn waarvoor de Kamer ten onrechte niet vooraf is geïnformeerd. Indien die garantie niet kan worden gegeven, welke vervolgstappen </w:t>
       </w:r>
       <w:r w:rsidR="00D00477">
         <w:t xml:space="preserve">zet zij </w:t>
       </w:r>
       <w:r w:rsidRPr="008E378E">
         <w:t>om hierover alsnog volledige duidelijkheid te verkrijgen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="00655D0C" w:rsidP="00655D0C" w:rsidRDefault="00655D0C" w14:paraId="4822F6AC" w14:textId="7D21D52A">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
@@ -3104,190 +2770,155 @@
         </w:rPr>
         <w:t xml:space="preserve">hierover aan de Kamer heeft verstrekt. Daarnaast constateren deze leden dat eind mei </w:t>
       </w:r>
       <w:r w:rsidR="00761A43">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>is gebleken dat er nog zeventien lopende maatwerksubsidies (ter waarde van 200 m</w:t>
       </w:r>
       <w:r w:rsidR="00015260">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iljoen euro</w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">) zijn waarbij de Kamer niet </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>) zijn waarbij de Kamer niet conform de geldende afspraken is geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="2EE94E2D" w14:textId="5766E0CA">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>conform</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>De leden van de CDA</w:t>
+      </w:r>
+      <w:r w:rsidR="00015260">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-fractie </w:t>
+      </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de geldende afspraken is geïnformeerd.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="2EE94E2D" w14:textId="5766E0CA">
+        <w:t>vragen de minister uiteen te zetten welke lessen uit deze casus zijn getrokken en welke maatregelen worden genomen om herhaling te voorkomen. Kan de minister toelichten welke verbeteringen zijn aangebracht in de interne processen rondom subsidieverlening en informatievoorziening aan de Kamer?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="4768D66C" w14:textId="299BD51A">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">Voorts vragen de leden van de CDA-fractie, naar aanleiding van het door </w:t>
+      </w:r>
+      <w:r w:rsidR="004B14FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B05B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>verstrekte overzicht, in hoeverre bij alle subsidies voldoende inzichtelijk is welk concreet beleidsdoel met de verstrekking wordt nagestreefd. Op welke wijze monitort en evalueert het ministerie of verstrekte subsidiegelden daadwerkelijk bijdragen aan deze beoogde doelen? Welke mogelijkheden ziet de minister om de relatie tussen subsidieverstrekking, beleidsdoelstellingen en verantwoording verder te versterken, zodat beter kan worden gestuurd op het behalen van doelen en meer inzicht ontstaat in de effectiviteit van subsidies, waaronder ook de incidentele subsidies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="1BF6CF21" w14:textId="200EDED0">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B05B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>De leden van de CDA</w:t>
       </w:r>
-      <w:r w:rsidR="00015260">
+      <w:r w:rsidR="001D3E06">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>vragen de minister uiteen te zetten welke lessen uit deze casus zijn getrokken en welke maatregelen worden genomen om herhaling te voorkomen. Kan de minister toelichten welke verbeteringen zijn aangebracht in de interne processen rondom subsidieverlening en informatievoorziening aan de Kamer?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="4768D66C" w14:textId="299BD51A">
+        <w:t>vragen of de minister bereid is de Kamer periodiek inzage te geven in de verder geconcretiseerde beleidsdoelen en de daarvoor ingezette subsidies en de manier waarop die hebben bijgedragen aan het bereiken van deze doelen? Zo ja, welke vorm acht zij hiervoor werkbaar? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="304FC8FA" w14:textId="2EF4D2C8">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voorts vragen de leden van de CDA-fractie, naar aanleiding van het door </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">de minister </w:t>
+        <w:t>De leden van de CDA-fractie wijzen er</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3E06">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorts </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">verstrekte overzicht, in hoeverre bij alle subsidies voldoende inzichtelijk is welk concreet beleidsdoel met de verstrekking wordt nagestreefd. Op welke wijze monitort en evalueert het ministerie of verstrekte subsidiegelden daadwerkelijk bijdragen aan deze </w:t>
-[...72 lines deleted...]
-        <w:t>maatwerk</w:t>
+        <w:t>op dat de periodieke rapportage over het ondernemerschaps- en innovatiebeleid aandacht vraagt voor mogelijke overlap tussen regelingen en uitvoerende organisaties. Deze leden vragen op welke wijze bij nieuwe maatwerk</w:t>
       </w:r>
       <w:r w:rsidR="00622EFE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> en instellingssubsidies wordt getoetst op overlap met bestaande activiteiten, subsidiestromen en beleidsinstrumenten.</w:t>
       </w:r>
       <w:r w:rsidR="0092417F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Daarnaast vragen deze leden in hoeverre bij individuele subsidies een expliciete toets plaatsvindt op doelmatigheid en doeltreffendheid. Geldt een dergelijke toets ook voor situaties waarin gedurende meerdere jaren aan dezelfde organisatie subsidie wordt verstrekt via opeenvolgende jaarlijkse subsidiebeschikkingen? Op welke wijze wordt in dergelijke gevallen beoordeeld of voortzetting van de subsidie nog steeds noodzakelijk, doelmatig en doeltreffend is?</w:t>
       </w:r>
@@ -3505,63 +3136,55 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie vragen </w:t>
       </w:r>
       <w:r w:rsidR="00B17671">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">voorts </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">in hoeverre periodieke rapportages, evaluaties en beleidsdoorlichtingen worden benut bij de invulling van de subsidie- en efficiëntietaakstelling. Op welke wijze worden inzichten over effectiviteit, overlap en uitvoeringslasten betrokken bij de afweging welke regelingen worden aangepast, versoberd of beëindigd? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="00AC67AD" w14:paraId="731EDB4D" w14:textId="615C3A2B">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Tevens</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tevens </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6" w:rsidR="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">wijzen de leden van de CDA-fractie op de mede door </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">leden van deze fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6" w:rsidR="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ondertekende motie-Van der Maas</w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6" w:rsidR="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
@@ -3584,122 +3207,99 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00215B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tarieven van DICTU en SSC-ICT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="1AA4AE58" w14:textId="3804BE72">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de CDA-fractie hebben kennisgenomen van de constatering van de Algemene Rekenkamer dat de tarieven van DICTU </w:t>
       </w:r>
       <w:r w:rsidR="00F257E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43E4D" w:rsidR="00E43E4D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dienst ICT Uitvoering</w:t>
       </w:r>
       <w:r w:rsidR="00E43E4D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43E4D" w:rsidR="00E43E4D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>aanzienlijk hoger liggen dan die van SSC-ICT. Kan de minister toelichten waardoor dit verschil wordt veroorzaakt? In hoeverre zijn de dienstverlening, kostenstructuur en takenpakketten van beide organisaties vergelijkbaar?</w:t>
       </w:r>
       <w:r w:rsidR="00E06004">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is de minister bereid nader onderzoek te laten uitvoeren naar de oorzaken van de tariefverschillen en de mogelijkheden om doelmatigheidswinst te realiseren? Zo ja, op welke termijn kan de Kamer hierover worden geïnformeerd? Kan de minister </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Is de minister bereid nader onderzoek te laten uitvoeren naar de oorzaken van de tariefverschillen en de mogelijkheden om doelmatigheidswinst te realiseren? Zo ja, op welke termijn kan de Kamer hierover worden geïnformeerd? Kan de minister tevens aangeven welke besparingsmogelijkheden zij ziet </w:t>
+      </w:r>
       <w:r w:rsidR="007D7B81">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>indien</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">indien </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>de kostenverschillen tussen beide organisaties worden verkleind?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00215B29" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="006B05B6" w14:paraId="3AC11806" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00215B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -3973,58 +3573,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Centraal Bureau voor de Statistiek </w:t>
       </w:r>
       <w:r w:rsidR="005E696C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBS</w:t>
       </w:r>
       <w:r w:rsidR="005E696C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Deze uitgaven zijn de afgelopen jaren aanzienlijk </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">gestegen. Tegelijkertijd is het voor de Kamer niet altijd inzichtelijk welke bijdrage deze extra middelen leveren aan </w:t>
+        <w:t xml:space="preserve">. Deze uitgaven zijn de afgelopen jaren aanzienlijk gestegen. Tegelijkertijd is het voor de Kamer niet altijd inzichtelijk welke bijdrage deze extra middelen leveren aan </w:t>
       </w:r>
       <w:r w:rsidR="00564006">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">het realiseren van </w:t>
       </w:r>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>beleidsdoelen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006B05B6" w:rsidR="006B05B6" w:rsidP="006B05B6" w:rsidRDefault="002A6879" w14:paraId="48261817" w14:textId="69DA541A">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B05B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4156,216 +3749,197 @@
         <w:t>kernrol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de organisatie.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uit de evaluatie blijkt dat de taken op het gebied van innovatie- en regiostimulering weliswaar relevant worden geacht, maar dat deze minder goed aansluiten bij de kerntaken van de KvK. Daarnaast geven stakeholders aan deze activiteiten eerder bij andere organisaties te verwachten, tenzij sprake is van een duidelijke koppeling met de register- en voorlichtingstaken van de KvK. De evaluatie adviseert daarom om binnen één jaar te komen tot een herijking van deze taken en, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Uit de evaluatie blijkt dat de taken op het gebied van innovatie- en regiostimulering weliswaar relevant worden geacht, maar dat deze minder goed aansluiten bij de kerntaken van de KvK. Daarnaast geven stakeholders aan deze activiteiten eerder bij andere organisaties te verwachten, tenzij sprake is van een duidelijke koppeling met de register- en voorlichtingstaken van de KvK. De evaluatie adviseert daarom om binnen één jaar te komen tot een herijking van deze taken en, indien onvoldoende meerwaarde kan worden aangetoond, te bezien of deze wettelijke taken kunnen vervallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E359A5" w:rsidR="00E359A5" w:rsidP="00E359A5" w:rsidRDefault="00E359A5" w14:paraId="60F1342B" w14:textId="4F748AEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>indien</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">De leden van de CDA-fractie vragen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> onvoldoende meerwaarde kan worden aangetoond, te bezien of deze wettelijke taken kunnen vervallen.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>zij</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie vragen </w:t>
+        <w:t xml:space="preserve"> de conclusie deelt dat, mede in het licht van de toekomstige gevolgen van Europese regelgeving voor de financiering van de registers, een fundamentele herbezinning op de wettelijke taken van de KvK wenselijk is. Zo ja, op welke wijze wil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hier invulling aan geven? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E359A5" w:rsidR="00E359A5" w:rsidP="00E359A5" w:rsidRDefault="00E359A5" w14:paraId="206B365B" w14:textId="5022D7BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E359A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vragen voorts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve"> van mening is dat de huidige zes wettelijke taken van de KvK nog steeds in samenhang noodzakelijk zijn, of dat het moment is aangebroken om nadrukkelijker keuzes te maken over welke taken wel en niet tot het publieke takenpakket van de KvK behoren. Kan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>zij</w:t>
+        <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de conclusie deelt dat, mede in het licht van de toekomstige gevolgen van Europese regelgeving voor de financiering van de registers, een fundamentele herbezinning op de wettelijke taken van de KvK wenselijk is. Zo ja, op welke wijze wil </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> hierbij per wettelijke taak aangeven hoe deze bijdraagt aan de kerndoelstelling van het economisch beleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E359A5" w:rsidR="00E359A5" w:rsidP="00E359A5" w:rsidRDefault="00E359A5" w14:paraId="4C1107A4" w14:textId="03333E32">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>zij</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hier invulling aan geven? Zo nee, waarom niet?</w:t>
-[...81 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de CDA-fractie vragen daarnaast of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00E359A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bereid is om, vooruitlopend op een eventuele herijking, de mogelijkheid te onderzoeken om de wettelijke taken op het gebied van innovatie- en regiostimulering te beëindigen. Welke financiële, organisatorische en maatschappelijke gevolgen zouden hieraan verbonden zijn?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E359A5" w:rsidR="00E359A5" w:rsidP="00E359A5" w:rsidRDefault="00E359A5" w14:paraId="445EFC77" w14:textId="6A43AA8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5238,60 +4812,51 @@
         </w:rPr>
         <w:t xml:space="preserve">stilvalt. Dat vraagt in </w:t>
       </w:r>
       <w:r w:rsidR="00DD52DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680" w:rsidR="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ogen </w:t>
       </w:r>
       <w:r w:rsidR="00DD52DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">van de </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">rapporteurs </w:t>
+        <w:t xml:space="preserve">van de rapporteurs </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680" w:rsidR="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">twee belangrijke dingen. In de eerste plaats dient de minister vooraf zekerheid te verschaffen of ze kan leveren op beloftes. Dat kan bijvoorbeeld via uitvoeringstoetsen die in </w:t>
       </w:r>
       <w:r w:rsidR="000F2891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680" w:rsidR="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ogen </w:t>
       </w:r>
@@ -6088,344 +5653,292 @@
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de capaciteitsinzet van het ministerie en de (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uitvoerings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">)organisaties die zij financiert. Dat begint met het overzichtelijk bij elkaar zetten van informatie die </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">)organisaties die zij financiert. Dat begint met het overzichtelijk bij elkaar zetten van informatie die reeds beschikbaar is uit </w:t>
+      </w:r>
+      <w:r w:rsidR="0045248A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reeds</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">ronnen als de Jaarrapportage bedrijfsvoering Rijk. Vervolgens </w:t>
+      </w:r>
+      <w:r w:rsidR="0045248A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achten deze rapporteurs </w:t>
+      </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> beschikbaar is uit </w:t>
-[...7 lines deleted...]
-        <w:t>b</w:t>
+        <w:t xml:space="preserve">het van belang om een beeld te hebben van waar zich grote maatschappelijke of economische risico’s kunnen voortdoen in het geval er niet (tijdig) wordt geleverd. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5291">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zij z</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ronnen als de Jaarrapportage bedrijfsvoering Rijk. Vervolgens </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">achten deze rapporteurs </w:t>
+        <w:t>ijn van mening dat er tussen beleidsdossiers grote verschillen in potentiële risico’s</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5291">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2680" w:rsidR="006D5291">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bestaan</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">het van belang om een beeld te hebben van waar zich grote maatschappelijke of economische risico’s kunnen voortdoen in het geval er niet (tijdig) wordt geleverd. </w:t>
-[...7 lines deleted...]
-        <w:t>Zij z</w:t>
+        <w:t xml:space="preserve">. Zo’n analyse is dan de basis om beter met risico’s om te gaan. Meer structureel denken </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze rapporteurs </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ijn van mening dat er tussen beleidsdossiers grote verschillen in potentiële risico’s</w:t>
-[...15 lines deleted...]
-        <w:t>bestaan</w:t>
+        <w:t xml:space="preserve">dat het goed is om explicieter aandacht te besteden aan capaciteitsvraagstukken, in het bijzonder bij evaluaties en de opvolging (reactie) daarop. Dit sluit ook aan bij de oproep in de periodieke rapportage om – naast financiële middelen – ook de capaciteit inzichtelijk te maken. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze rapporteurs vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Zo’n analyse is dan de basis om beter met risico’s om te gaan. Meer structureel denken </w:t>
+        <w:t xml:space="preserve">de minister of </w:t>
       </w:r>
       <w:r w:rsidR="00E46C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">deze rapporteurs </w:t>
+        <w:t xml:space="preserve">zij </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dat het </w:t>
+        <w:t xml:space="preserve">in reacties op evaluaties explicieter in kan gaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00610FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Deze rapporteurs vragen </w:t>
+        <w:t xml:space="preserve"> mogelijkheden om capaciteit te besparen of </w:t>
+      </w:r>
+      <w:r w:rsidR="00610FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2680">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de minister of </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">effectiever in te zetten. </w:t>
       </w:r>
       <w:r w:rsidRPr="00610FF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke mogelijkheden ziet de minister om de Kamer meer inzicht te geven in capaciteitsvraagstukken en is de minister bereid om in reacties op evaluaties hier explicieter in te gaan op mogelijkheden om capaciteit beter te richten of te besparen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="002B5F77" w:rsidP="002B5F77" w:rsidRDefault="002B5F77" w14:paraId="46D24136" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D76EB0" w:rsidR="00B70CE5" w:rsidP="003E4858" w:rsidRDefault="00AE40B1" w14:paraId="2C8B53A5" w14:textId="3E265B6D">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
       </w:pPr>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">II </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Reactie van </w:t>
+        <w:t xml:space="preserve">Antwoord / Reactie van </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0" w:rsidR="00D23D94">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76EB0" w:rsidR="002810F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00D76EB0" w:rsidR="00B70CE5">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24423285" w14:textId="77777777" w:rsidR="00051A1D" w:rsidRDefault="00051A1D" w:rsidP="00DA19A3">
+    <w:p w14:paraId="56211CD0" w14:textId="77777777" w:rsidR="004D07FE" w:rsidRDefault="004D07FE" w:rsidP="00DA19A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75EB3897" w14:textId="77777777" w:rsidR="00051A1D" w:rsidRDefault="00051A1D" w:rsidP="00DA19A3">
+    <w:p w14:paraId="7B90EAE9" w14:textId="77777777" w:rsidR="004D07FE" w:rsidRDefault="004D07FE" w:rsidP="00DA19A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="484396E2" w14:textId="77777777" w:rsidR="00051A1D" w:rsidRDefault="00051A1D">
+    <w:p w14:paraId="2E87E1D7" w14:textId="77777777" w:rsidR="004D07FE" w:rsidRDefault="004D07FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6460,106 +5973,107 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LGCLC P+ Univers">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2077005573"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="10572C71" w14:textId="611D58D9" w:rsidR="00FA5BDB" w:rsidRDefault="00FA5BDB">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="57C92F7A" w14:textId="77777777" w:rsidR="00FA5BDB" w:rsidRDefault="00FA5BDB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="718BE761" w14:textId="77777777" w:rsidR="00051A1D" w:rsidRDefault="00051A1D" w:rsidP="00DA19A3">
+    <w:p w14:paraId="598C731E" w14:textId="77777777" w:rsidR="004D07FE" w:rsidRDefault="004D07FE" w:rsidP="00DA19A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51FABA44" w14:textId="77777777" w:rsidR="00051A1D" w:rsidRDefault="00051A1D" w:rsidP="00DA19A3">
+    <w:p w14:paraId="52291685" w14:textId="77777777" w:rsidR="004D07FE" w:rsidRDefault="004D07FE" w:rsidP="00DA19A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D2D320B" w14:textId="77777777" w:rsidR="00051A1D" w:rsidRDefault="00051A1D">
+    <w:p w14:paraId="154E3CA7" w14:textId="77777777" w:rsidR="004D07FE" w:rsidRDefault="004D07FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="08B12DFD" w14:textId="677634F5" w:rsidR="005F4B22" w:rsidRDefault="005F4B22" w:rsidP="005F4B22">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00917788">
         <w:t xml:space="preserve">Kamerstuk 32140, nr. </w:t>
       </w:r>
       <w:r w:rsidR="00A11B79">
         <w:t xml:space="preserve">297 </w:t>
       </w:r>
@@ -6994,55 +6508,56 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="249895321">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="339160874">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2102137513">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF605F"/>
     <w:rsid w:val="00001BCD"/>
     <w:rsid w:val="00005AAD"/>
     <w:rsid w:val="00010B62"/>
     <w:rsid w:val="00015260"/>
     <w:rsid w:val="00025815"/>
@@ -7157,50 +6672,51 @@
     <w:rsid w:val="003E26B0"/>
     <w:rsid w:val="003E4858"/>
     <w:rsid w:val="003F70DA"/>
     <w:rsid w:val="00402E55"/>
     <w:rsid w:val="004044E3"/>
     <w:rsid w:val="00420247"/>
     <w:rsid w:val="00424EE8"/>
     <w:rsid w:val="0043435A"/>
     <w:rsid w:val="00447F22"/>
     <w:rsid w:val="0045248A"/>
     <w:rsid w:val="004608CE"/>
     <w:rsid w:val="00464610"/>
     <w:rsid w:val="00466B9B"/>
     <w:rsid w:val="00467A00"/>
     <w:rsid w:val="004714F5"/>
     <w:rsid w:val="00471B3D"/>
     <w:rsid w:val="00475E48"/>
     <w:rsid w:val="0047683A"/>
     <w:rsid w:val="00481B36"/>
     <w:rsid w:val="00483624"/>
     <w:rsid w:val="004A3BA3"/>
     <w:rsid w:val="004A7587"/>
     <w:rsid w:val="004B14FF"/>
     <w:rsid w:val="004B451F"/>
     <w:rsid w:val="004C25C7"/>
+    <w:rsid w:val="004D07FE"/>
     <w:rsid w:val="004D36A2"/>
     <w:rsid w:val="004D47D0"/>
     <w:rsid w:val="004D4B6D"/>
     <w:rsid w:val="004D5340"/>
     <w:rsid w:val="004E7E74"/>
     <w:rsid w:val="005061B5"/>
     <w:rsid w:val="00506956"/>
     <w:rsid w:val="00510391"/>
     <w:rsid w:val="00512189"/>
     <w:rsid w:val="0051267D"/>
     <w:rsid w:val="00512EF3"/>
     <w:rsid w:val="00524AE7"/>
     <w:rsid w:val="0053018C"/>
     <w:rsid w:val="005345E3"/>
     <w:rsid w:val="00540156"/>
     <w:rsid w:val="0054084B"/>
     <w:rsid w:val="005419AC"/>
     <w:rsid w:val="00542AC6"/>
     <w:rsid w:val="00550298"/>
     <w:rsid w:val="00552A10"/>
     <w:rsid w:val="00553D24"/>
     <w:rsid w:val="00560627"/>
     <w:rsid w:val="00564006"/>
     <w:rsid w:val="00565976"/>
     <w:rsid w:val="00574749"/>
@@ -7225,50 +6741,51 @@
     <w:rsid w:val="005F0BDC"/>
     <w:rsid w:val="005F2127"/>
     <w:rsid w:val="005F38A6"/>
     <w:rsid w:val="005F3995"/>
     <w:rsid w:val="005F4B22"/>
     <w:rsid w:val="006074CD"/>
     <w:rsid w:val="00610791"/>
     <w:rsid w:val="00610FF0"/>
     <w:rsid w:val="0061413D"/>
     <w:rsid w:val="00614502"/>
     <w:rsid w:val="00622864"/>
     <w:rsid w:val="00622EFE"/>
     <w:rsid w:val="00637808"/>
     <w:rsid w:val="00637A56"/>
     <w:rsid w:val="00646E6F"/>
     <w:rsid w:val="006502A2"/>
     <w:rsid w:val="00655D0C"/>
     <w:rsid w:val="00656815"/>
     <w:rsid w:val="006607CF"/>
     <w:rsid w:val="006756A7"/>
     <w:rsid w:val="00675F22"/>
     <w:rsid w:val="00677600"/>
     <w:rsid w:val="006808CC"/>
     <w:rsid w:val="0068094E"/>
     <w:rsid w:val="00683B9D"/>
+    <w:rsid w:val="00691FF2"/>
     <w:rsid w:val="00695041"/>
     <w:rsid w:val="006A11B4"/>
     <w:rsid w:val="006A47D6"/>
     <w:rsid w:val="006B05B6"/>
     <w:rsid w:val="006B06F2"/>
     <w:rsid w:val="006C56E5"/>
     <w:rsid w:val="006C6C11"/>
     <w:rsid w:val="006D4F63"/>
     <w:rsid w:val="006D5291"/>
     <w:rsid w:val="006D77B5"/>
     <w:rsid w:val="006E02BE"/>
     <w:rsid w:val="006E6CA8"/>
     <w:rsid w:val="006E703D"/>
     <w:rsid w:val="006F0CE5"/>
     <w:rsid w:val="006F242C"/>
     <w:rsid w:val="006F4E8A"/>
     <w:rsid w:val="006F6E1E"/>
     <w:rsid w:val="006F7CD2"/>
     <w:rsid w:val="0071265A"/>
     <w:rsid w:val="0071747B"/>
     <w:rsid w:val="00724120"/>
     <w:rsid w:val="007314BA"/>
     <w:rsid w:val="00733CED"/>
     <w:rsid w:val="007363FC"/>
     <w:rsid w:val="00736A7F"/>
@@ -7285,50 +6802,51 @@
     <w:rsid w:val="007715A3"/>
     <w:rsid w:val="007749DD"/>
     <w:rsid w:val="00776F12"/>
     <w:rsid w:val="00780CF0"/>
     <w:rsid w:val="00785CAA"/>
     <w:rsid w:val="00794882"/>
     <w:rsid w:val="007A2680"/>
     <w:rsid w:val="007A2C76"/>
     <w:rsid w:val="007B68D6"/>
     <w:rsid w:val="007C311F"/>
     <w:rsid w:val="007C4B89"/>
     <w:rsid w:val="007D0D83"/>
     <w:rsid w:val="007D13F6"/>
     <w:rsid w:val="007D6420"/>
     <w:rsid w:val="007D7B81"/>
     <w:rsid w:val="007E1050"/>
     <w:rsid w:val="007E159E"/>
     <w:rsid w:val="007E2A77"/>
     <w:rsid w:val="007E3A6A"/>
     <w:rsid w:val="007E5E45"/>
     <w:rsid w:val="007F347F"/>
     <w:rsid w:val="007F4D7B"/>
     <w:rsid w:val="007F6DE1"/>
     <w:rsid w:val="00802BB3"/>
     <w:rsid w:val="00811A39"/>
+    <w:rsid w:val="008153BE"/>
     <w:rsid w:val="008175E7"/>
     <w:rsid w:val="00820B99"/>
     <w:rsid w:val="008219C9"/>
     <w:rsid w:val="00825FDE"/>
     <w:rsid w:val="00827FB2"/>
     <w:rsid w:val="00834092"/>
     <w:rsid w:val="00841409"/>
     <w:rsid w:val="00845DD0"/>
     <w:rsid w:val="0086071A"/>
     <w:rsid w:val="00860F1F"/>
     <w:rsid w:val="008655DB"/>
     <w:rsid w:val="0086564C"/>
     <w:rsid w:val="00880FB9"/>
     <w:rsid w:val="008819C3"/>
     <w:rsid w:val="00893FC4"/>
     <w:rsid w:val="008944CE"/>
     <w:rsid w:val="00894E09"/>
     <w:rsid w:val="008A24EF"/>
     <w:rsid w:val="008B4F7C"/>
     <w:rsid w:val="008D016C"/>
     <w:rsid w:val="008D270B"/>
     <w:rsid w:val="008D38EF"/>
     <w:rsid w:val="008D5D6C"/>
     <w:rsid w:val="008E378E"/>
     <w:rsid w:val="008E42F5"/>
@@ -8770,74 +8288,74 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>28271</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>5104</ap:Words>
+  <ap:Characters>28072</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>235</ap:Lines>
+  <ap:Lines>233</ap:Lines>
   <ap:Paragraphs>66</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>33345</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>33110</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-06-24T15:07:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB93CF778AF26044BFEA169266F8E057</vt:lpwstr>