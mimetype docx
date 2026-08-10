--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,8119 +1,2712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BF76F9" w:rsidR="006A10DB" w:rsidP="00D95D37" w:rsidRDefault="005602CA" w14:paraId="5EA00CAD" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="003D442D" w:rsidP="027175A8" w:rsidRDefault="0064061F" w14:paraId="3D134215" w14:textId="77777777">
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00A74A74" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="03F8FF4F" w14:textId="07E14698">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>485</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maatschappelijk verantwoord ondernemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00A74A74" w:rsidP="00A74A74" w:rsidRDefault="00A74A74" w14:paraId="11793138" w14:textId="31EA3E1E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00577B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>462</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00A74A74" w:rsidP="00A74A74" w:rsidRDefault="00A74A74" w14:paraId="2BD9A285" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...175 lines deleted...]
-    <w:p w:rsidR="002733DE" w:rsidP="027175A8" w:rsidRDefault="027175A8" w14:paraId="26DAF56C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00A74A74" w14:paraId="35607DE3" w14:textId="5EB62AC9">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...91 lines deleted...]
-    <w:p w:rsidR="00457ADB" w:rsidP="00D95D37" w:rsidRDefault="00457ADB" w14:paraId="39060940" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00577B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00577B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Mede namens de minister van Buitenlandse Handel en Ontwikkelingssamenwerking bied ik u bijgaand het jaaroverzicht 2025 van Atradius Dutch State Business (hierna: ADSB) aan, de uitvoerder van de exportkredietverzekering (ekv).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="51CA31A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00457ADB" w:rsidP="00D95D37" w:rsidRDefault="00457ADB" w14:paraId="379DADFF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief licht ik de belangrijkste ontwikkelingen uit het jaaroverzicht toe en geef ik daarnaast een vooruitblik op het lopende jaar. Alvorens ik hierop inga, geef ik in box 1 eerst een korte uitleg over wat een ekv is. Vervolgens wordt ingegaan op de financiële resultaten over 2025, de strategische pilots en de inzet op defensie. Daarna worden de internationale ontwikkelingen en de nieuwe voorwaarden van de investeringsverzekering besproken. Ook ga ik in deze brief in op de actualisatie van het Groene Label, rapporteer ik over de uitzonderingen van het fossiele uitsluitingsbeleid, informeer ik uw Kamer over de aanbesteding en kom ik terug op een aangenomen motie van het lid Ceder. Als bijlage bij deze brief bied ik u ten slotte het ingevulde toetsingskader risicoregelingen voor de ekv aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="45AA00E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...57 lines deleted...]
-    <w:p w:rsidRPr="0026642A" w:rsidR="00D05FD7" w:rsidP="00D1529F" w:rsidRDefault="00634FF9" w14:paraId="24F44299" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="25F1A05F" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...46 lines deleted...]
-    <w:p w:rsidR="007B29DD" w:rsidP="00D1529F" w:rsidRDefault="00457ADB" w14:paraId="49ABBEB9" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kader 1: Uitleg ekv </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="41A2190E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...55 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De exportkredietverzekering (ekv) verzekert betalingsrisico’s die zijn verbonden aan Nederlandse export en investeringen in het buitenland, om daarmee Nederlandse exporttransacties mogelijk te maken die de private markt niet kan of wil dekken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het gaat </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijvoorbeeld om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>omvangrijke transacties met een lange looptijd</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0458">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in landen met hogere risico’s</w:t>
       </w:r>
-      <w:r w:rsidDel="00E1727A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B29DD" w:rsidP="00D1529F" w:rsidRDefault="007B29DD" w14:paraId="5CC0A28F" w14:textId="77777777">
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="02A7FEF0" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00DA0458" w:rsidP="00215C0E" w:rsidRDefault="00457ADB" w14:paraId="6529429B" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="01EBF04B" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
-      <w:r w:rsidR="00DA0458">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">concreet </w:t>
       </w:r>
-      <w:r w:rsidDel="00E1727A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">voorbeeld van een transactie is </w:t>
       </w:r>
-      <w:r w:rsidR="00515A6A">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de bouw van een brug in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00515A6A">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ghana</w:t>
       </w:r>
-      <w:r w:rsidDel="00E1727A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00E1727A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...144 lines deleted...]
-    <w:p w:rsidR="00B452DB" w:rsidP="00D1529F" w:rsidRDefault="00B452DB" w14:paraId="7AED1B68" w14:textId="77777777">
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dit voorbeeld kan de Nederlandse exporteur bijvoorbeeld een exporteurspolis afsluiten waarmee het risico dat de afnemer in Ghana niet betaalt grotendeels wordt afgedekt. Ook kan de exporteur de afnemer een financieringspolis aanbieden. Dit product dekt het risico voor banken af die financiering verstrekken aan de koper in Ghana. Daarnaast kan de Nederlandse exporteur een werkkapitaaldekking of een contragarantie afsluiten, zodat liquiditeit wordt vrijgespeeld om bijvoorbeeld materiaal in te kopen en onderaannemers te betalen in de bouwfase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="536E1C14" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00457ADB" w:rsidP="027175A8" w:rsidRDefault="027175A8" w14:paraId="75416295" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="423809E5" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...60 lines deleted...]
-    <w:p w:rsidR="00457ADB" w:rsidP="00D1529F" w:rsidRDefault="00457ADB" w14:paraId="686FED6E" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atradius Dutch State Business (ADSB) voert de ekv uit namens de Nederlandse staat. Bedrijven betalen een premie voor deze verzekering die ten minste kostendekkend is. De ekv is dus geen subsidie-instrument. Over de premie en andere kaders van de ekv worden afspraken gemaakt binnen de OESO en de EU, om daarmee het gelijke internationale speelveld te bewaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="7AE07832" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00457ADB" w:rsidP="027175A8" w:rsidRDefault="00CB51F7" w14:paraId="28F4862E" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="1070067C" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...25 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een doeltreffende ekv-faciliteit opereert aanvullend aan de markt. De additionaliteit aan de markt wordt onder meer gewaarborgd door de “afbakening verzekeringsactiviteiten staat”. De afbakening stelt vast welke risico’s door de markt verzekerd worden en daarmee ook waar de Staat zich dus niet mee bezighoudt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naar aanleiding van een aanbeveling in de beleidsdoorlichting ekv 2016 t/m 2021 is a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00DA0458">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fgelopen periode gesproken met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betrokkenen vanuit de banken, verzekeraars en exporteurs om de kennis over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00DA0458">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>private verzeker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ingsmarkt te verdiepen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00DA0458">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00BD1B39">
-[...162 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hieruit</w:t>
       </w:r>
-      <w:r w:rsidDel="00DA0458" w:rsidR="00625B76">
-[...148 lines deleted...]
-    <w:p w:rsidR="006F45A7" w:rsidP="00D95D37" w:rsidRDefault="006F45A7" w14:paraId="47CC57CB" w14:textId="77777777">
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="00DA0458">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de markt het gros van de ekv-producten niet aanbiedt. Financieringspolissen met een doorlooptijd langer dan tien jaar biedt de markt niet aan en bij korter lopende financieringspolissen verschillen de verzekeringsvoorwaarden dusdanig van de ekv dat deze lastig met elkaar te vergelijken zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="34B58150" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="00B52CBC" w:rsidP="00D95D37" w:rsidRDefault="00850654" w14:paraId="0550F2B9" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="322EB1BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financieel resultaat 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="44651A57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 werd in totaal voor 4,0 miljard euro aan nieuwe verplichtingen aangegaan, bestaande uit nieuwe polissen en dekkingstoezeggingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is hoger dan in 2024 toen de nieuwe verplichtingen 3,5 miljard euro en in 2023 3,7 miljard euro bedroegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De ekv is een vraaggestuurd instrument, waardoor de benutting van de ekv schommelingen kent. Uit eerdere analyse blijkt dat het incidentele karakter van de vraag naar de ekv hierbij een grote rol speelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als er in een jaar een zeer omvangrijke transactie wordt verzekerd, dan heeft dat veel effect op de omvang van de aangegane verplichtingen in dat jaar en de jaren daarop. Ook conjuncturele factoren spelen een rol bij de schommelingen tussen jaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="75B0596A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De financiële stromen van de ekv bestaan uit premie-inkomsten, schade-uitgaven, recuperatie-inkomsten van eerder uitgekeerde schade-uitgaven en de uitvoeringskosten voor ADSB. In 2025 is er 27,2 miljoen euro aan premie en 39,3 miljoen euro aan recuperaties ontvangen. Er is 108,3 miljoen euro aan schade uitgekeerd, onder andere op polissen met betrekking tot Sri Lanka (omvang 55 miljoen euro). Deze schade is deels niet-definitief en kan dus nog worden gerecupereerd. De uitvoeringskosten bedroegen 22,1 miljoen euro. Dit is de totale kostenvergoeding die in 2025 aan ADSB is uitgekeerd. In 2026 volgt er nog een naheffing op basis van de definitieve cijfers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="0963213C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ekv heeft een begrotingsreserve. Deze fungeert om budgettaire schommelingen in de inkomsten en uitgaven op te vangen. De reserve wordt aangevuld met ontvangen premies en recuperaties. Onttrekkingen uit de reserve betreffen definitieve schades en uitvoeringskosten van ADSB. Bij definitieve schade wordt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">innen van de vordering of het restant als niet meer mogelijk geacht. De begrotingsreserve bedroeg ultimo 2025 830,7 miljoen euro. Dat is een groei ten opzichte van ultimo 2024, toen de reserve 724,9 miljoen euro bedroeg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="3AFEB9AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 is het totaal aantal transacties dat kwalificeert als groene of mkb transactie ongeveer gelijk aan het voorgaande jaar. In totaal heeft ADSB 181 nieuwe transacties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondersteund, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="005F75D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waarvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="005F75D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> classificeren als groen- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidDel="005F75D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als mkb-gerelateerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De afgegeven polissen worden op de website van uitvoerder ADSB binnen drie weken na afgifte gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="59257171" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In aanvulling op de reguliere ekv, voert ADSB ook enkele regelingen van het ministerie van Buitenlandse Zaken uit. Het Dutch Trade and Investment Fund (DTIF) spoor 2 biedt mogelijkheden aan Nederlandse mkb-ondernemers om zaken te doen in het buitenland wanneer banken geen financiering op een leverancierskrediet kunnen verstrekken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 is onder DTIF2 één polis afgegeven van EUR 700.000. Dit is een daling ten opzichte van 2024, toen er twee polissen met een totale verzekeringswaarde van EUR 1,7 miljoen werden verstrekt. Daarnaast voert ADSB Dutch Good Growth Fund (DGGF) spoor 3 uit. Deze regeling is bedoeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor Nederlandse ondernemers die risicovolle exporttransacties in ontwikkelingslanden willen doen, waarvoor de reguliere ekv niet van toepassing is. Onder DGGF3 zijn 12 polissen afgegeven voor vijf verschillende bedrijven met een totale verzekeringswaarde van EUR 7,4 miljoen. Dit is in lijn met 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="0C7DEF38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="396A6D97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...521 lines deleted...]
-    <w:p w:rsidR="00B52CBC" w:rsidP="027175A8" w:rsidRDefault="00B52CBC" w14:paraId="33839A9B" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Update strategische pilots ekv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="42FB048F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...113 lines deleted...]
-    <w:p w:rsidR="002902D6" w:rsidP="027175A8" w:rsidRDefault="027175A8" w14:paraId="5ACF06F8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2025 voert de ekv twee pilots uit: (1) de innovatiedekking en (2) strategische import. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="32EABF76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...257 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231224297" w:id="0"/>
-      <w:r w:rsidRPr="009128E1">
-[...47 lines deleted...]
-        <w:t xml:space="preserve">de opschalingsfase richting export. </w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de innovatiedekking ondersteunt de ekv innovatieve bedrijven in Nederland in de opschalingsfase richting export. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="009128E1">
-[...242 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="00AE64F2" w:rsidP="00D95D37" w:rsidRDefault="00257D1E" w14:paraId="127DD6AE" w14:textId="77777777">
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is maximaal 80% dekking mogelijk op financiering voor investeringen voor ondernemingen in sleuteltechnologieën. Bedrijven komen in aanmerking als de technologie onder één of meerdere van de tien prioritaire technologieën van de Nationale Technologiestrategie (NTS) valt. Met de innovatiedekking kunnen bijvoorbeeld ondernemingen actief in de (fotonische) chipsector hun productiecapaciteit opbouwen. In 2025 zijn de dekkingsvoorwaarden van de innovatiedekking verder uitgewerkt en onder de aandacht gebracht van het bedrijfsleven. Onder de pilot zijn op dit moment twee aanvragen in behandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="72BFDFB7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">aandacht gebracht. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de pilot gericht op strategische import is afgelopen jaar nader uitgewerkt en breder onder de aandacht gebracht. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231224501" w:id="1"/>
-      <w:r w:rsidRPr="009128E1">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze pilot worden projecten actief in de productie van kritieke grondstoffen en duurzame brandstoffen ondersteund. Het instrument doet dit door het kredietrisico van de financiering te verzekeren. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">instrument helpt de Nederlandse industrie om kritieke grondstoffen of duurzame brandstoffen zeker te stellen, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="009128E1" w:rsidR="00F664E9">
-[...132 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="00B70007" w:rsidP="00D95D37" w:rsidRDefault="004F7FCA" w14:paraId="00A1921B" w14:textId="77777777">
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o.a. via lange termijn afnamecontracten. Buitenlandse én binnenlandse projectenkomen in aanmerking voor dekking. Dit kan bijvoorbeeld gaan om metaalrecycling, waarmee kritieke grondstoffen worden herwonnen uit schroot, wat bijdraagt aan de leveringszekerheid voor Nederland. Ook bij doorvoer en verwerking in Nederland komen projecten in aanmerking voor dekking. De inzet heeft sinds de start van de pilot geleid tot één concrete aanvraag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="45F6651E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ekv-inzet defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="189210A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228532185" w:id="2"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zet in op de versterking van de Nederlandse defensiesector. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Vorig jaar heeft het kabinet de financieringsknelpunten voor de defensie-industrie in kaart gebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dit kader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is onderzocht hoe de ekv ingezet kan worden om financieringsknelpunten in de defensiesector te verhelpen. Hieruit volgt dat de defensiebedrijven met name behoefte hebben aan werkkapitaal en bankgarantiecapaciteit. Verschillende ekv-instrumenten kunnen hierbij helpen, o.a. de ekv-contragaranties en de werkkapitaaldekking. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerder is gebleken dat mkb-bedrijven in de Nederlandse defensiesector niet altijd bekend zijn met de ekv, waardoor mogelijk kansen op export gemist worden. Daarom zal de ekv-uitvoerder dit jaar de ekv actief onder de aandacht brengen bij defensiebedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="3694DD6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="2166B2F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Internationale beleidsontwikkelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="7BEBD071" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samen met andere EU-lidstaten is het afgelopen jaar ingezet op het versterken van de samenwerking tussen exportkredietverzekeraars en nationale financieringsinstellingen in en buiten de EU. Dit draagt bij aan de sterkere positionering van Nederlandse en Europese bedrijven binnen de nieuwe geopolitieke context door betere aansluiting op projecten in opkomende markten en de financiering van export naar en investeringen in deze landen. Om Nederlandse bedrijven te helpen bij de aanvraag van EU-middelen en het vinden van zakenpartners uit de EU is er een eigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Team National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelanceerd onder de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Global Gateway Investment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestaande uit o.a. ADSB, Invest International, FMO en RVO.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="20A879C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt er gewerkt aan een modernisering van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrangement on Officially Supported Export Credits, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de internationale afspraken voor exportfinanciering. Onderwerp van de modernisering is het verbeteren van het internationale gelijke speelveld door aanpassingen van de regels voor ekv-gedekte exportfinanciering, de regels voor gebonden hulp en verbeterde transparantie over de exportfinancieringsinstrumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="7A54DBDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00B70007" w:rsidP="00D95D37" w:rsidRDefault="00CC706E" w14:paraId="516EC576" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modernisering investeringsverzekering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="248401A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...33 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 is gewerkt aan de modernisering van de investeringsverzekering, die tot het Nederlandse ekv-instrumentarium behoort. In andere landen, zoals Duitsland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>is de investeringsverzekering een populair product. Ondernemingen kunnen zich met dit instrument verzekeren tegen politieke risico’s bij investeringen in het buitenland. Uit onderzoek bleek dat de voorwaarden van de Nederlandse investeringsverzekering niet meer voldoende concurrerend waren ten opzichte van andere landen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="027175A8" w:rsidR="000F657E">
-[...193 lines deleted...]
-    <w:p w:rsidR="00A3657F" w:rsidP="00D95D37" w:rsidRDefault="00A3657F" w14:paraId="219A2DCA" w14:textId="77777777">
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De voorwaarden van de investeringsverzekering zijn vastgelegd in de Regeling investeringsverzekeringen. Deze regeling is dit voorjaar aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo is o.a. het maximaal dekkingspercentage verhoogd van 90% naar 98%, zijn de verzekerde risico’s aangepast en komen er nu meer publieke (multilaterale) banken in aanmerking voor dekking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="773F74FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="001C3D58" w:rsidP="027175A8" w:rsidRDefault="027175A8" w14:paraId="01988463" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228533159" w:id="3"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vergroening ekv en actualisatie Groene Label </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="58784FF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eén van de subdoelstellingen van de ekv-faciliteit is het verhogen van het aantal groene transacties, zodat exporteurs ondersteund worden in de transitie van een fossiele naar een duurzame en toekomstbestendige economie. Om groene transacties te stimuleren, komen deze in aanmerking voor gunstigere verzekeringsvoorwaarden zoals uitgebreidere dekkingsmogelijkheden. Dit jaar is bijvoorbeeld ekv-dekking afgegeven op de levering van een sorteerinstallatie voor recycling en op de installatie van windturbinefunderingen voor een windpark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="1AA0EEAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2019 worden ekv-gedekte transacties geclassificeerd als ‘groen’ via het Groene Label. Het Groene Label is in 2025 geactualiseerd. ADSB had eerder al als een van de eerste exportkredietverzekeraars een dergelijke methodiek ontwikkeld. Inmiddels zijn er in de afgelopen jaren internationale kaders gekomen voor het classificeren van groene transacties. Daarom is het Groene Label geactualiseerd door het in lijn te brengen met deze internationale kaders die ook door andere landen worden gebruikt, zoals de EU taxonomie en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Climate Change Sector Understanding (CCSU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="001C3D58" w:rsidP="027175A8" w:rsidRDefault="027175A8" w14:paraId="531B6FF4" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arrangement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Onder het vernieuwde Groene Label is onder meer waterstofproductie toegevoegd als nieuwe groene activiteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="2AF16047" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...179 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228276325" w:id="4"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="0067120A" w:rsidP="00D95D37" w:rsidRDefault="005A3EAE" w14:paraId="24D30EBE" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fossiele transacties in 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="0907602F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onder het fossiele uitsluitingsbeleid (COP26-beleid) van de ekv is nieuwe ekv-dekking aan de fossiele energiesector per 1 januari 2023 beëindigd, behoudens beperkte en duidelijk gedefinieerde uitzonderingen die in lijn zijn met de 1,5°C doelstelling. Eerder is toegezegd om de Kamer via de jaarlijkse ekv-monitor te informeren over verleende ekv-dekking aan fossiele projecten onder de uitzonderingen binnen het COP26-beleid van de ekv.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze informatie is nu opgenomen in het jaaroverzicht van ADSB. In 2025 is aan tien fossiele transacties ekv-dekking verleend. Acht van deze transacties vallen binnen de uitzonderingsgronden van het COP26-beleid die gelden voor ondersteunende diensten voor reeds bestaande fossiele infrastructuur, waarvan zes voor specifieke vaar- en voertuigen en twee voor toeleveranciers van ondersteunende diensten of kapitaalgoederen met verbeterde milieuprestaties. Daarnaast vallen twee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>transacties buiten de reikwijdte van het COP-26 beleid, omdat deze verkoop en gebruik van fossiele brandstoffen betreffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="7B019D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland en andere landen rapporteren ook over de afgegeven ekv-dekking aan fossiele transacties via de jaarlijkse rapportage van de Export Finance for Future (E3F) coalitie</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alle afgegeven ekv-polissen met classificatie ‘groen’, ‘fossiel’ en ‘overig’ zijn tevens te raadplegen op de website van ADSB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009128E1" w:rsidR="001E6D34">
-[...274 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="0031657C" w:rsidP="00D95D37" w:rsidRDefault="0067690A" w14:paraId="4FE95E86" w14:textId="77777777">
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="07F5BB5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanbesteding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="792146BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanbesteding van de uitvoering van de ekv loopt conform planning. In september 2025 is een markt- en stakeholderconsultatie doorlopen, waarin belangrijke stakeholders (zoals ekv-gebruikers, ngo’s en belangenorganisaties, zoals VNO-NCW/MKB-Nederland) zijn geconsulteerd over de concept-aanbestedingsstukken. In januari van dit jaar is vervolgens de aanbesteding, vormgegeven als een mededingingsprocedure met onderhandeling, formeel begonnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="0CA36860" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de daaropvolgende selectiefase hebben potentiële inschrijvers zich aangemeld om deel te nemen aan het verdere aanbestedingsproces na de selectiefase. Na beoordeling van hun aanmelding, zijn deze partijen ook uitgenodigd om deel te nemen aan deze gunningsfase. Tijdens de gunningsfase kunnen potentiële inschrijvers uiteindelijk een definitieve inschrijving indienen die door de Staat wordt beoordeeld. De gunningsfase is begonnen in april van dit jaar en wordt momenteel doorlopen. De gunningsfase biedt ruimte voor dialoog met inschrijvers om hun voorstellen te optimaliseren. Er is een onafhankelijke expert met marktkennis ingehuurd om de Staat te ondersteunen bij de beoordeling van de verschillende inschrijvingen. Het streven is om na afloop van de rechtsbeschermingstermijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de opdrachtverlening nog dit jaar te laten plaatsvinden. Daarmee wordt de aanbesteding afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="73E7E8D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De continuïteit van de dienstverlening door ADSB is geborgd. De lopende overeenkomst tussen de Staat en de huidige uitvoerder ADSB blijft juridisch geldig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en wordt nagekomen. Dat geldt ook voor alle polissen die namens de Staat zijn of worden afgesloten. De huidige samenwerkingsovereenkomst met ADSB wordt pas opgezegd nadat de aanbesteding is afgerond. Gezien de contractuele opzegtermijn van drie kalenderjaren blijft de uitvoering ten minste tot en met 2029 bij ADSB, tenzij beide partijen anders overeenkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="22DC6243" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal uw Kamer opnieuw informeren na afronding van de aanbestedingsprocedure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="7BB27C61" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toetsingskader risicoregelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="095A7F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228529920" w:id="5"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als bijlage bij deze brief bied ik u het toetsingskader risicoregelingen voor de exportkredietverzekering (ekv) aan. Besluitvorming over een nieuwe risicoregeling of aanpassing van een bestaande risicoregeling vindt plaats aan de hand van het toetsingskader risicoregelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel de ekv een reeds lang bestaande regeling is, is het van belang dat ook de risico’s van de ekv inzichtelijk zijn voor de Kamer. Daarom heb ik het toetsingskader risicoregelingen opgesteld. Er zijn geen inhoudelijke wijzigingen in de ekv zelf aangebracht. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="6FD9A7C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00CA7BF4" w:rsidP="027175A8" w:rsidRDefault="007F6B65" w14:paraId="46DC09CE" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie lid Ceder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="0C05DD61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="0031657C" w:rsidP="027175A8" w:rsidRDefault="027175A8" w14:paraId="0270F67C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten slotte wil ik terugkomen op een motie aangenomen door uw Kamer. In juni 2025 heeft de Kamer een motie aangenomen waarin wordt verzocht de mogelijkheden te onderzoeken om Suriname in aanmerking te laten komen voor exportkredietgaranties en -verzekeringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naar aanleiding hiervan is in november 2025 het landenbeleid ten aanzien van Suriname opnieuw bekeken. Er is besloten dat op dit moment alleen private partijen in aanmerking kunnen komen voor ekv. Risico’s om verzekeringen af te geven op de Surinaamse overheid blijven vooralsnog te hoog. Samen met ADSB wordt de risicosituatie in landen als Suriname nauw gemonitord. Indien de omstandigheden zich verbeteren, zal het kabinet het beleid heroverwegen en al dan niet aanpassen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="580A7754" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...94 lines deleted...]
-    <w:p w:rsidR="00A8741B" w:rsidP="027175A8" w:rsidRDefault="00A8741B" w14:paraId="42ACB3EF" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik vertrouw erop uw Kamer een goed overzicht van de beleidsmatige en financiële ontwikkelingen op ekv-gebied te hebben gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="2490A7FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00A8741B" w:rsidR="00A8741B" w:rsidP="00E54273" w:rsidRDefault="00A8741B" w14:paraId="767FBD34" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="7E769340" w14:textId="1D12D332">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:jc w:val="left"/>
-[...299 lines deleted...]
-    <w:p w:rsidR="00AE0597" w:rsidP="00D95D37" w:rsidRDefault="00787A02" w14:paraId="1D8A5B85" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74" w:rsidR="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00A74A74" w:rsidP="00A74A74" w:rsidRDefault="00A74A74" w14:paraId="1C1B4608" w14:textId="4C42FD14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:jc w:val="left"/>
-[...125 lines deleted...]
-    <w:p w:rsidRPr="009128E1" w:rsidR="00AA72B2" w:rsidP="00D95D37" w:rsidRDefault="00AA72B2" w14:paraId="5FE5B8E2" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidP="00A74A74" w:rsidRDefault="00577B75" w14:paraId="4E01A99C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:jc w:val="left"/>
-[...910 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A74A74" w:rsidR="00577B75" w:rsidSect="006F0E36">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="748BA240" w14:textId="77777777" w:rsidR="00CF6DEE" w:rsidRDefault="00CF6DEE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24479561" w14:textId="77777777" w:rsidR="000778CF" w:rsidRDefault="000778CF" w:rsidP="00577B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E9B1345" w14:textId="77777777" w:rsidR="00CF6DEE" w:rsidRDefault="00CF6DEE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00F8D256" w14:textId="77777777" w:rsidR="000778CF" w:rsidRDefault="000778CF" w:rsidP="00577B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...39 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13A7C1FF" w14:textId="77777777" w:rsidR="002E5421" w:rsidRDefault="002E5421">
+  <w:p w14:paraId="141459A8" w14:textId="77777777" w:rsidR="00754DF3" w:rsidRPr="00577B75" w:rsidRDefault="00754DF3" w:rsidP="00577B75">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5279F577" w14:textId="77777777" w:rsidR="002E5421" w:rsidRDefault="002E5421">
+  <w:p w14:paraId="464D8ADC" w14:textId="77777777" w:rsidR="00754DF3" w:rsidRPr="00577B75" w:rsidRDefault="00754DF3" w:rsidP="00577B75">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AFC66C3" w14:textId="77777777" w:rsidR="002E5421" w:rsidRDefault="002E5421">
+  <w:p w14:paraId="366B496F" w14:textId="77777777" w:rsidR="00754DF3" w:rsidRPr="00577B75" w:rsidRDefault="00754DF3" w:rsidP="00577B75">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="204824C4" w14:textId="77777777" w:rsidR="00CF6DEE" w:rsidRDefault="00CF6DEE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63B56118" w14:textId="77777777" w:rsidR="000778CF" w:rsidRDefault="000778CF" w:rsidP="00577B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="345B78F2" w14:textId="77777777" w:rsidR="00CF6DEE" w:rsidRDefault="00CF6DEE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74EDB183" w14:textId="77777777" w:rsidR="000778CF" w:rsidRDefault="000778CF" w:rsidP="00577B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="145F2EB3" w14:textId="77777777" w:rsidR="00F05120" w:rsidRDefault="00F05120">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="58CC3C67" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F05120">
+        <w:r w:rsidRPr="00A74A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Afbakening van de verzekeringsactiviteiten NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2E361E53" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een dekkingstoezegging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is de voorloper van een polis.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="228F38E9" w14:textId="77777777" w:rsidR="008C20CD" w:rsidRPr="00D95D37" w:rsidRDefault="008C20CD">
+    <w:p w14:paraId="6D3626FF" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA298C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA298C">
-[...28 lines deleted...]
-        <w:t>polis.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ADSB rapporteert in haar jaaroverzicht op factuurbasis en verschilt van de verantwoordingswijze van de Staat, die op kasbasis is. De cijfers op kasbasis van artikel 5 zijn te vinden op Rijksfinancien.nl. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6B86F8BE" w14:textId="77777777" w:rsidR="00605639" w:rsidRPr="00DA298C" w:rsidRDefault="00605639">
+    <w:p w14:paraId="51830477" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 26 485, nr. 438.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="34017069" w14:textId="77777777" w:rsidR="00911134" w:rsidRPr="00D95D37" w:rsidRDefault="00911134">
+    <w:p w14:paraId="2A4F1E93" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 26 485, nr. 438.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het aantal nieuwe transacties bestaat uit het totaal aan afgegeven dekkingstoezeggingen en polissen. Hierbij worden dekkingstoezeggingen die in 2025 zijn omgezet in polissen niet dubbel meegeteld.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="36422876" w14:textId="77777777" w:rsidR="00B062D4" w:rsidRPr="00B062D4" w:rsidRDefault="00B062D4">
+    <w:p w14:paraId="3854C2F9" w14:textId="767CB260" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B062D4">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">it het totaal aan afgegeven dekkingstoezeggingen en polissen. Hierbij worden dekkingstoezeggingen die in 2025 zijn omgezet in polissen niet dubbel meegeteld.  </w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policies issued by ADSB (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00A74A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://atradiusdutchstatebusiness.nl/nl/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2317192D" w14:textId="77777777" w:rsidR="00FA0C9E" w:rsidRPr="00013AC9" w:rsidRDefault="00FA0C9E" w:rsidP="00FA0C9E">
+    <w:p w14:paraId="26C88E92" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008C20CD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C20CD">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> (https://atradiusdutchstatebusiness.nl/nl/)</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 31 125, nr. 133.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="482D92D0" w14:textId="77777777" w:rsidR="000F657E" w:rsidRPr="00D95D37" w:rsidRDefault="000F657E">
+    <w:p w14:paraId="77122EC8" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...28 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 26 485, nr. 452.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="176609A3" w14:textId="77777777" w:rsidR="000206A4" w:rsidRPr="00D95D37" w:rsidRDefault="000206A4" w:rsidP="000206A4">
+    <w:p w14:paraId="0F99B442" w14:textId="5A164751" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...9 lines deleted...]
-        <w:t>Kamerstukken II 2024/2025, 26 485, nr. 452.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stcrt. 2026, nr. 14212.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="408C5E0C" w14:textId="77777777" w:rsidR="000206A4" w:rsidRPr="00D95D37" w:rsidRDefault="000206A4" w:rsidP="000206A4">
+    <w:p w14:paraId="16A4F65C" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Staatscourant 2026, 14212.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 26 485, nr. 413. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="6400D629" w14:textId="77777777" w:rsidR="00787A02" w:rsidRPr="00D95D37" w:rsidRDefault="00787A02" w:rsidP="00787A02">
+    <w:p w14:paraId="518BEB9B" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">26 485, nr. 413. </w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het COP26-beleid is erop gericht om conform de COP26-verklaring getekend in Glasgow met ingang van 1 januari 2023 nieuwe publieke steun via de ekv voor de fossiele energiesector in het buitenland te beëindigen. Dit betreft activiteiten gericht op exploratie en winning, verwerking, op- en overslag en transport van fossiele brandstoffen en elektriciteitsopwekking middels fossiele brandstoffen. Verkoop en gebruik van fossiele brandstoffen in gebouwde omgeving, fossiel gedreven transportmiddelen (voer- en vaartuigen), landbouw en industrie (inclusief staal en plastics) vallen buiten de definitie van de fossiele energiesector. Ekv-steun in deze sectoren, die ook klimaattransities doormaken, blijft daarmee mogelijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="0F24E101" w14:textId="77777777" w:rsidR="00126C83" w:rsidRDefault="00126C83">
+    <w:p w14:paraId="7FDA7E62" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00126C83">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="0067120A">
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00A74A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://atradiusdutchstatebusiness.nl/nl_NL/dam/jcr:35a7f3fb-8c32-4309-8f8e-46e8e438c64f/e3f-annual-transparency-report-2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5267BB90" w14:textId="77777777" w:rsidR="0067120A" w:rsidRPr="000932DC" w:rsidRDefault="0067120A">
+    <w:p w14:paraId="7C2F7713" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0067120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00A74A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://atradiusdutchstatebusiness.nl/nl_NL/climate</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="43F80F4F" w14:textId="45A26D83" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policies issued by ADSB (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00A74A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://atradiusdutchstatebusiness.nl/nl/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="70936D69" w14:textId="77777777" w:rsidR="00AE64F2" w:rsidRPr="00D95D37" w:rsidRDefault="00AE64F2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+    <w:p w14:paraId="1E7029D6" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> (https://atradiusdutchstatebusiness.nl/nl/)</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 26 485, nr. 460.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="62D936C6" w14:textId="77777777" w:rsidR="00AA72B2" w:rsidRPr="00DA298C" w:rsidRDefault="00AA72B2" w:rsidP="00D95D37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+    <w:p w14:paraId="5001ABF1" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA298C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 26 485, nr. 460.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Termijn voor andere partijen aan wie de opdracht niet is gegund om in bezwaar te gaan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="42173DD8" w14:textId="77777777" w:rsidR="00AA72B2" w:rsidRPr="00DA298C" w:rsidRDefault="00AA72B2">
+    <w:p w14:paraId="6B2E150A" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA298C">
-[...24 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00D95D37">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00A74A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Toetsingskader-risicoregelingen-rijksoverheid-2022.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
-    <w:p w14:paraId="401B0580" w14:textId="77777777" w:rsidR="00514744" w:rsidRPr="003D442D" w:rsidRDefault="00514744">
+  <w:footnote w:id="17">
+    <w:p w14:paraId="61EA0E53" w14:textId="77777777" w:rsidR="00577B75" w:rsidRPr="00A74A74" w:rsidRDefault="00577B75" w:rsidP="00A74A74">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D95D37">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A74">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D95D37">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A74A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25 20 361, nr. 228.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="000286F1" w14:textId="77777777" w:rsidR="002E5421" w:rsidRDefault="002E5421">
+  <w:p w14:paraId="6ADABDC3" w14:textId="77777777" w:rsidR="00754DF3" w:rsidRPr="00577B75" w:rsidRDefault="00754DF3" w:rsidP="00577B75">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="123A60EB" w14:textId="77777777" w:rsidR="006A10DB" w:rsidRDefault="005602CA">
-[...352 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="21EC4B4C" w14:textId="77777777" w:rsidR="00754DF3" w:rsidRPr="00577B75" w:rsidRDefault="00754DF3" w:rsidP="00577B75">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01710DAA" w14:textId="77777777" w:rsidR="006A10DB" w:rsidRDefault="005602CA">
+  <w:p w14:paraId="2EE059CA" w14:textId="77777777" w:rsidR="00754DF3" w:rsidRPr="00577B75" w:rsidRDefault="00754DF3" w:rsidP="00577B75">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1455 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9905D730"/>
-[...265 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="049328E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A708566A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -8158,1779 +2751,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...733 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1800950827">
+  <w:num w:numId="1" w16cid:durableId="557328822">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A10DB"/>
-[...882 lines deleted...]
-    <w:rsid w:val="4215132D"/>
+    <w:rsidRoot w:val="00577B75"/>
+    <w:rsid w:val="000778CF"/>
+    <w:rsid w:val="0035799B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006B4B75"/>
+    <w:rsid w:val="006F0E36"/>
+    <w:rsid w:val="00754DF3"/>
+    <w:rsid w:val="00854F10"/>
+    <w:rsid w:val="00A74A74"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00E16BBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1EC13955"/>
-  <w15:docId w15:val="{53FA1007-0DDD-4C0C-AE2A-FD7391F0DC53}"/>
+  <w14:docId w14:val="6AA03B62"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7789D0D4-BE30-45D0-ABA3-F2BA8B65DB3F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9939,77 +2905,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10034,75 +3000,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10137,55 +3103,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10256,2841 +3222,920 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00577B75"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...498 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00577B75"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0064061F"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0064061F"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0064061F"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0064061F"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0064061F"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C22DD"/>
+    <w:rsid w:val="00577B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000C22DD"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00577B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA39DA"/>
+    <w:rsid w:val="00577B75"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F158D"/>
+    <w:rsid w:val="00577B75"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...86 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00291B57"/>
+    <w:rsid w:val="00577B75"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...809 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...921 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/nl_NL/climate" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/nl_NL/dam/jcr:35a7f3fb-8c32-4309-8f8e-46e8e438c64f/e3f-annual-transparency-report-2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/dam/jcr:7fe6ce44-6e2c-42a5-bb7c-86adc7e3d03d/Afbakening%20van%20de%20verzekeringsactiviteiten%20NL.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/sites/default/files/hafir/bestuurlijke-regels/Toetsingskader-risicoregelingen-rijksoverheid-2022.pdf" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/nl_NL/dam/jcr:35a7f3fb-8c32-4309-8f8e-46e8e438c64f/e3f-annual-transparency-report-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/nl/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/dam/jcr:7fe6ce44-6e2c-42a5-bb7c-86adc7e3d03d/Afbakening%20van%20de%20verzekeringsactiviteiten%20NL.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/sites/default/files/hafir/bestuurlijke-regels/Toetsingskader-risicoregelingen-rijksoverheid-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/nl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atradiusdutchstatebusiness.nl/nl_NL/climate" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13255,65 +4300,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -13334,239 +4379,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14480</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2651</ap:Words>
+  <ap:Characters>14583</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>120</ap:Lines>
+  <ap:Lines>121</ap:Lines>
   <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17078</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17200</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-08T12:12:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...146 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>