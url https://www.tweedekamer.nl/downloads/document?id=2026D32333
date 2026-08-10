--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,6741 +1,4879 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DA2C5A" w:rsidR="00DA2C5A" w:rsidP="00DA2C5A" w:rsidRDefault="00DA2C5A" w14:paraId="01CCAED7" w14:textId="77777777">
+    <w:p w:rsidRPr="00256281" w:rsidR="00256281" w:rsidRDefault="002C0B75" w14:paraId="6B995DC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34681</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281" w:rsidR="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00256281" w:rsidR="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkStart w:name="_GoBack" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00256281" w:rsidR="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fietsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="00256281" w:rsidRDefault="002C0B75" w14:paraId="5DA14B6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281" w:rsidR="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00256281" w:rsidR="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="00256281" w:rsidP="004474D9" w:rsidRDefault="00256281" w14:paraId="51A51FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="00256281" w:rsidP="002C0B75" w:rsidRDefault="00256281" w14:paraId="61CC4865" w14:textId="79693219">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="00256281" w:rsidP="002C0B75" w:rsidRDefault="00256281" w14:paraId="36B076C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="00256281" w:rsidP="002C0B75" w:rsidRDefault="00256281" w14:paraId="1C9DA396" w14:textId="0E9E2E80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7BE83B51" w14:textId="5110EAA1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij informeer ik uw Kamer over de voortgang van de acties vallend onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitvoeringsagenda Fiets, die in april 2024 aan uw Kamer is aangeboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitvoeringsagenda bevat zes actielijnen met meerdere acties die bijdragen aan de realisatie van het Nationale Toekomstbeeld Fiets (NTF) en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fietsambitie 2022–2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitvoeringsagenda geeft daarmee invulling aan de ambitie uit het coalitieakkoord om het NTF uit te voeren. De verschillende acties worden uitgevoerd in nauwe samenwerking met medeoverheden en maatschappelijke partners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="17387D5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="6D2DA0F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is systeemverantwoordelijk en schept de randvoorwaarden om actieve mobiliteit (fietsen en lopen) verder te stimuleren. Gemeenten, provincies en vervoerregio’s zijn primair verantwoordelijk voor de inrichting en uitvoering in de praktijk, waaronder de lokale infrastructuur en fiets- en loopverbindingen. Maatschappelijke partners dragen bij via kennisontwikkeling, gedragsbeïnvloeding en de uitvoering van programma’s en projecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0A84F136" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="29265134" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief geef ik per actielijn de actuele stand van zaken en de belangrijkste ontwikkelingen. Waar relevant neem ik de voortgang van de acties vallend onder het loopdossier mee, omdat lopen in de uitvoeringspraktijk onderdeel is van de bredere opgave rond actieve mobiliteit. Hiermee kom ik tegemoet aan de toezegging uit de kamerbrief van 25 april 2024 om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitvoeringsagenda Fiets periodiek te actualiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="00FA5FB7">
-[...42 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3E05EE4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="049361C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actieve mobiliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00E60115" w:rsidP="00DA2C5A" w:rsidRDefault="00E60115" w14:paraId="5B801919" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="251AE16B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="13467C59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beleid voor actieve mobiliteit draagt bij aan het verbeteren van de bereikbaarheid, leefbaarheid, gezondheid en duurzaamheid. Het speelt een belangrijke rol voor de mobiliteit van de toekomst. Actieve mobiliteit vermindert de druk op het mobiliteitssysteem, verbetert de luchtkwaliteit en bevordert een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Mobiliteitsvisie en is het van belang voor het functioneren van het mobiliteitssysteem als geheel. </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">gezonde leefomgeving. Daarmee maakt actieve mobiliteit onderdeel uit van de Mobiliteitsvisie en is het van belang voor het functioneren van het mobiliteitssysteem als geheel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="121D17D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="01281462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actielijn 1: Fietsen naar het werk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidP="00DA2C5A" w:rsidRDefault="006F6B4F" w14:paraId="2DB201D8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="79A2AA72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7071D61E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze actielijn richt zich op het vergroten van het fietsgebruik in het woon-werkverkeer en het versterken van de rol van de fiets in de dagelijkse mobiliteitsketen. De nadruk ligt op gedragsverandering, ketenmobiliteit en hoogwaardige fietsvoorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5A302845" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3793"/>
         <w:gridCol w:w="3682"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidTr="00CF3519" w14:paraId="3048CD01" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="36B00EA1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidP="00DA2C5A" w:rsidRDefault="006F6B4F" w14:paraId="00EBEF8C" w14:textId="47979568">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0485C426" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidP="00DA2C5A" w:rsidRDefault="000C0EDA" w14:paraId="7651842E" w14:textId="79635839">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1AC29A8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidTr="0015733E" w14:paraId="3BE42B18" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="428DB7C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidP="00DA2C5A" w:rsidRDefault="006F6B4F" w14:paraId="73ED5AC7" w14:textId="5DE5B5BD">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1B2E168D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel 1A: In 2025 pakken 100.000 extra mensen de fiets naar het werk ten opzichte van 2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006B0DE4" w:rsidP="00DA2C5A" w:rsidRDefault="00912199" w14:paraId="73C08611" w14:textId="3C4611E2">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5223CD74" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Doelstelling (100.000 extra fietsforenzen) behaald (+240.000). </w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doelstelling (100.000 extra </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2" w:rsidR="006F6B4F">
-[...4 lines deleted...]
-              <w:t>Huidige in</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fietsforenzen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2" w:rsidR="00A15450">
-[...18 lines deleted...]
-              <w:t>verder aanscherpt.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) behaald (+240.000). Huidige inzet wordt verder aanscherpt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidTr="0015733E" w14:paraId="46A7A805" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="13F52D46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidP="00DA2C5A" w:rsidRDefault="006F6B4F" w14:paraId="3B56075E" w14:textId="1CA4F785">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="51CF2E12" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel 1B: Alle stations in Nederland een goede fietsenstalling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="008B5A24" w:rsidP="00DA2C5A" w:rsidRDefault="00A15450" w14:paraId="155052E5" w14:textId="746A0D4A">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="142742E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> en met 2030 circa 600.000 stallingsplekken kunnen worden gerealiseerd.</w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Er is belangrijke voortgang geboekt in de uitbreiding van fietsenstallingen bij stations. De verwachting is dat tot en met 2030 circa 600.000 stallingsplekken kunnen worden gerealiseerd.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="008B5A24" w:rsidP="00DA2C5A" w:rsidRDefault="00A15450" w14:paraId="6E657E35" w14:textId="30B47685">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="413E7401" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tegelijkertijd blijft, gelet op de verwachte groei tot 2040, een aanvullende opgave bestaan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidTr="0015733E" w14:paraId="37141902" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="2F8D94CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006F6B4F" w:rsidP="00DA2C5A" w:rsidRDefault="006F6B4F" w14:paraId="28E5AFE5" w14:textId="635A6A94">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3FD680EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel 1C: Landelijk dekkend netwerk van doorfietsroutes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="003C4E82" w:rsidP="00DA2C5A" w:rsidRDefault="003C4E82" w14:paraId="3E6A60B6" w14:textId="085175F1">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="231C6A79" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> eind 2025 1.118 kilometer aan doorfietsroutes in Nederland. Het streven is voor 2040 het totaal aantal kilometers doorfietsroutes te verhogen naar 2.500 kilometer.</w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Het netwerk van doorfietsroutes is het afgelopen jaren flink uitgebreid. In totaal lag eind 2025 1.118 kilometer aan doorfietsroutes in Nederland. Het streven is voor 2040 het totaal aantal kilometers doorfietsroutes te verhogen naar 2.500 kilometer.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="008B5A24" w:rsidP="00DA2C5A" w:rsidRDefault="00912199" w14:paraId="0E99A322" w14:textId="120CEF07">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="142D7927" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...4 lines deleted...]
-              <w:t>Voor 2024–2030 is € 42 mln. beschikbaar als rijkscofinanciering.</w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voor 2024–2030 is € 42 mln. beschikbaar als </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rijkscofinanciering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="009A3EE4" w:rsidP="00DA2C5A" w:rsidRDefault="009A3EE4" w14:paraId="76F26453" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="659248D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3800A404" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadere toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="0015733E" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="510F8467" w14:textId="455D0410">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0BA0ED5F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="005406D5">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Uitvoeringsagenda is als doel gesteld dat in 2025 100.000 extra mensen de fiets naar het werk nemen ten opzichte van 2022. Het fietsgebruik in het woon-werkverkeer wordt gemonitord met het nationaal verplaatsingspanel (NVP) uitgevoerd door Goudappel en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dat.Mobility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eind 2025 lag het aantal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fietsforenzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op bijna 2,7 miljoen. Dit is een toename van 240.000 ten opzichte van 2022.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="0015733E" w:rsidP="0015733E" w:rsidRDefault="0015733E" w14:paraId="63A579A2" w14:textId="54FB86B6">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De groei in de periode 2022-2025 komt voort uit de toename van het aantal werkenden die de fiets en het openbaar vervoer combineren. Hoewel de beoogde groei van het aantal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fietsforenzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ruimschoots gehaald is, zien we tegelijkertijd dat het percentage fietsritten in het woon-werkverkeer niet gestegen is. Op basis van de jaarrapportage 2025 en de aanvullende enquête wordt de inzet verder aangescherpt, met nadruk op het vergroten van de effectiviteit van de maatregelen in het woon-werkverkeer, het beter bereiken van relevante doelgroepen en het adresseren regionale verschillen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="37BF06AA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...94 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="0015733E" w14:paraId="42C7A636" w14:textId="529B7A31">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2018 bestaat het netwerk van Fietsambassadeurs om het fietsgebruik door werkgevers te activeren, kennis te delen en het fietsgebruik binnen organisaties te normaliseren en faciliteren. Het netwerk is inmiddels uitgegroeid tot ongeveer twintig organisaties. Het betreft een diverse groep werkgevers verspreid over Nederland (waaronder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a.s.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Schiphol, de Efteling, het UMCG, de Radboud Universiteit en ASML) die goede fietsregelingen en -voorzieningen voor hun medewerkers hebben ingericht. Vitaliteit, gezondheid en bereikbaarheid zijn daarbij belangrijke drijfveren. De deelnemende organisaties fungeren niet alleen als voorbeeld voor hun medewerkers, maar ook binnen hun sector en op bedrijventerreinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="366F8798" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnen de aanpak voor ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spitsspreiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en -mijden’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="0015733E" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="5BCE1DA5" w14:textId="77777777">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is fietsstimulering expliciet meegenomen. De fiets maakt daarmee onderdeel uit van bredere gedragsaanpakken voor woon-werk- en zakelijk verkeer, en bij de hinderopgave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="6FB191E8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De landelijke campagne </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘Kort ritje? Da’s zo gefietst!’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> wordt voortgezet en regionaal toegepast. De focus ligt op verdere activatie en het stimuleren van daadwerkelijk reisgedrag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="0015733E" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="387A7F3A" w14:textId="1CF2F2C3">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0A375A42" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De fiets is een veel gebruikt voor- en natransportmiddel en speelt daarmee een sleutelrol in de ketenmobiliteit. Bijna de helft van alle treinreizigers gaat met de fiets naar het station.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zonder goede fietsenstallingen is het openbaar vervoer voor veel mensen minder goed bereikbaar en daardoor minder aantrekkelijk. Daarom is als doel gesteld dat alle stations in Nederland beschikken over goede fietsenstallingen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt hiervoor samen met ProRail, gemeenten en NS aan het programma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="003172E0">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fietsparkeren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="008419A7" w14:paraId="1239A01F" w14:textId="238CD6E8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij Stations’,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarmee wordt ingespeeld op de groeiende behoefte aan fietsparkeerplaatsen. ProRail verwacht in 2040 in totaal 640.000 tot 680.000 fietsparkeerplaatsen bij stations nodig te hebben. Dit is een toename van 40.000 tot 80.000 fietsparkeerplaatsen ten opzichte van 2022. In de periode 2020 - 2024 is op 40 locaties de fietsparkeercapaciteit vergroot. Op basis van de huidige beschikbare middelen wordt verwacht dat tot en met 2030 circa 600.000 stallingsplekken kunnen worden gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="088E5BE3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doorfietsroutes zijn hoogwaardige, doorgaande fietsroutes die steden en omliggende kernen via OV-knooppunten (stations) met elkaar verbinden. De routes zijn bedoeld voor langere afstanden dan standaard stedelijke fietspaden en faciliteren vlot, comfortabel en veilig fietsen over afstanden van circa 5 tot 30 kilometer. Decentrale overheden investeren jaarlijks miljoenen in het verbeteren van fietsinfrastructuur en de realisatie van een landelijk dekkend netwerk van doorfietsroutes. Het netwerk van doorfietsroutes is de afgelopen jaren flink uitgebreid. Voor de jaren 2024–2030 is in totaal € 42 miljoen beschikbaar vanuit het Rijk als cofinanciering voor de realisatie van dit netwerk. In 2024 zijn afspraken gemaakt over een eerste tranche van € 18 miljoen voor cofinanciering aan medeoverheden voor de aanleg van 12 doorfietsroutes. Voor de tweede tranche van € 24 miljoen kunnen provincies en vervoerregio’s tot eind juni 2026 aanvragen indienen. Beoordeling vindt plaats in juli en augustus. De besluitvorming is voorzien in het Bestuurlijke Overleggen MIRT dit najaar. Het streven is het aantal kilometers doorfietsroutes voor 2040 te verhogen naar 2.500. Dit is een verdubbeling van het aantal kilometers ten opzichte van de stand eind 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5867D8FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="22FC9E0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="50485CBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="031AE72E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3A237061" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actielijn 2: Fiets in woningbouw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00DA2C5A" w:rsidRDefault="00DA2C5A" w14:paraId="26FF8915" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7C9B1A92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="65574202" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Goede bereikbaarheid van woningen is een belangrijke randvoorwaarde voor wonen, leven en werken. Binnen deze actielijn staat centraal dat fietsen en lopen vanaf de start worden meegenomen bij ruimtelijke ontwikkeling en woningbouw. Nieuwe woongebieden moeten veilig, gezond en duurzaam bereikbaar zijn, met fietsen en lopen als vanzelfsprekend uitgangspunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5F8C2103" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...60 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3790"/>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="3789"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidTr="009A3EE4" w14:paraId="2D559840" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="64A807A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidP="006B1299" w:rsidRDefault="000C0EDA" w14:paraId="063B849E" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1DDB6B93" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidP="006B1299" w:rsidRDefault="000C0EDA" w14:paraId="345B4AE9" w14:textId="60291163">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="05BAA712" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidTr="006B1299" w14:paraId="387AD57F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="343BFA67" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidP="006B1299" w:rsidRDefault="001670DE" w14:paraId="47BE8D4A" w14:textId="60FF743B">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1D3A484B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Doel 2: Bij nieuwe woningbouw worden consequent de voordelen die de fiets kan bieden bij de ontsluiting daarvan benut. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidP="006B1299" w:rsidRDefault="00CC1D3E" w14:paraId="12842CE6" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5FF428AE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Het benutten van de fiets bij de ontsluiting van nieuwe woningbouw is beleidsmatig en financieel geborgd, maar de uitvoering is nog in ontwikkeling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="003C4E82" w:rsidP="006B1299" w:rsidRDefault="003C4E82" w14:paraId="6D7653D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="34C98755" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="003C4E82" w:rsidP="006B1299" w:rsidRDefault="003C4E82" w14:paraId="743F3901" w14:textId="1767E88F">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3259A5D7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> is ca. 13% vanuit het Rijk toegekend aan fiets- en loopmaatregelen. Dit is exclusief regionale cofinanciering. </w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Van de in totaal € 10 mld. die afgelopen twee kabinetten beschikbaar is gesteld voor de ontsluiting van woningbouwlocaties, is ca. 13% vanuit het Rijk toegekend aan fiets- en loopmaatregelen. Dit is exclusief regionale cofinanciering. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="000C0EDA" w:rsidP="00DA2C5A" w:rsidRDefault="000C0EDA" w14:paraId="10A4671C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7C021E53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="78525F58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadere toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="005C125F" w:rsidP="009A3EE4" w:rsidRDefault="00C02B6A" w14:paraId="7685EC93" w14:textId="3E3C93A2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0B20A34A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de ontsluiting van woningbouwlocaties is met het coalitieakkoord van het kabinet-Rutte IV € 7,5 mld. beschikbaar gesteld. In 2022 is hiervan circa        € 780 mln. toegekend aan fiets- en loopmaatregelen, onder meer voor fietsaansluitingen, doorfietsroutes en fietsstallingen. Inclusief regionale cofinanciering betreft dit ruim € 1,1 mld. Daarnaast is in het Regeerprogramma van het kabinet-Schoof circa € 500 mln. beschikbaar gekomen voor fietsmaatregelen. Daarmee wordt een substantieel deel van de middelen gericht ingezet voor actieve mobiliteit. Deze investeringen zijn erop gericht meer verplaatsingen per fiets en te voet mogelijk te maken, de druk op het wegennet te beperken en een duurzame </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>modal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shift te ondersteunen rondom nieuwe woningbouwontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7E250C25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...70 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese regels over energieprestaties van gebouwen (de herziene Energy Performance of Buildings Directive (EPBD)) zijn omgezet in Nederlandse bouwregels. Voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fietsparkeren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betekent dit dat bij nieuwe bedrijfsgebouwen voortaan een minimumeis voor fietsparkeervoorzieningen wordt opgenomen, die wordt vastgelegd in het omgevingsplan van gemeenten (de lokale ruimtelijke regels van gemeenten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="6E4FE578" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0A231A84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actielijn 3: Fietsen voor iedereen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00DA2C5A" w:rsidRDefault="00DA2C5A" w14:paraId="3D5E0453" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7FBCFF68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="109F4799" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord is opgenomen dat de fiets een praktisch én gezond vervoersmiddel is. De fiets biedt daarnaast ook vrijheid en zelfstandigheid. Deze actielijn heeft als doel om de fiets toegankelijk te houden voor alle doelgroepen. Het gaat zowel om betaalbaarheid en beschikbaarheid van de fiets, als om veilig kunnen blijven fietsen gedurende verschillende levensfasen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="498A7426" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="3681"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="008E19B0" w:rsidTr="009A3EE4" w14:paraId="78B2F17B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="12DBE5CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="008E19B0" w:rsidP="006B1299" w:rsidRDefault="008E19B0" w14:paraId="1498BB4C" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5F96BF27" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="008E19B0" w:rsidP="006B1299" w:rsidRDefault="008E19B0" w14:paraId="425602B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="353023D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="008E19B0" w:rsidTr="006B1299" w14:paraId="187C450F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="568D66A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="001670DE" w:rsidP="006B1299" w:rsidRDefault="001670DE" w14:paraId="03E6F512" w14:textId="0996FC54">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="190B6BCC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel 3: Zorgen dat mensen die wel willen fietsen maar nu niet kunnen fietsen op de fiets te krijgen en ouderen langer laten (door)fietsen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="008E19B0" w:rsidP="006B1299" w:rsidRDefault="00DD38FC" w14:paraId="30C2C9F2" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="66333CC9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Het doel is in uitvoering, met concrete programma’s gericht op toegang tot de fiets en het langer laten doorfietsen van ouderen, en flankerend beleid gericht op het terugdringen van fietsdiefstal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="003C4E82" w:rsidP="006B1299" w:rsidRDefault="003C4E82" w14:paraId="55958CEC" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="56AFD664" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="003C4E82" w:rsidP="006B1299" w:rsidRDefault="003C4E82" w14:paraId="3CD39DAA" w14:textId="2775B760">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="32C09F55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Met de Citydeal </w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Met de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2" w:rsidR="009C2A66">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Citydeal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>‘Fietsen voor Iedereen’</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Fietsen voor Iedereen’ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2" w:rsidR="009C2A66">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wordt ingezet op uitbreiding van het aantal fietslessen met minimaal 10% en de uitgifte van fietsen met minimaal 10% in 2027.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="22AD5407" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="6E7D4358" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het programma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>‘Doortrappen’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2">
-[...103 lines deleted...]
-              <w:t>uitgebreid naar meer dan 300 gemeenten.</w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is, naast alle provincies, uitgebreid naar meer dan 300 gemeenten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="008E19B0" w:rsidP="00DA2C5A" w:rsidRDefault="008E19B0" w14:paraId="073774F3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="09A7ECDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0A3685BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadere toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="006B47A2" w:rsidP="006B0DE4" w:rsidRDefault="00DA2C5A" w14:paraId="2454C3FD" w14:textId="6B785BD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="68B5B159" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De City Deal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="003E2DDB">
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Fietsen voor Iedereen’ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">richt zich op het vergroten van de toegang tot de fiets voor mensen met een laag inkomen, kinderen en mensen die nooit hebben leren fietsen. In Nederland heeft circa één op de tien mensen geen fiets en fietst één op de vijf mensen niet of nauwelijks. In steden heeft gemiddeld 2 kinderen per klas geen fiets, en fietst 1 op de 11 kinderen nooit of nauwelijks. De City Deal wordt uitgevoerd met 33 partners, waaronder departementen, provincies, gemeenten, maatschappelijke organisaties en bedrijven. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citydeal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loopt tot en met 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1D618FAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Oudere fietsers zijn oververtegenwoordigd in de verkeersongevallen en -doden. Het programma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="003E2DDB">
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Doortrappen’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>richt zich op het langer en veiliger laten fietsen van ouderen via een bewustwordings- en gedragsveranderingsaanpak. Het programma is uitgebreid naar inmiddels meer dan 300 gemeenten die actief zijn. Ook is het aanbod aan interventies en communicatie verbreed. Door de brede adoptie verschuift de landelijke focus van stimuleren naar faciliteren van medeoverheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="42D1D2B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...90 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fietsdiefstal heeft een negatief effect op het fietsgebruik. Het aantal fietsdiefstallen daalde jarenlang, maar neemt nu weer toe. In 2023 werden bijna een miljoen fietsen gestolen met een totale waarde van € 698 mln. Ter vergelijking: de schade door autodiefstal bedroeg dat jaar € 138 mln. Fietsdiefstal is daarmee het meest voorkomende vermogensdelict waarmee 5% van de Nederlanders jaarlijks te maken heeft. Het karakter van fietsdiefstal verandert, doordat steeds vaker duurdere fietsen (zoals e-bikes) worden gestolen welke aantrekkelijk zijn voor professionele bendes. Om fietsdiefstal te bestrijden is in het najaar van 2025 besloten het fietsenregister bij de RDW uit te breiden. De werking van het register wordt verbeterd door verzekerde fietsen vooraf te registreren in het register en een vermissingssignaal toe te voegen voorafgaand aan een diefstalsignaal. De RDW voorziet implementatie in 2027. Daarnaast wordt in Benelux-verband gewerkt aan een grensoverschrijdende aanpak van fietsdiefstal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="068D7B6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7CC46F8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actielijn 4: Nederland wereldwijd fietsland nummer één</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00F511DD" w:rsidP="00DA2C5A" w:rsidRDefault="00F511DD" w14:paraId="547A0EF0" w14:textId="77777777"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidP="00DA2C5A" w:rsidRDefault="00DD38FC" w14:paraId="3FB76FF7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="16F7FFC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="431BB4C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft internationaal veel kennis en ervaring op het gebied van fietsen en fietsbeleid. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondersteunt internationale kennisuitwisseling via onder meer de Dutch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cycling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Embassy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DCE), internationale samenwerkingsverbanden en Europese initiatieven op het gebied van actieve mobiliteit. Hiermee wordt kennis gedeeld, samenwerking bevorderd en worden mogelijkheden verkend voor de Nederlandse fietssector. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt hierbij samen met onder andere de Rijksdienst voor Ondernemend Nederland (RVO) en de DCE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="18F32770" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3787"/>
-        <w:gridCol w:w="3688"/>
+        <w:gridCol w:w="3785"/>
+        <w:gridCol w:w="3690"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidTr="009A3EE4" w14:paraId="6FC79AE9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="1D428B54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidP="006B1299" w:rsidRDefault="00DD38FC" w14:paraId="42257109" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="433CB1CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidP="006B1299" w:rsidRDefault="00DD38FC" w14:paraId="316E4E89" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0A7DF592" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidTr="006B1299" w14:paraId="42F093DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="188AAB9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidP="006B1299" w:rsidRDefault="00DD38FC" w14:paraId="578EBEE0" w14:textId="3E021EFF">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1CE7CC37" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel 4: Stimuleren van actieve mobiliteit op internationaal niveau.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidP="006B1299" w:rsidRDefault="00A3783B" w14:paraId="1A3D7650" w14:textId="6AB8FBCD">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="03922463" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering en internationaal verankerd via diverse samenwerkingsverbanden en programma’s.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DD38FC" w:rsidP="00DA2C5A" w:rsidRDefault="00DD38FC" w14:paraId="3DE1B188" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1AE61148" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0731C4F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadere toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00F511DD" w:rsidP="0015733E" w:rsidRDefault="00F511DD" w14:paraId="79BD02AA" w14:textId="5E2FC33B">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1B5CCD22" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="009703FA" w:rsidP="0015733E" w:rsidRDefault="009703FA" w14:paraId="283E9985" w14:textId="61414A98">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens het Benelux-voorzitterschap dit jaar wordt ingezet op grensoverschrijdende samenwerking, onder andere op het gebied van internationale fietsroutes, fietsinfrastructuur, preventie van fietsdiefstal en inzicht in het economische potentieel van de fietssector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="52364FB1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In april 2024 is de Europese fietsverklaring aangenomen. Naar aanleiding hiervan is een Europese werkgroep opgericht waarin alle lidstaten zijn vertegenwoordigd en die zich richt op de verdere ontwikkeling van fietsbeleid op nationaal en Europees niveau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00617E5C" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="376B2700" w14:textId="7B14AEEC">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="089C17F0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In lijn met de eerdere toezegging aan uw Kamer wordt samen met medeoverheden verkent hoe Europese financiering kan worden ingezet voor actieve mobiliteitsprojecten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waaronder middelen uit het Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interreg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-programma.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="00A3783B">
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00E60115" w:rsidP="0015733E" w:rsidRDefault="00A3783B" w14:paraId="18471641" w14:textId="38407348">
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="674F1579" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="1022107C" w14:textId="745130E9">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondersteunt het ACTIVE-programma dat zich richt op internationale kennisontwikkeling en capaciteitsopbouw rondom actieve mobiliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5FF7A124" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="009703FA" w:rsidP="009703FA" w:rsidRDefault="00DA2C5A" w14:paraId="68729916" w14:textId="0210CF33">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De DCE ondersteunt, mede met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-subsidie, de internationale positionering van Nederland als fietsland door het delen van kennis over fietsbeleid en -infrastructuur. De organisatie fungeert als loket voor buitenlandse overheden en faciliteert kennisuitwisseling via onder meer studiebezoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="39EDC848" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="009703FA" w:rsidRDefault="00DA2C5A" w14:paraId="5BB992F8" w14:textId="392F6337">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse fietssector vertegenwoordigde in 2022 een exportwaarde van   € 2,4 miljard. RVO actualiseert momenteel het onderzoek naar de economische betekenis van de sector. Eerste resultaten laten zien dat de sector na een periode van sterke groei sinds 2023 een fase van normalisering doormaakt. De werkgelegenheid bedraagt circa 14.000 fte. Daarbij blijft een tekort aan technisch geschoold personeel een aandachtspunt. De geactualiseerde resultaten worden dit najaar gepubliceerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="722942B4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="009703FA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland neemt deel aan internationale samenwerkingsverbanden, waaronder het Transport, Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Environment Pan-European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (THE PEP) van de UNECE en de WHO/Europe. Dit programma richt zich op lopen, fietsen en duurzame mobiliteit. Nederland is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>co-voorzitter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de werkgroep </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Healthy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Active </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mobility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...7 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="33F0D759" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="398230CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actielijn 5: Fiets in het mobiliteitssysteem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00DA2C5A" w:rsidRDefault="00DA2C5A" w14:paraId="5F5EF80F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5296D62E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7FA374E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze actielijn draagt bij aan een sterkere verankering van het oplossende vermogen van de fiets bij nationale afwegingen in het mobiliteitssysteem. De inzet draagt bij aan de doelstelling om in 2027 minimaal 20% en in 2040 40% meer fietskilometers te realiseren ten opzichte van 2017, zoals vastgelegd in het NTF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3CC8CC16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3795"/>
         <w:gridCol w:w="3680"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidTr="009A3EE4" w14:paraId="01ED8F0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="07F3E954" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidP="006B1299" w:rsidRDefault="00B36E6B" w14:paraId="308E5A50" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7E4A3FBB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidP="006B1299" w:rsidRDefault="00B36E6B" w14:paraId="602B8DD8" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="017BDDAD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidTr="006B1299" w14:paraId="15CBA1A6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="415BDE5F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidP="006B1299" w:rsidRDefault="00B36E6B" w14:paraId="1195E208" w14:textId="195CDC88">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="334AE6D4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">aard onderdeel wordt in afwegingen die nationaal gemaakt worden in het mobiliteitssysteem. </w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doel 5: Het oplossend vermogen van de fiets standaard onderdeel wordt in afwegingen die nationaal gemaakt worden in het mobiliteitssysteem. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidP="006B1299" w:rsidRDefault="00500C56" w14:paraId="3E0D0D7F" w14:textId="37CF2290">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5B86118B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>De fiets wordt steeds nadrukkelijker meegenomen. De verdere verankering van het oplossend vermogen van de fiets in het mobiliteitssysteem is in uitvoering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00B36E6B" w:rsidP="00B36E6B" w:rsidRDefault="00B36E6B" w14:paraId="40050EFC" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7C6EAEA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3D2E9209" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadere toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00747318" w:rsidRDefault="00DA2C5A" w14:paraId="372310D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3EA52F9F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In 2025 is vanuit de Mobiliteitsvisie 2050 en Bereikbaarheid op Peil een eerste landelijke 0-meting uitgevoerd naar de bereikbaarheid van banen en voorzieningen per vervoerswijze. Actieve mobiliteit in combinatie met het openbaar vervoer is hierin meegenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="57495AEC" w14:textId="77777777">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="6220C41F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="3431FBA2" w14:textId="1FE9E2B4">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt aan een nieuwe Integrale Mobiliteitsanalyse (IMA 2026), die op basis van de Welvaart en Leefomgeving-scenario’s van het Planbureau voor de Leefomgeving de verwachte opgaven richting 2050 in beeld brengt. Daarin wordt onder meer gekeken naar de rol van de fiets in de bereikbaarheid van banen en voorzieningen en in de verkeersveiligheid. Nieuw zijn het inzicht in de gezondheidseffecten van fietsen in het woon-werkverkeer en een indicator voor de robuustheid van het regionale fietsnetwerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1E10BF8B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="005406D5">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is onderzoek gedaan naar de omvang en kwaliteit van de fietsinfrastructuur op gronden van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De volgende stap is inzicht te verkrijgen in welk deel van het RWS-areaal als fietsinfrastructuur fungeert en hoe dit is geborgd binnen de onderhoudscontracten van RWS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="7C8F3EE7" w14:textId="39D8F7FE">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="0390E8A7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnen het Mobiliteitsfonds en het Deltafonds vindt momenteel een omvangrijke prioriteringsopgave plaats. Daarbij is sprake van een investeringsopgave van meer dan € 80 miljard over de looptijd van de fondsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="1E6D27F2" w14:textId="472F3177">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het netwerk Fiets wordt hierbij meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="693A0823" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een belangrijke ontwikkeling is publieke mobiliteit, waarbij openbaar vervoer en doelgroepenvervoer beter op elkaar worden afgestemd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2">
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de provincie Zeeland is begin 2025 gestart met de introductie van publieke mobiliteit. Met ‘De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’ is een netwerk van busjes actief dat voor alle reizigers op afroep beschikbaar is. Veilige en toegankelijke loop- en fietsverbindingen zijn daarbij van belang om haltes en hubs goed te kunnen bereiken en verlaten, en vormen daarmee een essentieel onderdeel van de keten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="72570CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1091A42E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actielijn 6: Samenwerking, kennisontwikkeling en monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00DA2C5A" w:rsidRDefault="00DA2C5A" w14:paraId="70D4F653" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3E543E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="40F31F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Goede samenwerking, monitoring en kennisontwikkeling vormen een belangrijke randvoorwaarde voor het realiseren van de fietsambities. Binnen deze actielijn staat het versterken van de samenwerking tussen overheden, maatschappelijke organisaties en kennisinstellingen centraal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidP="00DA2C5A" w:rsidRDefault="00747318" w14:paraId="12632464" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="4A046FAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3791"/>
-        <w:gridCol w:w="3684"/>
+        <w:gridCol w:w="3790"/>
+        <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidTr="009A3EE4" w14:paraId="71CF523A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="2CA0686E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidP="006B1299" w:rsidRDefault="00747318" w14:paraId="798B7F82" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="273CAA6C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidP="006B1299" w:rsidRDefault="00747318" w14:paraId="77A78CBE" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5D62A6A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidTr="006B1299" w14:paraId="6AF9F762" w14:textId="77777777">
+      <w:tr w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidTr="00AB79BB" w14:paraId="0AF2820A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidP="006B1299" w:rsidRDefault="00747318" w14:paraId="399268FE" w14:textId="5B9B3CF2">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="20D2FEEF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">: Nationale samenwerking en kennisuitwisseling tussen verschillende overheden en stakeholders. </w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doel 6: Nationale samenwerking en kennisuitwisseling tussen verschillende overheden en stakeholders. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidP="006B1299" w:rsidRDefault="00851968" w14:paraId="4360DEF2" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="598AC86D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> De inzet wordt voortgezet en verder ontwikkeld.</w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Er is sprake van een breed en goed functionerend stelsel van nationale samenwerking en kennisuitwisseling tussen overheden en stakeholders, dat verder is versterkt en geformaliseerd. De inzet wordt voortgezet en verder ontwikkeld.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006D4DDE" w:rsidP="006B1299" w:rsidRDefault="006D4DDE" w14:paraId="503E5793" w14:textId="77777777">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3C37E0E1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00EF19B2" w:rsidR="006D4DDE" w:rsidP="006B1299" w:rsidRDefault="006D4DDE" w14:paraId="40D29DBB" w14:textId="20FC5DC7">
+          <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="46BAE510" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF19B2">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">De toegevoegde waarde van het brede samenwerkingsverband voor de fiets </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Tour de Force’ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">wordt breed onderschreven. Gemiddeld geven </w:t>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wordt breed onderschreven. Gemiddeld geven de betrokkenen het samenwerkingsverband een 7,5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF19B2" w:rsidR="00172878">
-[...14 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00256281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00747318" w:rsidP="00DA2C5A" w:rsidRDefault="00747318" w14:paraId="362523B2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="14736A57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="2AC341A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadere toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00747318" w:rsidRDefault="00DA2C5A" w14:paraId="14A02CAC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1FB995E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EF19B2">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De Landelijke Fietstafel is geformaliseerd. Aan deze tafel stemmen Rijk, provincies, gemeenten en vervoerregio’s de fietsopgaven en investeringen gezamenlijk af. De Fietstafel dient als bestuurlijke voorbereiding op de Bestuurlijke Overleggen Leefomgeving en de Bestuurlijke Overleggen MIRT, waardoor besluitvorming over fietsmaatregelen steviger is verankerd in de bredere mobiliteits- en leefomgevingsagenda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00462CE0" w:rsidP="0015733E" w:rsidRDefault="00DA2C5A" w14:paraId="2FFA25B3" w14:textId="3875F134">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="2DB8A5A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tour de Force is het brede samenwerkingsverband voor de fiets, waarin Rijk, medeoverheden, maatschappelijke partners en kennisinstellingen gezamenlijk werken aan de fietsambities en het NTF. De effectiviteit van deze samenwerking is het afgelopen jaar geëvalueerd. De evaluatie bevestigt de waarde van de samenwerking en geeft samengevat drie richtingen mee: (1) de samenwerking voortzetten, (2) de gezamenlijke doelen en prioriteiten aanscherpen en (3) vaker reflecteren op de samenwerking. Deze uitkomsten worden meegenomen in de uitvoeringsagenda NTF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="1FB785E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De monitoring van de gezamenlijke doelstellingen uit het NTF loopt door. Daarbij worden de ontwikkeling van het fietsgebruik en de voortgang op de gemaakte afspraken gevolgd, zodat tijdig kan worden bijgestuurd. Daarnaast wordt geïnvesteerd in bredere kennisontwikkeling op fietsgebied, gericht op nieuwe inzichten voor beleid en uitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="5E98DC63" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 zijn meerdere kennisproducten opgeleverd. De CROW-Fietsberaadnotitie ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door met doorfietsroutes’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actualiseert de richtlijnen voor het plannen, ontwerpen en beheren van doorfietsroutes en ondersteunt medeoverheden bij de aanleg van een samenhangend netwerk. Het onderzoek ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invloed van de elektrische fiets op het fietslandschap’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brengt in beeld hoe de snelle groei van de e-fiets het fietsgebruik, de actieradius en de mobiliteitspatronen verandert, met gevolgen voor onder meer ketenmobiliteit en fietsinfrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="294BAA44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De kennisuitwisseling via kenniscafés en bijeenkomsten loopt door en wordt goed gewaardeerd. Deze bijeenkomsten brengen beleidsmakers, uitvoerders en kennisinstellingen samen rond actuele fietsthema’s en helpen nieuwe kennis sneller toepasbaar te maken in de praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281" w:rsidDel="004851DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="56CFC68C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het programma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Lopen als Kans’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is in uitvoering en onderdeel van breder mobiliteits- en ruimtelijk beleid. De aandacht voor lopen is daarbij versterkt via samenwerking met medeoverheden en kennisontwikkeling, onder meer met de City Deal ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...44 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ruimte voor Lopen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In deze City Deal werken Rijk, gemeenten, provincies, kennisinstellingen en maatschappelijke partners samen aan een sterkere positie van de voetganger. Binnen dit samenwerkingsverband is eind 2024 een eerste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘Nationaal Masterplan Lopen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgewerkt, met dertig concrete acties tot 2030 gericht op voetgangersvriendelijke inrichting, het stimuleren van loopgedrag en kennis- en beleidsontwikkeling. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citydeal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loopt tot en met 2027. De kennis uit het programma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Lopen als Kans’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘Nationaal Masterplan Lopen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tezamen met de kennis en ervaring van partners in het loopdomein, wordt gebundeld in een nationale Uitvoeringsagenda Lopen die eind dit jaar wordt opgeleverd. Voor de volledigheid is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...48 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘Nationaal Masterplan Lopen’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="007F5849">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2" w:rsidR="00500C56">
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> als bijlage bij deze brief opgenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="009C2A66" w:rsidP="009C2A66" w:rsidRDefault="009C2A66" w14:paraId="1E7538C7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7C00CC83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="45B2ADC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00B80B01" w:rsidP="00DA2C5A" w:rsidRDefault="00B80B01" w14:paraId="4749A3C1" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="72C0C22A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="67E5CB87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00FE0AAE">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00EF19B2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitvoeringsagenda Fiets is breed in uitvoering en levert op meerdere terreinen concrete resultaten op. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="75BDE710" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="115635AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd vergt het veranderen van mobiliteitspatronen en het versterken van actieve mobiliteit tijd. Daarbij krijgen fietsplannen een steeds belangrijkere rol binnen de regionale bereikbaarheidsopgaven. De uitvoeringsagenda NTF, die eind dit jaar aan uw Kamer wordt aangeboden, gaat hier nader op in en bevat de prioriteiten voor de komende periode. Daarmee wordt de ingezette lijn verder geconcretiseerd en richting gegeven aan de volgende fase van uitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3355A77B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="7806E2A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>We blijven samen werken aan het versterken van actieve mobiliteit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="00DA2C5A" w:rsidP="00DA2C5A" w:rsidRDefault="00DA2C5A" w14:paraId="3F7DEBB2" w14:textId="77777777">
-      <w:r w:rsidRPr="00EF19B2">
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="3B326A73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF19B2" w:rsidR="0070540C" w:rsidP="00DA2C5A" w:rsidRDefault="0070540C" w14:paraId="14D8657B" w14:textId="77777777"/>
-[...26 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="002C0B75" w14:paraId="182A9DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="00256281" w14:paraId="03215251" w14:textId="3DC6B92D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nfrastructuur en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="002C0B75" w:rsidP="002C0B75" w:rsidRDefault="00256281" w14:paraId="74E206A5" w14:textId="7B85CCB6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256281" w:rsidR="002C0B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00256281" w:rsidR="004E5D09" w:rsidP="002C0B75" w:rsidRDefault="004E5D09" w14:paraId="1E25DA0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00256281" w:rsidR="004E5D09" w:rsidSect="002C0B75">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2833" w:bottom="993" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="692AA0D0" w14:textId="77777777" w:rsidR="00C11511" w:rsidRDefault="00C11511">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5EBC74CC" w14:textId="77777777" w:rsidR="00CC5FB5" w:rsidRDefault="00CC5FB5" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFF401C" w14:textId="77777777" w:rsidR="00C11511" w:rsidRDefault="00C11511">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E906B1F" w14:textId="77777777" w:rsidR="00CC5FB5" w:rsidRDefault="00CC5FB5" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3E3CBCB9" w14:textId="77777777" w:rsidR="005406D5" w:rsidRDefault="005406D5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="668849EC" w14:textId="77777777" w:rsidR="00A95DE9" w:rsidRPr="002C0B75" w:rsidRDefault="00A95DE9" w:rsidP="002C0B75">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74CF3B69" w14:textId="77777777" w:rsidR="005406D5" w:rsidRDefault="005406D5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EC1CB02" w14:textId="77777777" w:rsidR="00A95DE9" w:rsidRPr="002C0B75" w:rsidRDefault="00A95DE9" w:rsidP="002C0B75">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72270D8B" w14:textId="77777777" w:rsidR="005406D5" w:rsidRDefault="005406D5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31B3D616" w14:textId="77777777" w:rsidR="00A95DE9" w:rsidRPr="002C0B75" w:rsidRDefault="00A95DE9" w:rsidP="002C0B75">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D805EA6" w14:textId="77777777" w:rsidR="00C11511" w:rsidRDefault="00C11511">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7ADE502D" w14:textId="77777777" w:rsidR="00CC5FB5" w:rsidRDefault="00CC5FB5" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="739B314A" w14:textId="77777777" w:rsidR="00C11511" w:rsidRDefault="00C11511">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2960E612" w14:textId="77777777" w:rsidR="00CC5FB5" w:rsidRDefault="00CC5FB5" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6C15589C" w14:textId="77777777" w:rsidR="005406D5" w:rsidRPr="00DA724C" w:rsidRDefault="005406D5" w:rsidP="005406D5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5D75D9FD" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="00DA724C" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855EE9">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA724C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D72C0A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2023/24, 34 681, nr. 2 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7B83A8D9" w14:textId="472A9168" w:rsidR="00DA2C5A" w:rsidRPr="00535D5C" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0D38A21E" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="00535D5C" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855EE9">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00535D5C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D72C0A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II 2021/22, 31 305, nr. 362</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="04F195BB" w14:textId="77777777" w:rsidR="00DA2C5A" w:rsidRPr="00544407" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="50B01F41" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="00544407" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015733E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0015733E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544407">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Monitor fietsgebruik woon-werkverkeer, Dat.mobility in opdracht van IenW, op basis van het Nederlands Verplaatsingspanel</w:t>
+        <w:t xml:space="preserve">Monitor fietsgebruik woon-werkverkeer, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00544407">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Dat.mobility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00544407">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in opdracht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00544407">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00544407">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, op basis van het Nederlands Verplaatsingspanel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="674637FD" w14:textId="77777777" w:rsidR="005406D5" w:rsidRPr="00544407" w:rsidRDefault="005406D5" w:rsidP="005406D5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0FABEFF6" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="00544407" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544407">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00544407">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het eerste kwartaal zonder Covid-19 beperkingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6B3DC920" w14:textId="2AF33D73" w:rsidR="00DA2C5A" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="522160B2" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="0015733E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544407">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II 2024/25, 31 305, nr. 483</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="05D910CD" w14:textId="420DAAB7" w:rsidR="008419A7" w:rsidRPr="001F6059" w:rsidRDefault="008419A7" w:rsidP="008419A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="65876C92" w14:textId="29C8338A" w:rsidR="002C0B75" w:rsidRPr="001F6059" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610B1D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="006B0DE4">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001F6059">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>KiM (2023). Mobiliteitsbeeld 2023. Den Haag: Kennisinstituut voor Mobiliteitsbeleid. Zie ook Compendium voor de Leefomgeving, indicator Multimodale verplaatsingen, 2010-2022, www.clo.nl/indicatoren/nl218902.</w:t>
+        <w:t>KiM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F6059">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). Mobiliteitsbeeld 2023. Den Haag: Kennisinstituut voor Mobiliteitsbeleid. Zie ook Compendium voor de Leefomgeving, indicator Multimodale verplaatsingen, 2010-2022, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00175F1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.clo.nl/indicatoren/nl218902</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001F6059">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4EA62AB9" w14:textId="5B41FC1B" w:rsidR="00DA2C5A" w:rsidRPr="009A3EE4" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="175D0A10" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="009A3EE4" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk232100040"/>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
-      <w:r w:rsidR="005406D5">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ken</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 36 410 XII, N</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="57C1DCD6" w14:textId="01A0B0E2" w:rsidR="00DA2C5A" w:rsidRPr="0015733E" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6757C64D" w14:textId="006DFB88" w:rsidR="002C0B75" w:rsidRPr="0015733E" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk</w:t>
       </w:r>
-      <w:r w:rsidR="005406D5">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ken</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 31305 </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:t xml:space="preserve"> 31305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3EE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>524</w:t>
+        <w:t xml:space="preserve"> nr. 524</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="53DDB3EC" w14:textId="77777777" w:rsidR="00DA2C5A" w:rsidRPr="00500C56" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2D5F648C" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="00500C56" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500C56">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00500C56">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dat.mobility Data-analyse rol RWS t.a.v. fietswegen op Rijksgronden (gepubliceerd 15 mei 2024)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00500C56">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Dat.mobility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00500C56">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data-analyse rol RWS t.a.v. fietswegen op Rijksgronden (gepubliceerd 15 mei 2024)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7B4C59EB" w14:textId="51BFA685" w:rsidR="00DA2C5A" w:rsidRPr="00B11A7E" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3FA109E7" w14:textId="380C5985" w:rsidR="002C0B75" w:rsidRPr="00B11A7E" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015733E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00366E70">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00366E70">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00366E70" w:rsidRPr="00366E70">
-[...25 lines deleted...]
-        <w:t>36 800 A/36 800 J, nr. 39</w:t>
+      <w:r w:rsidRPr="0015733E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>36 800 A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015733E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>36 800 J, nr. 39</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="3B228FDF" w14:textId="7694BDB2" w:rsidR="00DA2C5A" w:rsidRPr="0015733E" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2005C1DB" w14:textId="40D5EE99" w:rsidR="002C0B75" w:rsidRPr="0015733E" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015733E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00500C56">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00747318" w:rsidRPr="00747318">
+      <w:r w:rsidRPr="00747318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
-      <w:r w:rsidR="005406D5">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ken</w:t>
       </w:r>
-      <w:r w:rsidR="00747318" w:rsidRPr="00747318">
-[...13 lines deleted...]
-      <w:r w:rsidR="00747318" w:rsidRPr="00747318">
+      <w:r w:rsidRPr="00747318">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 645</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31 305, nr. 877</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="37F62F76" w14:textId="77777777" w:rsidR="00DA2C5A" w:rsidRPr="00747318" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="17EAA75B" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="00256281" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0015733E">
-[...11 lines deleted...]
-        <w:t>CROW-Fietsberaadnotitie “Door met doorfietsroutes” (2025), opgesteld door Goudappel en DTV in samenwerking met CROW</w:t>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CROW-Fietsberaadnotitie “Door met doorfietsroutes” (2025), opgesteld door Goudappel en DTV in samenwerking met CROW</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="7A878659" w14:textId="1C2D9002" w:rsidR="00DA2C5A" w:rsidRPr="002467E6" w:rsidRDefault="00DA2C5A" w:rsidP="00DA2C5A">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="20231BC3" w14:textId="77777777" w:rsidR="002C0B75" w:rsidRPr="002467E6" w:rsidRDefault="002C0B75" w:rsidP="002C0B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0015733E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00747318">
-[...4 lines deleted...]
-        <w:t>Invloed van de elektrische fiets op het fietslandschap, Mobycon in opdracht van IenW, 8 september 2025, uitgevoerd naar aanleiding van de motie Krul (Kamerstuk II 2023/24, 31 305, nr. 396).</w:t>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invloed van de elektrische fiets op het fietslandschap, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mobycon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in opdracht van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256281">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 8 september 2025, uitgevoerd naar aanleiding van de motie Krul (Kamerstuk II 2023/24, 31 305, nr. 396).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="455695EF" w14:textId="77777777" w:rsidR="005406D5" w:rsidRDefault="005406D5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="435C3A72" w14:textId="77777777" w:rsidR="00A95DE9" w:rsidRPr="002C0B75" w:rsidRDefault="00A95DE9" w:rsidP="002C0B75">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...448 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29552DA3" w14:textId="77777777" w:rsidR="00A95DE9" w:rsidRPr="002C0B75" w:rsidRDefault="00A95DE9" w:rsidP="002C0B75">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="73689274" w14:textId="77777777" w:rsidR="00AE5557" w:rsidRDefault="00674F6E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F2D6D84" w14:textId="77777777" w:rsidR="00A95DE9" w:rsidRPr="002C0B75" w:rsidRDefault="00A95DE9" w:rsidP="002C0B75">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1456 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="81222F87"/>
-[...846 lines deleted...]
-    <w:nsid w:val="099C6529"/>
+    <w:nsid w:val="12DE7E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="44FE5512"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="72B2847E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6800,55 +4938,55 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12DE7E6F"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5E1886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="72B2847E"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="FA6A7B50"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6913,110 +5051,54 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...56 lines deleted...]
-    <w:nsid w:val="1DDD63BC"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BD4A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9F4D6C2"/>
+    <w:tmpl w:val="F04664B2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -7082,732 +5164,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...680 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37EC08D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DACA32CC"/>
     <w:lvl w:ilvl="0" w:tplc="28EC2EE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="270"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06BE0EF2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A386FE94">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="09648DA8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -7817,67 +5218,67 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C9823EEC">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="33A46BEE">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FBF45DE4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="694E5D76">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE51182"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3E501C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="14F66986"/>
+    <w:tmpl w:val="1AE2B3B0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
@@ -7930,409 +5331,54 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-    <w:nsid w:val="4A377336"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78385C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A1F4A1C0"/>
-[...293 lines deleted...]
-    <w:tmpl w:val="1AE2B3B0"/>
+    <w:tmpl w:val="B8D0B41A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -8398,1191 +5444,168 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...597 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="809905384">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="2" w16cid:durableId="96828138">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-[...41 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="3" w16cid:durableId="33166255">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="35">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="4" w16cid:durableId="485170031">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="36">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="5" w16cid:durableId="500780563">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="37">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="6" w16cid:durableId="952663713">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000B2D57"/>
-[...337 lines deleted...]
-    <w:rsid w:val="7E2F55BD"/>
+    <w:rsidRoot w:val="002C0B75"/>
+    <w:rsid w:val="00256281"/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007D660B"/>
+    <w:rsid w:val="00A95DE9"/>
+    <w:rsid w:val="00CB4AA5"/>
+    <w:rsid w:val="00CC5FB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="4C0117E0"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4862B381"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{017DD777-07AF-4A35-B9CF-F9E964E50F3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9591,77 +5614,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9686,75 +5709,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9789,55 +5812,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9900,4933 +5923,862 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Lijst meerdere niveaus,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:numPr>
-[...89 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...192 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...68 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2558 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...45 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2D57"/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="000B2D57"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2D57"/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="000B2D57"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2D57"/>
+    <w:rsid w:val="002C0B75"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...14 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2D57"/>
-[...102 lines deleted...]
-    <w:rsid w:val="008F2994"/>
+    <w:rsid w:val="002C0B75"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="Lijst meerdere niveaus Char,Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="002C0B75"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00E4147E"/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002C0B75"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...79 lines deleted...]
-    <w:rsid w:val="006F6B4F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C0B75"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1335 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clo.nl/indicatoren/nl218902" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15100,159 +7052,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19414</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3535</ap:Words>
+  <ap:Characters>19444</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>161</ap:Lines>
+  <ap:Lines>162</ap:Lines>
   <ap:Paragraphs>45</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22774</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22934</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...79 lines deleted...]
-    <vt:lpwstr>0x010100663CA53D4E84BC40BE6864D8CE845584</vt:lpwstr>
   </property>
 </Properties>
 </file>