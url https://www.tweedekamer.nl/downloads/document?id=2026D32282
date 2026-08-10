--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,899 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="0E32A9FC" w14:textId="77777777">
-[...261 lines deleted...]
-      <w:r w:rsidR="00B25223">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="2ACDC71C" w14:textId="65D4E40D">
+      <w:r>
+        <w:t>AH 2357</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="5F147CAC" w14:textId="747703F5">
+      <w:r>
         <w:t>2026Z12992</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:kern w:val="3"/>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="64BDC9A0" w14:textId="2BD1A008">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...5 lines deleted...]
-          <w:kern w:val="3"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...184 lines deleted...]
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="70AA87C1" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve">  24 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="335C4627" w14:textId="77777777">
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098109E">
         <w:br/>
         <w:t>Bent u bekend met de uitdagingen en problemen ro</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0098109E">
         <w:t>dom de organisatie van de huisartsenzorg op de Waddeneilanden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="5926DDC4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="43167C59" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="75FC1CDB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="63EC03D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="50AD3B7F" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="705BC909" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja, VWS heeft navraag gedaan bij betrokken partijen en  wij zijn op de hoogte van deze uitdagingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="20D056D3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="739F8E67" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="0C3C4320" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7EE7E8FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="4B26F6A2" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="21E1D487" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
         <w:t>Deelt u de opvatting dat de continuïteit en kwaliteit van zorg ook op de Waddeneilanden gewaarborgd moet blijven worden, ook op de lange termijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="30D09060" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="4C3F7F74" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6FA315E2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="5E8B6CF2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35D6A" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="3B09510B" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="25DF64D8" w14:textId="77777777">
       <w:r>
         <w:t>Ja, h</w:t>
       </w:r>
       <w:r w:rsidRPr="002D153B">
         <w:t xml:space="preserve">et kabinet deelt de opvatting dat de continuïteit en kwaliteit van zorg niet alleen op de </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE2">
+      <w:r>
         <w:t xml:space="preserve">(Friese) </w:t>
       </w:r>
       <w:r w:rsidRPr="002D153B">
         <w:t>Waddeneilanden, maar overal in Nederland gewaarborgd moet blijven</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> ook </w:t>
+        <w:t xml:space="preserve">, ook </w:t>
       </w:r>
       <w:r w:rsidRPr="002D153B">
         <w:t xml:space="preserve">op </w:t>
       </w:r>
-      <w:r w:rsidR="0019212C">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="002D153B">
         <w:t>lange termijn.</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3A3E">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="406B7F49" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> In lijn met afspraken uit het Aanvullend Zorg- en Welzijnsakkoord (AZWA) zet het kabinet erop in dat huisartsen, regionale huisartsenorganisaties en zorgverzekeraars in elke regio afspraken maken over continuïteit van huisartsenzorg. Uitkomst van deze afspraken kan zijn dat de zorgverzekeraar naast de reguliere vergoeding van huisartsenzorg ook gericht financieel maatwerk biedt in een bepaalde regio of situatie. De bekostiging biedt hier ruimte voor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D153B" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="062C7FA6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7429BA39" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00E04578" w:rsidRDefault="00000000" w14:paraId="76FEE8DC" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7FDA2260" w14:textId="77777777">
       <w:r w:rsidRPr="0098109E">
         <w:t>Deelt u de opvatting dat de geïsoleerde ligging en de variabele bevolkingsopbouw van de (Friese) Waddeneilanden ervoor zorgt dat huisartsenzorg daar wezenlijk verschilt van huisartsenzorg op het vasteland? En dat dit zich onder andere uit in het leveren van meer en andere zorg dan huisartsen op het vasteland (onder andere verloskunde, passantenzorg, SEH, apotheekzorg en verplaatste tweedelijnszorg zoals traumatologie) en het dragen van meer verantwoordelijkheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D37AB" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="2C383BDB" w14:textId="77777777">
+    <w:p w:rsidRPr="004D37AB" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6E65BEE0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="045D04D2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="505876E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="7F8EB1F8" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6CD692E5" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Ja, z</w:t>
       </w:r>
       <w:r w:rsidRPr="00317CC4">
         <w:t xml:space="preserve">owel partijen uit de regio als landelijke partijen geven aan dat huisartsen op de (Friese) Waddeneilanden breed worden ingezet, breder dan de gemiddelde huisarts in Nederland. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Vanwege de door de leden genoemde factoren vraagt huisartsenzorg op de </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00C320B6" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="204E7473" w14:textId="77777777">
+        <w:t xml:space="preserve">Vanwege de door de leden genoemde factoren vraagt huisartsenzorg op de (Friese) Waddeneilanden om maatwerk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C320B6" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7ECE5B9D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="7CD63544" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4D9DA320" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="40C67B92" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="3387DDAA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
         <w:t>Hoe beoordeelt u het feit dat huisartsen op de Waddeneilanden tot wel 6.136 ANW-uren per jaar draaien, tegenover circa 200 uur op het vasteland, maar daar naar rato minder voor vergoed krijgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="197F7246" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7E4F90D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="494F9FED" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4D741F8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD3A3E" w:rsidP="00AD3A3E" w:rsidRDefault="00000000" w14:paraId="0EB71F4B" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7AEB853E" w14:textId="77777777">
       <w:r>
         <w:t>Het klopt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3A3E">
         <w:t xml:space="preserve"> dat de ANW-huisartsenzorg op de</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE2">
+      <w:r>
         <w:t xml:space="preserve"> (Friese)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3A3E">
         <w:t xml:space="preserve"> Waddeneilanden anders is georganiseerd dan op de meeste plekken op het vasteland.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3A3E">
-        <w:t xml:space="preserve">In de meeste regio’s wordt de ANW-zorg verzorgd via een Huisartsendienstenstructuur (HDS), waarin huisartsen gezamenlijk de avond-, nacht- en weekendzorg organiseren vanuit een </w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F84FE2">
+        <w:t xml:space="preserve">In de meeste regio’s wordt de ANW-zorg verzorgd via een Huisartsendienstenstructuur (HDS), waarin huisartsen gezamenlijk de avond-, nacht- en weekendzorg organiseren vanuit een of meer huisartsenposten. Op de </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">(Friese) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3A3E">
         <w:t>Waddeneilanden ontbreekt deze structuur en zijn geen huisartsenposten gevestigd. Daardoor blijft de individuele praktijkhouder verantwoordelijk voor de continuïteit van spoedzorg voor de ingeschreven patiënten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, ook tijdens ANW-uren. Deze verantwoordelijkheid geldt dus voor het aantal uren dat in deze vraag genoemd is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD3A3E" w:rsidR="00C35D6A" w:rsidP="00AD3A3E" w:rsidRDefault="00C35D6A" w14:paraId="22382BB5" w14:textId="77777777"/>
-    <w:p w:rsidR="00AD3A3E" w:rsidP="00AD3A3E" w:rsidRDefault="00000000" w14:paraId="5FF17FB7" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD3A3E" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="386382A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="5C970B91" w14:textId="77777777">
       <w:r w:rsidRPr="00AD3A3E">
         <w:t>Die verantwoordelijkheid kan in de praktijk een aanzienlijk beroep doen op de betreffende huisartsen.</w:t>
       </w:r>
-      <w:r w:rsidR="004E500F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3A3E">
         <w:t>Tegelijkertijd betekent dit niet noodzakelijk dat de praktijkhouder al deze uren zelf beschikbaar of bereikbaar moet zijn, omdat de zorg ook kan worden georganiseerd met waarnemers of collega-huisartsen. Ook verschilt de aard en omvang van de zorgvraag van die op een gemiddelde huisartsenpost op het vasteland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E500F" w:rsidP="00AD3A3E" w:rsidRDefault="004E500F" w14:paraId="4EBD7BD4" w14:textId="77777777"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="136BF341" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="29A3928B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD3A3E" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="0339A24F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het klopt ook dat de vergoeding verschilt voor ANW-uren binnen en buiten een HDS. In het geval van ANW-zorg die buiten een HDS wordt georganiseerd, zoals op de (Friese) Waddeneilanden, gelden door de NZa vastgestelde prestaties en tarieven voor ANW-verrichtingen buiten de HDS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="551472EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="2F5FBC49" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="0C8A2A8C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00E04578" w:rsidRDefault="00000000" w14:paraId="06C714CA" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="2B8F00AC" w14:textId="77777777">
       <w:r w:rsidRPr="0098109E">
-        <w:t>Bent u ermee bekend dat de Nederlandse Zorgautoriteit (NZa) de tarieven voor ANW-diensten op het vasteland in 2023 heeft verhoogd, maar voor huisartsen op de Wadden die zelf de ANW-diensten moeten doen dit niet is gebeurd? En dat een huisartsenpost zijn tarieven mag aanpassen aan stijgende kosten, maar dat dat niet mag voor huisartsen op de Wadden omdat die buiten de huisartsenpost (HAP) werken?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00895A28" w14:paraId="1E753BD0" w14:textId="77777777">
+        <w:t xml:space="preserve">Bent u ermee bekend dat de Nederlandse Zorgautoriteit (NZa) de tarieven voor ANW-diensten op het vasteland in 2023 heeft verhoogd, maar voor huisartsen op de Wadden die zelf de ANW-diensten moeten doen dit niet is gebeurd? En dat een huisartsenpost zijn tarieven mag aanpassen aan stijgende kosten, maar dat dat niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098109E">
+        <w:lastRenderedPageBreak/>
+        <w:t>mag voor huisartsen op de Wadden omdat die buiten de huisartsenpost (HAP) werken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="281988B9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="12845768" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="769EEA8F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35D6A" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="7A19F723" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4999697C" w14:textId="77777777">
       <w:r w:rsidRPr="00895A28">
         <w:t xml:space="preserve">Sinds 1 januari 2023 is het </w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t>maximum uurtarief voor de spoedeisende huisartsenzorg in de ANW-uren door de NZa is aangepast. De</w:t>
       </w:r>
       <w:r>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve"> tariefsverhoging en -differentiatie per 1 januari 2023 vloei</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve"> voort uit afspraken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> die het kabinet met huisartsenpartijen heeft gemaakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve"> in het </w:t>
       </w:r>
       <w:r>
@@ -905,3470 +411,781 @@
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve"> en zijn gekoppeld aan aansluiting bij een huisartsenpost.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het betreft de tarieven die de NZa vaststelt voor ANW-zorg binnen een HDS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve"> Doel was om huisartsen de ruimte te geven om </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">binnen een HDS </w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t>de diensten onderling beter te verdelen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tussen praktijkhouders en waarnemend huisartsen</w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve"> en daarmee de werkdruk te verlagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35D6A" w:rsidP="00895A28" w:rsidRDefault="00C35D6A" w14:paraId="512AE90F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00560E3D" w:rsidR="00184C2F" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="763BBB4A" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="1D708581" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00560E3D" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="00BE55F9" w14:textId="77777777">
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve">Huisartsen op de </w:t>
       </w:r>
-      <w:r w:rsidR="00C44750">
+      <w:r>
         <w:t xml:space="preserve">(Friese) </w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve">Waddeneilanden zijn niet aangesloten bij een HDS en vallen </w:t>
       </w:r>
-      <w:r w:rsidR="00C35D6A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> antwoord op vraag 4 </w:t>
+      <w:r>
+        <w:t xml:space="preserve">zoals toegelicht in het antwoord op vraag 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t xml:space="preserve">buiten de reikwijdte </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">van de betreffende </w:t>
       </w:r>
       <w:r w:rsidRPr="00560E3D">
         <w:t>tarieven.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> De ANW-zorg voor deze huisartsen wordt gereguleerd via </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="766F0B7F" w14:textId="77777777">
+        <w:t xml:space="preserve"> De ANW-zorg voor deze huisartsen wordt gereguleerd via prestaties en tarieven voor ANW-verrichtingen buiten de HDS. Daarnaast biedt de bekostiging ruimte om maatwerkafspraken te maken tussen zorgverzekeraars en huisartsenpraktijken, bijvoorbeeld als de continuïteit van huisartsenzorg nu of in de toekomst in de knel dreigt te komen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA36AD" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="20F4D619" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6BC6501A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="1D18FAC1" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="31FBE4AD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
         <w:t>Bent u bekend met het “Actieplan werkdruk in de ANW” van de LHV, VPH, InEen en NHG en het feit dat dit actieplan aansluiting bij een huisartsenpost expliciet niet verplicht stelt wanneer de dienststructuur lokaal wordt geregeld, en dat huisartsen op de Wadden hier dus aan voldoen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B1F44" w:rsidP="00895A28" w:rsidRDefault="002B1F44" w14:paraId="62587C14" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="2780A062" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1F44" w:rsidP="00895A28" w:rsidRDefault="002B1F44" w14:paraId="779CED6B" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="0C9599C9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1F44" w:rsidP="00895A28" w:rsidRDefault="002B1F44" w14:paraId="5A4D2020" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="623960C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00895A28" w14:paraId="5BD64803" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="46957381" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4E419073" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="444F586E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007954C9" w:rsidR="00184C2F" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="6E7D0296" w14:textId="77777777">
+    <w:p w:rsidRPr="007954C9" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="330046D5" w14:textId="77777777">
       <w:r w:rsidRPr="007954C9">
         <w:t xml:space="preserve">Ja, het kabinet is bekend met het ANW-actieplan. Het plan beoogt een eerlijkere verdeling van diensten </w:t>
       </w:r>
       <w:r>
         <w:t>onder alle</w:t>
       </w:r>
       <w:r w:rsidRPr="007954C9">
         <w:t xml:space="preserve"> huisartsen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en richt zich daarbij primair op ANW-zorg die via HDS’en is georganiseerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="4CD935D1" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00184C2F" w:rsidRDefault="00000000" w14:paraId="43F2808C" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="2CAA2F2C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="17E08401" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="493A4ABC" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="1B34C5C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
+        <w:lastRenderedPageBreak/>
         <w:t>Hoe legt u uit dat de NZa de aangepaste ANW-tarieven toch niet uitkeert aan huisartsen op de Wadden, terwijl zij precies doen wat het actieplan toestaat?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00895A28" w14:paraId="5C51D9E6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00895A28" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="4B2130F5" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="529310BE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6EF6397D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6384E" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="53601021" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="00895A28" w:rsidRDefault="00000000" w14:paraId="66191029" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="770862E6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De gedifferentieerde ANW-prestaties en tarieven gelden alleen voor huisartsen die aangesloten zijn bij de HDS-structuur. Huisartsenpraktijken op de Wadden kunnen hier dus geen gebruik van maken, omdat de ANW-zorg in hun situatie wordt bekostigd via prestaties en tarieven voor ANW-zorg buiten een HDS. Wel is er – zoals aangegeven in antwoord op vraag 5 - de mogelijkheid voor huisartsen om met de preferente zorgverzekeraar tot passende maatwerkafspraken te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="17C70060" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De preferente zorgverzekeraar heeft mij aangegeven dat er in dit geval ook maatwerkafspraken zijn gemaakt. Ik heb van betrokken partijen begrepen dat dit nog niet naar tevredenheid is van de betreffende huisartsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="48662F3A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF24D7">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E04578" w:rsidR="009F63E7">
+      <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="6A8DE92E" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="132EA16F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
         <w:t>Bent u bereid de NZa te vragen de aangepaste ANW-tarieven alsnog toe te passen op huisartsen die de diensten lokaal regelen, zoals op de Waddeneilanden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F63E7" w:rsidP="009F63E7" w:rsidRDefault="009F63E7" w14:paraId="61378651" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="009F63E7" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="2A28ADE4" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7EF3DF3C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6CC7FEAD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00184C2F" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="75A3BCD8" w14:textId="77777777">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> De NZa houdt hierbij toezicht op de zorgplicht van de zorgverzekeraar. </w:t>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4F8212AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De aangepaste ANW-tarieven hebben alleen betrekking op ANW zorg die via HDS’en wordt georganiseerd. Dat gaat het kabinet niet aanpassen. Deze systematiek past niet bij huisartsenpraktijken die zelf de ANW-zorg organiseren. Zoals afgesproken in het AZWA, is het aan huisartsen en zorgverzekeraars om samen tot plannen te komen voor continuïteit van huisartsenzorg in een regio. Bij uitstek op de (Friese) Waddeneilanden vraagt dat om maatwerk. De afspraak in het AZWA is dan ook dat zorgverzekeraars financieel maatwerk bieden in regio’s waar de toegankelijkheid van huisartsenzorg nu of in de toekomst in gevaar dreigt te komen. In algemene zin is het daarvoor van belang dat huisartsen transparant zijn over de financiële knelpunten waarvoor zij maatwerk behoeven, zodat de preferente verzekeraar passende en doelmatige financiering kan organiseren. De bekostigingssystematiek biedt zorgverzekeraars de ruimte om het benodigde maatwerk te bieden en zij hebben mij aangegeven dat dat in dit geval ook gebeurt. Het is dit kabinet bekend dat dat nog niet tot tevredenheid van alle betrokken partijen is, maar het is in principe aan partijen zelf om daar uit te komen. De NZa houdt hierbij toezicht op de zorgplicht van de zorgverzekeraar. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7CCD">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="009F63E7" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="2590B371" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4C138356" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="3B40AB07" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="23A26A30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
         <w:t>Deelt u de zorgen van eilandbewoners en -artsen dat aansluiting bij Dokterswacht Friesland kan leiden tot meer onnodige doorverwijzingen naar duurdere zorg op het vasteland, met hogere kosten en extra belasting voor patiënten tot gevolg?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F63E7" w:rsidP="009F63E7" w:rsidRDefault="009F63E7" w14:paraId="3AEDEF21" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="009F63E7" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="54FB98AF" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="28D07527" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="602B181B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="009F63E7" w:rsidRDefault="00000000" w14:paraId="531D474B" w14:textId="77777777">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="004B7CCD" w:rsidR="00184C2F" w:rsidP="00184C2F" w:rsidRDefault="00184C2F" w14:paraId="2544DA4B" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="7048B3D3" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik heb inderdaad begrepen dat verschillende partijen aansluiting bij Dokterswacht Friesland geen passende oplossing vinden. Een van de zorgen van partijen is dat dit leidt tot een minder efficiënte organisatie van zorg, onder meer vanwege de extra reisbewegingen die artsen en patiënten in dat geval moeten maken. Het is niet aan het kabinet om hier een oordeel te vellen over de weging van voor- en nadelen van aansluiting bij Dokterswacht Friesland. Het kabinet verwacht van huisartsen, de regionale huisartsenorganisaties en zorgverzekeraars dat zij met elkaar blijven zoeken naar een oplossing die passend en toekomstbestendig is. De NZa houdt hierbij toezicht op de zorgplicht van de zorgverzekeraar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B7CCD" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="302794B3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE7C5B" w:rsidP="00057ED1" w:rsidRDefault="00EE7C5B" w14:paraId="5D77451D" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="798051FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00057ED1" w:rsidP="00057ED1" w:rsidRDefault="00000000" w14:paraId="43A34985" w14:textId="77777777">
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="4AD67B9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00057ED1" w:rsidRDefault="00000000" w14:paraId="6A4840F1" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="2150A661" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0098109E">
         <w:t>Hoe beoordeelt u het feit dat geen van de drie onderzochte oplossingsrichtingen, aansluiting bij Dokterswacht Friesland, een eigen huisartsenpost en aanpassing van de ANW-vergoeding, tot een passende oplossing heeft geleid? Wat gaat u hier concreet aan doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00057ED1" w:rsidP="00057ED1" w:rsidRDefault="00057ED1" w14:paraId="70F03E48" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E04578" w:rsidR="00057ED1" w:rsidP="00057ED1" w:rsidRDefault="00000000" w14:paraId="4B923D1A" w14:textId="77777777">
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="2E0B8C24" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E04578" w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="0C0BFDB3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184C2F" w:rsidP="00057ED1" w:rsidRDefault="00000000" w14:paraId="443EEC7B" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="43106D7B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet zet met afspraken uit het AZWA en het regeerakkoord in op toegankelijke huisartsenzorg voor iedere inwoner, ook op de (Friese) Waddeneilanden. Daarbij past dat partijen in deze bijzondere regio samen zoeken naar oplossingen voor dit vraagstuk. Het is positief dat partijen verschillende opties hebben verkend, maar jammer dat deze verkenning tot op heden nog niet heeft geleid tot een richting die voor alle betrokkenen acceptabel is. Het kabinet verwacht van partijen dat zij elk vanuit hun eigen verantwoordelijkheid met elkaar blijven werken aan continuïteit van huisartsenzorg op de (Friese) Wadden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="6844DD06" w14:textId="77777777"/>
+    <w:p w:rsidR="00DE5DB7" w:rsidP="00DE5DB7" w:rsidRDefault="00DE5DB7" w14:paraId="34E02B1D" w14:textId="77777777"/>
+    <w:p w:rsidR="00DA3583" w:rsidRDefault="00DA3583" w14:paraId="16E2BBA6" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00DA3583" w:rsidSect="00DE5DB7">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00FA023F" w14:textId="77777777" w:rsidR="00ED4214" w:rsidRDefault="00ED4214">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F729D85" w14:textId="77777777" w:rsidR="00872325" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13994C90" w14:textId="77777777" w:rsidR="00ED4214" w:rsidRDefault="00ED4214">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53ABF30F" w14:textId="77777777" w:rsidR="00872325" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...64 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="083A9E65" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A79A3FF" w14:textId="77777777" w:rsidR="00DE5DB7" w:rsidRPr="00DE5DB7" w:rsidRDefault="00DE5DB7" w:rsidP="00DE5DB7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35102A40" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4234E3E7" w14:textId="77777777" w:rsidR="00872325" w:rsidRPr="00DE5DB7" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B9F1E77" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A805950" w14:textId="77777777" w:rsidR="00872325" w:rsidRPr="00DE5DB7" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B6D611C" w14:textId="77777777" w:rsidR="00ED4214" w:rsidRDefault="00ED4214">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="065F60F8" w14:textId="77777777" w:rsidR="00872325" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ED59D29" w14:textId="77777777" w:rsidR="00ED4214" w:rsidRDefault="00ED4214">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B0A5BA7" w14:textId="77777777" w:rsidR="00872325" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...656 lines deleted...]
-  <w:p w14:paraId="68E68A31" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76C1150C" w14:textId="77777777" w:rsidR="00DE5DB7" w:rsidRPr="00DE5DB7" w:rsidRDefault="00DE5DB7" w:rsidP="00DE5DB7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1061 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14D416DC" w14:textId="77777777" w:rsidR="00DE5DB7" w:rsidRPr="00DE5DB7" w:rsidRDefault="00DE5DB7" w:rsidP="00DE5DB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="693E1085" w14:textId="77777777" w:rsidR="00872325" w:rsidRPr="00DE5DB7" w:rsidRDefault="00872325" w:rsidP="00DE5DB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...283 lines deleted...]
-    <w:rsid w:val="00FF3C45"/>
+    <w:rsidRoot w:val="00DE5DB7"/>
+    <w:rsid w:val="00872325"/>
+    <w:rsid w:val="009C0565"/>
+    <w:rsid w:val="00DA3583"/>
+    <w:rsid w:val="00DE5DB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0AEB3F5C"/>
+  <w14:docId w14:val="56582E1C"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E1E78682-0809-48CF-89B6-F7BAAAB47DB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4517,1234 +1334,824 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00282965"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...9 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00DE5DB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...103 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="0019212C"/>
-[...26 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00DE5DB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5850,53 +2257,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8673</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1496</ap:Words>
+  <ap:Characters>8228</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>72</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>68</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10229</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9705</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>