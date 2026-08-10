--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,4123 +1,1000 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="0039587D" w:rsidRDefault="00897378" w14:paraId="711B44C2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="165F1F8F" w14:textId="09DAA306">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2358</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="38CA8353" w14:textId="1EE6A74C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z13076</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="2B8798B3" w14:textId="32477323">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...254 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">over </w:t>
-[...2 lines deleted...]
-        <w:t>de continuïteit van huisartsenzorg op de Friese Waddeneilanden</w:t>
+        <w:t xml:space="preserve">  24 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5A4A6E9D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="748269AE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4A1D2096" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Heeft u net als de indiener signalen ontvangen dat de continuïteit van de huisartsenzorg op de Friese Waddeneilanden onder druk staat doordat er geen structurele vergoeding bestaat voor de beschikbaarheid tijdens avond-, nacht- en weekenddiensten (ANW)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5A77F561" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="470D70BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>2026Z13067</w:t>
+        <w:t xml:space="preserve">vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="69AAEF14" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...249 lines deleted...]
-      </w:pPr>
+        <w:t>VWS heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> navraag gedaan bij betrokken partijen en ben ervan op de hoogte dat er uitdagingen zijn bij het organiseren van de huisartsenzorg tijdens avond-, nacht- en weekenduren op de (Friese) Waddeneilanden. Het is bekend dat praktijkhouders zelf aangeven dat de vergoeding voor (bereikbaarheid tijdens) ANW-diensten hier een van de oorzaken van is.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5DA2CC19" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="497CC242" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Het is de inzet van het kabinet dat de continuïteit en kwaliteit van huisartsenzorg overal in Nederland, en dus ook op de (Friese) Waddeneilanden, gewaarborgd moet blijven, ook op de lange termijn. In lijn met afspraken uit het Aanvullend Zorg- en Welzijnsakkoord (AZWA) zet het kabinet erop in dat huisartsen, regionale huisartsenorganisaties en zorgverzekeraars in elke regio afspraken maken over continuïteit van huisartsenzorg. Uitkomst van deze afspraken kan zijn dat de preferente zorgverzekeraar naast de reguliere vergoeding van huisartsenzorg ook gericht financieel maatwerk biedt in een bepaalde regio of situatie. De bekostiging biedt hier ruimte voor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="52353C63" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5F5A76B5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="2C88E84E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Deelt u de opvatting dat de situatie op de Friese Waddeneilanden wezenlijk verschilt van die op het vasteland, omdat patiënten niet eenvoudig kunnen uitwijken naar een huisartsenpost, spoedeisende hulp of andere vormen van vervolgzorg? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="1B44B70E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="362F48D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
       <w:r>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4F0A0EC9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Ja, zowel partijen uit de regio als de NZa en LHV geven aan dat huisartsen op de (Friese) Waddeneilanden breed worden ingezet, breder dan de gemiddelde huisarts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden op </w:t>
-[...2 lines deleted...]
-        <w:t>K</w:t>
+        <w:t>in Nederland. Vanwege de door de Kamerleden genoemde factoren vraagt huisartsenzorg op de (Friese) Waddeneilanden om maatwerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4FE61514" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="48C374DC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="0D66F889" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Bent u ermee bekend dat huisartsen op de Friese Waddeneilanden naast reguliere huisartsenzorg vaak ook taken verrichten op het gebied van spoedzorg, radiologie, traumatologie, apotheekzorg en op sommige eilanden zelfs verloskunde?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="425966BA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="7AC6C7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">amervragen </w:t>
-[...170 lines deleted...]
-      <w:r w:rsidR="0039587D">
         <w:t>vraag</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039587D" w:rsidR="0039587D">
-[...75 lines deleted...]
-    <w:p w:rsidRPr="0039587D" w:rsidR="00B72F26" w:rsidP="0039587D" w:rsidRDefault="00000000" w14:paraId="6D8E2FC8" w14:textId="77777777">
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="36F0F7E9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039587D">
         <w:t xml:space="preserve">Ja, zowel partijen uit de regio als landelijke partijen geven aan dat huisartsen op de (Friese) Waddeneilanden breed worden ingezet, breder dan de gemiddelde huisarts in Nederland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B72F26" w:rsidP="0039587D" w:rsidRDefault="00B72F26" w14:paraId="02CBF2E9" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="0039587D" w:rsidR="0029421A" w:rsidP="0039587D" w:rsidRDefault="00000000" w14:paraId="653293CF" w14:textId="77777777">
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="556388A0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="667D39F0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="6D24A7E4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="3249D1C3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5500EA19" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Hoe beoordeelt u het feit dat huisartsen op de Friese Waddeneilanden tijdens ANW-diensten uitsluitend worden vergoed voor daadwerkelijk geleverde consulten en verrichtingen, terwijl zij gedurende die gehele periode beschikbaar en inzetbaar moeten zijn voor spoedzorg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="1F21AD22" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="69FBA1FA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="7581EF99" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Het klopt dat de ANW-huisartsenzorg op de (Friese) Waddeneilanden anders is georganiseerd dan op de meeste plekken op het vasteland en dat hiervoor ook een andere wijze van bekostigen geldt. In de meeste regio’s wordt de ANW-zorg verzorgd via een Huisartsendienstenstructuur (HDS), waarin huisartsen gezamenlijk de avond-, nacht- en weekendzorg organiseren vanuit een of meer huisartsenposten. Op de (Friese) Waddeneilanden ontbreekt deze structuur en zijn geen huisartsenposten gevestigd. In het geval van ANW-zorg die buiten een HDS wordt georganiseerd, zoals op de Waddeneilanden, gelden door de NZa vastgestelde prestaties en tarieven voor ANW-verrichtingen buiten de HDS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="14D1C37C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4E452C1C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Deelt u de zorg dat het ontbreken van een vergoeding voor beschikbaarheid en bereikbaarheid het voeren van een huisartsenpraktijk op de Friese Waddeneilanden minder aantrekkelijk maakt en daarmee een risico vormt voor de continuïteit van zorg voor zowel inwoners als bezoekers van de eilanden? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4EBA13A0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="538FB8B7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4BAE2B48" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Zoals afgesproken in het AZWA, is het aan huisartsen en zorgverzekeraars om samen tot plannen te komen voor continuïteit van huisartsenzorg in een regio. Bij uitstek op de (Friese) Waddeneilanden vraagt dat om maatwerk. De afspraak in het AZWA is dan ook dat zorgverzekeraars financieel maatwerk bieden in regio’s waar de toegankelijkheid van huisartsenzorg nu of in de toekomst in gevaar dreigt te komen. In algemene zin is het daarvoor wel van belang dat huisartsen transparant zijn over de financiële knelpunten waarvoor zij maatwerk behoeven, zodat verzekeraars passende en doelmatige financiering kunnen organiseren. De bekostigingssystematiek biedt zorgverzekeraars de ruimte om het benodigde maatwerk te bieden en de preferente zorgverzekeraar heeft mij aangegeven dat dat in dit geval ook gebeurt. Het is mij bekend dat dat nog niet tot tevredenheid van alle betrokken partijen is, maar het is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in principe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">aan partijen zelf om daar uit te komen. De NZa houdt hierbij toezicht op de zorgplicht van de zorgverzekeraar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="73BF4B16" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="0CB07458" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Acht u het op de langere termijn houdbaar dat een zeer beperkte groep huisartsen verantwoordelijk is voor een groot aantal ANW-diensten per jaar, terwijl de werkdruk hoog is en het door de gebrekkige financiering van deze diensten steeds moeilijker wordt om waarnemers en huisartsen in dienstverband te vinden en te behouden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="686C166E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="15A55839" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="03364985" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">Zoals aangegeven in antwoord op vraag 5, zet het kabinet in op continuïteit van huisartsenzorg in elke regio en is het aan huisartsen en zorgverzekeraars om samen tot plannen te komen voor continuïteit van huisartsenzorg in een regio. De bekostigingssystematiek biedt zorgverzekeraars de ruimte om het benodigde maatwerk te bieden en zij hebben mij aangegeven dat dat in dit geval ook gebeurt. Het is mij bekend dat dat nog niet tot tevredenheid van alle betrokken partijen is, maar het is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in principe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve">aan partijen zelf om daar uit te komen. De NZa houdt hierbij toezicht op de zorgplicht van de zorgverzekeraar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="54AF1961" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5C6D8291" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Welke mogelijkheden ziet u om, samen met de Nederlandse Zorgautoriteit en zorgverzekeraars, te komen tot een structurele oplossing waarbij de bijzondere omstandigheden van de Friese Waddeneilanden worden meegewogen en ook de beschikbaarheid van huisartsenzorg tijdens ANW-diensten passend wordt bekostigd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="7036EDD5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="064EF992" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="0039587D">
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag 4</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="0039587D">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0039587D">
+      <w:r>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039587D" w:rsidR="0039587D">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="0039587D" w:rsidR="00264FD0" w:rsidP="0039587D" w:rsidRDefault="00000000" w14:paraId="45DF275F" w14:textId="6E25081A">
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="1EC90CD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Zoals aangegeven in antwoord op vraag 5 en 6, is het aan huisartsen en zorgverzekeraars om samen tot plannen te komen voor continuïteit van huisartsenzorg in een regio. De bekostigingssystematiek biedt preferente zorgverzekeraars de ruimte om het benodigde maatwerk te bieden en zij hebben mij aangegeven dat dat in dit geval ook gebeurt. Het is mij bekend dat dat nog niet tot tevredenheid van alle betrokken partijen is, maar het is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in principe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> aan partijen zelf om daar uit te komen. De NZa houdt hierbij toezicht op de zorgplicht van de zorgverzekeraar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="21FD58F0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="0F49ACB5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="1873541A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Bent u bereid hierover op korte termijn in gesprek te gaan met de betrokken huisartsenpraktijken, de Nederlandse Zorgautoriteit en de zorgverzekeraar, en de Kamer te informeren over de uitkomsten daarvan? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="1B6E33B4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="6DC23417" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="0039587D">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0039587D">
+      <w:r>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039587D" w:rsidR="0039587D">
-[...56 lines deleted...]
-    <w:p w:rsidRPr="0039587D" w:rsidR="00D453A8" w:rsidP="0039587D" w:rsidRDefault="00000000" w14:paraId="4EB18A2B" w14:textId="37DE3D8B">
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="4E553CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Het is, zoals in het antwoord op vraag 5, 6 en 7 aangegeven, aan partijen zelf om vanuit hun rollen en verantwoordelijkheden de hen toegereikte instrumenten in te zetten om de continuïteit van huisartsenzorg op de (Friese) Waddeneilanden te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="370F69ED" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="655F7F6A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="1BA7E8F1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039587D">
+        <w:t>Kunt u deze vragen beantwoorden voorafgaand aan het tweeminutendebat Eerstelijnszorg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="13A01A74" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0039587D" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="002390C3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="0039587D">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0039587D">
+      <w:r>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039587D" w:rsidR="0039587D">
-[...191 lines deleted...]
-    <w:p w:rsidR="00B72F26" w:rsidP="0039587D" w:rsidRDefault="00000000" w14:paraId="4F552732" w14:textId="61251F36">
+      <w:r w:rsidRPr="0039587D">
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="6F753A4A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="007B26CD">
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0098109E" w:rsidR="00B72F26" w:rsidP="0039587D" w:rsidRDefault="00B72F26" w14:paraId="10CD7CCA" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="0098109E" w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="7F4A2496" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C3FDA" w:rsidP="009C3FDA" w:rsidRDefault="009C3FDA" w14:paraId="5A6A98E2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA3583" w:rsidRDefault="00DA3583" w14:paraId="467802D3" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00DA3583" w:rsidSect="009C3FDA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="504F874F" w14:textId="77777777" w:rsidR="009014D2" w:rsidRDefault="009014D2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="436E3B04" w14:textId="77777777" w:rsidR="00582930" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19FF5E32" w14:textId="77777777" w:rsidR="009014D2" w:rsidRDefault="009014D2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="48501016" w14:textId="77777777" w:rsidR="00582930" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...63 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="635036E6" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0BD621E3" w14:textId="77777777" w:rsidR="009C3FDA" w:rsidRPr="009C3FDA" w:rsidRDefault="009C3FDA" w:rsidP="009C3FDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EC8B4BD" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6D9EF2E4" w14:textId="77777777" w:rsidR="00582930" w:rsidRPr="009C3FDA" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E8A4972" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="775C34C4" w14:textId="77777777" w:rsidR="00582930" w:rsidRPr="009C3FDA" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AF49F53" w14:textId="77777777" w:rsidR="009014D2" w:rsidRDefault="009014D2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="607F2B3E" w14:textId="77777777" w:rsidR="00582930" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69449717" w14:textId="77777777" w:rsidR="009014D2" w:rsidRDefault="009014D2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7937BFE2" w14:textId="77777777" w:rsidR="00582930" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3693A82A" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000" w:rsidP="009071A4">
+  <w:p w14:paraId="16310F04" w14:textId="77777777" w:rsidR="009C3FDA" w:rsidRPr="009C3FDA" w:rsidRDefault="009C3FDA" w:rsidP="009C3FDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...103 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A57EDD5" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="41D01200" w14:textId="77777777" w:rsidR="009C3FDA" w:rsidRPr="009C3FDA" w:rsidRDefault="009C3FDA" w:rsidP="009C3FDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...585 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D12EDD9" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="7A3B683C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="6F0C5F12" w14:textId="77777777" w:rsidR="00582930" w:rsidRPr="009C3FDA" w:rsidRDefault="00582930" w:rsidP="009C3FDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...947 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...283 lines deleted...]
-    <w:rsid w:val="00FD0CD4"/>
+    <w:rsidRoot w:val="009C3FDA"/>
+    <w:rsid w:val="00582930"/>
+    <w:rsid w:val="009C0565"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rsid w:val="00DA3583"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2996DE97"/>
+  <w14:docId w14:val="47B3FA39"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A628EF95-01A4-4DB1-A6B9-5B3F0FE08F47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4266,1255 +1143,824 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009C3FDA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009C3FDA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009C3FDA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...514 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009C3FDA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009C3FDA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="009C3FDA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...98 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="004271D1"/>
-[...26 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009C3FDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...43 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5621,52 +2067,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1192</ap:Words>
-  <ap:Characters>6560</ap:Characters>
+  <ap:Words>1115</ap:Words>
+  <ap:Characters>6133</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7737</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7234</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>