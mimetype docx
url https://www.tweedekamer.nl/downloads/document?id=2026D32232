--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,4129 +1,1952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...513 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="5747D207" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet Ministerie van Onderwijs, Cultuur en Wetenschap 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="795128D0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:hanging="1371"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="39979E56" w14:textId="10AE1567">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A" w:rsidR="00B959A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="08A21CF1" w14:textId="59296145">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="702" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="4E3CF8E8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="702" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="1425AE55" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Onderwijs, Cultuur en Wetenschap heeft een aantal vragen voorgelegd aan de minister van Onderwijs, Cultuur en Wetenschap en de staatssecretaris van Onderwijs, Cultuur en Wetenschap over het Jaarverslag ministerie van Onderwijs, Cultuur en Wetenschap 2025 (36945-VIII, nr. 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="049DA263" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="2E6B6996" w14:textId="342B9F99">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft deze vragen beantwoord bij brief van 9 juni 2026 (Kamerstuk 36 945 VIII, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A" w:rsidR="00B959A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A" w:rsidR="00B959A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister heeft de resterende v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A" w:rsidR="00B959A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64, 66 en 67 beantwoord bij brief van 24 juni 2026. Deze vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="69BE6D1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="496CF8A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="748B256E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koorevaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="1927F136" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="2C5D6F06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="1778FAD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Van Thiel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidRDefault="006D6790" w14:paraId="5CFB79DA" w14:textId="6F317A5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D1A2A" w:rsidR="003D1A2A" w:rsidP="00F578DE" w:rsidRDefault="003D1A2A" w14:paraId="10F382AC" w14:textId="7DDF3758">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="001F743A" w14:paraId="58307D68" w14:textId="40AD2F6D">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="001F743A" w:rsidP="006D6790" w:rsidRDefault="001F743A" w14:paraId="7DF43924" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="367E9010" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nr. 64</w:t>
       </w:r>
-      <w:r w:rsidR="002E45AA">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t>Vraag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D1A2A" w:rsidP="00F578DE" w:rsidRDefault="003D1A2A" w14:paraId="309C5D40" w14:textId="77777777">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="306996EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D1A2A" w:rsidP="002E45AA" w:rsidRDefault="00F578DE" w14:paraId="13A4B1EB" w14:textId="297AD774">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="5DCF9ECB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C45789">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u aangeven welke samenwerkingen het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biomedical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C45789">
-        <w:t>Biomedical</w:t>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Primate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C45789">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00F578DE" w:rsidR="00F578DE" w:rsidP="002E45AA" w:rsidRDefault="00F578DE" w14:paraId="36580570" w14:textId="22B84E68">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Centre (BPRC) de afgelopen vijf jaar, uitgesplitst naar jaar, is aangegaan met andere Nederlandse onderzoeksinstellingen en universiteiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="010BC165" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F578DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F578DE" w:rsidP="00D452AA" w:rsidRDefault="003871DC" w14:paraId="39093E65" w14:textId="46771823">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="3B06E588" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">met: Amsterdam UMC/VU, Leiden UMC/Universiteit Leiden, UMC Utrecht/Universiteit Utrecht, Erasmus MC, </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het BPRC geeft aan dat op basis van de auteurs op de publicatielijst van de afgelopen jaren, het BPRC in ieder geval samenwerkingen heeft gehad met: Amsterdam UMC/VU, Leiden UMC/Universiteit Leiden, UMC Utrecht/Universiteit Utrecht, Erasmus MC, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Radboudumc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">/Radboud Universiteit, Rijksuniversiteit Groningen/UMCG, Wageningen UR, RIVM, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Sanquin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, Nederlands Herseninstituut, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Hubrecht</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Institute</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
-[...21 lines deleted...]
-    <w:p w:rsidR="003D1A2A" w:rsidP="00F578DE" w:rsidRDefault="003D1A2A" w14:paraId="6E98865C" w14:textId="77777777">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Diergaarde Blijdorp/Rotterdam Zoo en diverse Nederlandse universitaire onderzoeksgroepen. Deze laatste categorie (diverse Nederlandse universitaire onderzoeksgroepen) is groter in aantal dan de auteurslijst op publicaties. Voor het aanvragen van nationale en internationale subsidies werkt het BPRC namelijk met anderen samen in consortiumverband. Aangezien niet alle subsidieaanvragen worden gehonoreerd, zal er uit deze samenwerkingen vaak geen onderzoek en dus geen publicaties volgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="12A061D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00F578DE" w:rsidR="003D1A2A" w:rsidP="00F578DE" w:rsidRDefault="003D1A2A" w14:paraId="5E6E57F7" w14:textId="1DDAFAE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="2DD5FC00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nr. 66</w:t>
       </w:r>
-      <w:r w:rsidR="002E45AA">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t>Vraag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F578DE" w:rsidR="00F578DE" w:rsidP="002E45AA" w:rsidRDefault="00F578DE" w14:paraId="32AB6CF4" w14:textId="4980ACDC">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="05315AC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kunt u een lijst verschaffen van alle alternatieven voor apenproeven die het BPRC in de afgelopen twintig jaar zelf heeft ontwikkeld?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D1A2A" w:rsidP="002E45AA" w:rsidRDefault="003D1A2A" w14:paraId="387C3DFF" w14:textId="77777777">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="51734DEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00F578DE" w:rsidR="00F578DE" w:rsidP="002E45AA" w:rsidRDefault="004F0152" w14:paraId="757F9252" w14:textId="7CE583D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="4F8105DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. Een heel belangrijk onderdeel hiervan, en van meer kennis met minder dieren, is de inrichting van de </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het BPRC geeft aan dat het helaas niet mogelijk is om daar een volledige lijst van op te stellen. Het BPRC heeft altijd sterk ingezet op de drie V’s (Vervanging, Vermindering en Verfijning). Een heel belangrijk onderdeel hiervan, en van meer kennis met minder dieren, is de inrichting van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>biobank</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Wetenschappers van het BPRC en de internationale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onderzoeksgemeenschap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruiken hier materiaal uit, variërend van volbloed of witte bloedcellen tot weefsels, organen, hersenen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>darmorganoïden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00214889">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">veel tijd besteed aan het ontwikkelen van een methode om malariaparasieten te kunnen onderzoeken in levercellen in een kweekbakje, als alternatief voor grootschalige screening van nieuwe medicijnen in apen. Ook zijn er methodes ontwikkeld om medicijnen toe te dienen met minder irriterende adjuvantia, is er voor het welzijn van de dieren </w:t>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hiermee wordt proefdiervrij onderzoek gedaan en in sommige gevallen worden alternatieven voor apenproeven ontwikkeld. Deze alternatieven worden meestal ontwikkeld en gepubliceerd als onderdeel van breder ziektegericht onderzoek, en niet als afzonderlijke activiteit. Het BPRC heeft bijvoorbeeld voor het malariaonderzoek de afgelopen tien jaar veel tijd besteed aan het ontwikkelen van een methode om malariaparasieten te kunnen onderzoeken in levercellen in een kweekbakje, als alternatief voor grootschalige screening van nieuwe medicijnen in apen. Ook zijn er methodes ontwikkeld om medicijnen toe te dienen met minder irriterende adjuvantia, is er voor het welzijn van de dieren </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>gedragsondroek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gedaan, onderzoek naar verrijkingsmethoden, luchtkwaliteit, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45789" w:rsidR="00F578DE">
-        <w:rPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>long-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C45789" w:rsidR="00F578DE">
-        <w:rPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
-[...23 lines deleted...]
-    <w:p w:rsidR="003D1A2A" w:rsidP="00F578DE" w:rsidRDefault="003D1A2A" w14:paraId="38B04C29" w14:textId="77777777">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibiotica, het microbioom, en de voedingssamenstelling voor de dieren. Hier is deels over gepubliceerd, deels is dit opgenomen in de materiaal &amp; methoden-secties van verschenen artikelen. Als we kijken naar de impact van het onderzoek, gebaseerd op de wetenschappelijke output van het BPRC, dan is van de periode 2019-2025 39% (85/220) van de artikelen verschenen op basis van dierstudies, 39% (86/220) op basis van op basis van de 3 V's, en 22% (49/220) op basis van beide. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="23CAD2CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D1A2A" w:rsidP="00F578DE" w:rsidRDefault="003D1A2A" w14:paraId="630EE3B7" w14:textId="18B49F77">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="3705719D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nr. 67</w:t>
       </w:r>
-      <w:r w:rsidR="002E45AA">
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F578DE" w:rsidR="00F578DE">
-        <w:rPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F578DE" w:rsidR="00F578DE" w:rsidP="002E45AA" w:rsidRDefault="00F578DE" w14:paraId="3A1D5125" w14:textId="53E06852">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="66E472E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F578DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Kunt u aangeven hoeveel geld het BPRC de afgelopen vijf jaar, uitgesplitst naar jaar, heeft gebruikt voor het ontwikkelen van alternatieven voor de apenproeven die ze doen en welk percentage dit is van de totale begroting van het BPRC?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D1A2A" w:rsidP="002E45AA" w:rsidRDefault="003D1A2A" w14:paraId="41537FD3" w14:textId="77777777">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="65189361" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00F578DE" w:rsidR="00F578DE" w:rsidP="002E45AA" w:rsidRDefault="00F578DE" w14:paraId="11BECDF0" w14:textId="7E6EE987">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="7ADAE86C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:ind w:left="680"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F578DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onderstaand treft u de gegevens over 2020 t/m 2024. De financiële gegevens over 2025 zijn nog niet door een accountant gecontroleerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F578DE" w:rsidR="00F578DE" w:rsidP="00F578DE" w:rsidRDefault="00F578DE" w14:paraId="340BCB65" w14:textId="77777777">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="3B135E90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1254"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1254"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="1290"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidTr="002E45AA" w14:paraId="5B2D7D57" w14:textId="77777777">
+      <w:tr w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidTr="0088334C" w14:paraId="3F0A6237" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="18E47768" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="711F805E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="0FC58742" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="608C8FFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="27E2A47A" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="0B7C7783" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="3CCCAA52" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="4101A293" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="12AEE901" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="76C6ADE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidTr="002E45AA" w14:paraId="29B3685B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidTr="0088334C" w14:paraId="481F6F41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="7B2E525C" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="0C66B605" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">14,1% </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(€ 1,6 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="3B1A98DF" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="5B618FB8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">17,7% </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(€ 1,9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="066769D3" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="48D35EA2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">16,4% </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(€ 1,9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="485369B7" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="6FE2500E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">18,5% </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(€ 2,2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F578DE" w:rsidR="002E45AA" w:rsidP="002E45AA" w:rsidRDefault="002E45AA" w14:paraId="430B75CF" w14:textId="77777777">
+          <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="0088334C" w:rsidRDefault="006D6790" w14:paraId="582615CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">17,4% </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(€ 2,2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F578DE">
-              <w:rPr>
+            <w:r w:rsidRPr="001F743A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="2E49D842" w14:textId="77777777">
+    <w:p w:rsidRPr="001F743A" w:rsidR="006D6790" w:rsidP="006D6790" w:rsidRDefault="006D6790" w14:paraId="78FBEE45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F743A" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="73F0CF37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001F743A" w:rsidR="006F53E6" w:rsidSect="006D6790">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51080C82" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665">
+    <w:p w14:paraId="29D9D7D7" w14:textId="77777777" w:rsidR="0005053D" w:rsidRDefault="0005053D" w:rsidP="006D6790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD4A993" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBAC327" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665">
+    <w:p w14:paraId="4068994A" w14:textId="77777777" w:rsidR="0005053D" w:rsidRDefault="0005053D" w:rsidP="006D6790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DDA4A8" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C4C75F9" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="1C2F1111" w14:textId="77777777" w:rsidR="006D6790" w:rsidRPr="006D6790" w:rsidRDefault="006D6790" w:rsidP="006D6790">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3954568A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="473C9E48" w14:textId="77777777" w:rsidR="006D6790" w:rsidRPr="006D6790" w:rsidRDefault="006D6790" w:rsidP="006D6790">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="10281DC2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="52222E3E" w14:textId="77777777" w:rsidR="006D6790" w:rsidRPr="006D6790" w:rsidRDefault="006D6790" w:rsidP="006D6790">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="421005DE" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665">
+    <w:p w14:paraId="1D21D98C" w14:textId="77777777" w:rsidR="0005053D" w:rsidRDefault="0005053D" w:rsidP="006D6790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBDEF2F" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DEE379C" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665">
+    <w:p w14:paraId="3A96248B" w14:textId="77777777" w:rsidR="0005053D" w:rsidRDefault="0005053D" w:rsidP="006D6790">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D80FF9" w14:textId="77777777" w:rsidR="002A7665" w:rsidRDefault="002A7665"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="798BD1BD" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="232708ED" w14:textId="77777777" w:rsidR="006D6790" w:rsidRPr="006D6790" w:rsidRDefault="006D6790" w:rsidP="006D6790">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="3A02B6A5" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="06585C56" w14:textId="77777777" w:rsidR="006D6790" w:rsidRPr="006D6790" w:rsidRDefault="006D6790" w:rsidP="006D6790">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="78F4E5AB" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="06B7C79F" w14:textId="77777777" w:rsidR="006D6790" w:rsidRPr="006D6790" w:rsidRDefault="006D6790" w:rsidP="006D6790">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...920 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="006D6790"/>
+    <w:rsid w:val="0005053D"/>
+    <w:rsid w:val="001F743A"/>
+    <w:rsid w:val="002F3F8B"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0074116B"/>
+    <w:rsid w:val="00850A64"/>
+    <w:rsid w:val="00B959A6"/>
+    <w:rsid w:val="00C14F3A"/>
+    <w:rsid w:val="00C441D3"/>
+    <w:rsid w:val="00E129A7"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="581E002D"/>
-  <w15:docId w15:val="{9AC3A846-F271-4EA6-94A3-41084AD1D287}"/>
+  <w14:docId w14:val="15FB1CF4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C3BB05FE-474C-4194-BAD1-433851B471F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4272,1132 +2095,1121 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D6790"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="006D6790"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...30 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="006D6790"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...211 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>657</ap:Words>
-  <ap:Characters>3614</ap:Characters>
+  <ap:Words>666</ap:Words>
+  <ap:Characters>3664</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4263</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4322</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O200PRU</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O200PRU</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>