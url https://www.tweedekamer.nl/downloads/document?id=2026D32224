--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,6555 +1,1009 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F75106" w:rsidRDefault="00F71A89" w14:paraId="609FF0A9" w14:textId="6F9ABFD1">
-[...779 lines deleted...]
-    <w:p w:rsidR="0064761F" w:rsidRDefault="0064761F" w14:paraId="2847FC35" w14:textId="3A266FC6">
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00E576A7" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="19EDFFCD" w14:textId="046690BB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7" w:rsidR="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>911</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7" w:rsidR="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7" w:rsidR="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Bestrijding georganiseerde criminaliteit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00E576A7" w:rsidP="00E576A7" w:rsidRDefault="00E576A7" w14:paraId="05D7E85D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7" w:rsidR="00560986">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>508</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00E576A7" w:rsidP="00E576A7" w:rsidRDefault="00E576A7" w14:paraId="2DD5631F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="00990919" w:rsidRDefault="00990919" w14:paraId="6CA33872" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00E576A7" w14:paraId="1F7E6136" w14:textId="01BC30F7">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="002F094C" w:rsidR="0057001D" w:rsidP="00881039" w:rsidRDefault="00A4764B" w14:paraId="4CB95A49" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7" w:rsidR="00560986">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="5069E6F4" w14:textId="645156DE">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F094C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Hierbij stuur i</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Hierbij stuur ik uw Kamer het Jaarverslag RIEC/LIEC 2025 met daarin de behaalde resultaten en werkzaamheden van de Regionale Informatie- en Expertise Centra (RIEC’s) en het Landelijk Informatie- en Expertisecentrum (LIEC) in het jaar 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="09CE09CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>k uw Kamer het Jaarverslag RIEC</w:t>
-[...147 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="405A5A7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00646675">
-        <w:rPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>RIEC’s en LIEC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0742C" w:rsidP="00C0742C" w:rsidRDefault="00A4764B" w14:paraId="10076544" w14:textId="77777777">
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="654E0130" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="00C0742C" w:rsidR="00C0742C" w:rsidP="00C0742C" w:rsidRDefault="00C0742C" w14:paraId="06C4A1B2" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De tien RIEC’s en het LIEC vormen een landelijk netwerk tegen georganiseerde ondermijnende criminaliteit. RIEC’s werken dicht op de regionale praktijk en werken daarbij nauw samen met de partners in de aanpak van ondermijnende criminaliteit. Zij bundelen informatie, stellen handhavingsadviezen op, coördineren een integrale inzet op bestuursrechtelijk, strafrechtelijk en fiscaal terrein en betrekken waar nodig private partijen om ondermijning aan te pakken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="7C908CD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00943233" w:rsidR="00943233" w:rsidP="00943233" w:rsidRDefault="00A4764B" w14:paraId="407BE1C9" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="5077FE5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00943233" w:rsidP="00AA56E8" w:rsidRDefault="00943233" w14:paraId="6B91B7BB" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanuit de landelijke samenwerking met een lokale focus fungeren de RIEC’s in de regio als centraal informatiepunt voor casuïstiek. Omdat ondermijning vaak lokaal geworteld is, begint de aanpak in de lokale context. De RIEC’s brengen signalen bijeen, formuleren handelingsperspectief en coördineren met partners gerichte interventies op bestuursrechtelijk, strafrechtelijk en fiscaal gebied. Nieuw in 2025 is dat per RIEC wordt gerapporteerd over de inspanningen op het gebied van bestuurlijke weerbaarheid, waaronder integriteit, een veilige werkomgeving en communicatiemiddelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="2665B26A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00C82279" w:rsidR="003D3CB1" w:rsidP="00C82279" w:rsidRDefault="00A4764B" w14:paraId="5042675C" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="267A5FAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="006444BD" w:rsidR="00943233" w:rsidP="0003071D" w:rsidRDefault="00943233" w14:paraId="1E8419F4" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het LIEC verbindt beleid en uitvoering, land en regio. Het LIEC ondersteunt de RIEC’s via de Shared Service Taken onder meer door juridische, digitale en communicatieve ondersteuning. Daarnaast organiseert het LIEC een gecoördineerde aanpak wanneer fenomenen of uitdagingen in de samenwerking regio-overstijgend zijn door middel van interventies en leren &amp; ontwikkelen. Jaarlijks ontvangen de RIEC’s en het LIEC samen ruim 60 miljoen euro van JenV voor de aanpak van ondermijning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="3FB56184" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006444BD" w:rsidR="00646675" w:rsidP="0003071D" w:rsidRDefault="00A4764B" w14:paraId="4CE45DD6" w14:textId="77777777">
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="2C6ACD7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006444BD">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Hoofdpunten uit het jaarverslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003814BC" w:rsidP="005E5119" w:rsidRDefault="00A4764B" w14:paraId="6FF0BD6C" w14:textId="77777777">
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="1859E14C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RIEC’s behandelden 837 casussen, gericht op drugs, witwassen en bestuurlijke interventies. Voor het afpakken van crimineel vermogen is gezamenlijk 48,5 miljoen euro aan maatregelen opgelegd. Daarnaast zijn honderden Bibob</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>adviezen uitgebracht ter versterking van de bestuurlijke weerbaarheid.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00441955" w:rsidR="003D3CB1" w:rsidP="00441955" w:rsidRDefault="00A4764B" w14:paraId="019FBA8B" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="4B24CC84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">De RIEC’s en het LIEC bundelen ook de krachten op het gebied van: Integrale Informatiepositie, Bestuurlijke Weerbaarheid en Leren &amp; Monitoren. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230090448" w:id="0"/>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00D12013">
+        </w:rPr>
+        <w:t>Dit blijkt onder meer uit de training van 120 analisten in criminele geldstromen, vergroten de bestuurlijke weerbaarheid en monitoren landelijk de effecten van RIEC- en LIEC-activiteiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="5DC6CEB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="2EF58931" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de landelijke inzet is ook regionaal maatwerk geleverd. Ieder RIEC heeft meerjarenplannen uitgewerkt op basis van de eigen regionale prioriteiten en problematiek, binnen de landelijke kaders. In het jaarverslag zijn verschillende praktijkvoorbeelden uit de RIEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>regio’s opgenomen, die de variatie in aanpak en de behaalde resultaten laten zien. Daarmee wordt zichtbaar wat regionaal werkt en welke lessen breder toepasbaar zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00461E61" w:rsidP="00042343" w:rsidRDefault="00461E61" w14:paraId="3FC30059" w14:textId="77777777">
-[...73 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="1C9CEB8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="4B055664" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 is de pioniersfase van RIEC Caribisch Nederland afgerond en vertaald naar verdere professionalisering en duurzame inbedding, met een programmaplan 2026–2028 en begin 2026 een driejarige subsidie van JenV. Op Bonaire, Sint Eustatius en Saba zijn uiteenlopende bewustwordings-, preventie- en weerbaarheidsactiviteiten uitgevoerd en is in een operationele werkgroep gewerkt aan integrale casuïstiek, inclusief onderzoeken naar bestuurlijke weerbaarheid. Een voorbeeld van hun aanpak is opgenomen in het jaarverslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="26D00FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="16FBCECC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast startte in 2025 het LIEC de Landelijke Fenomeentafel (LFT) lokale en sectorale criminele samenwerkingsverbanden (CSV). Uitgangspunt is dat veel branches op zeer waardevolle manier bijdragen aan onze maatschappij, tegelijkertijd zijn er ook delen van bepaalde branches die legale structuren gebruiken voor criminaliteit. De aanleiding vormde de problematiek in een gedeelte van de glazenwassersbranche in Zaanstad, gevolgd door uitbreiding met twee branches: de schoonmaakbranche en de dakdekkersbranche. In deze tafel werken partners samen, delen kennis en ontwikkelen gerichte maatregelen om criminele samenwerkingen te verstoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E054D1" w:rsidR="008D2D7A" w:rsidP="0031151E" w:rsidRDefault="00A4764B" w14:paraId="77225222" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="553923FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vooruitblik</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536EB4" w:rsidP="0031151E" w:rsidRDefault="00A4764B" w14:paraId="7AB5E4F3" w14:textId="4CBB615F">
-[...74 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="0C260CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231203063" w:id="1"/>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De resultaten over 2025 vormen een solide basis voor de volgende stap. In het licht van recent verschenen Dreigingsbeeld Ondermijning Nederland blijkt des te meer dat ondermijning tot in de haarvaten van onze samenleving een gevaar vormt. Dat vraagt een optreden als één overheid, waar land en regio elkaar versterken en beleid en uitvoering samenkomen. Alleen integraal en met alle partners maken we de maatschappij weerbaar tegen alle vormen van ondermijning. De RIEC’s en het LIEC blijven onverminderd inzetten op het lokaal, regionaal en landelijk aanpakken van ondermijnende criminaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0081257B">
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit alles geeft vertrouwen in de bijdrage die de RIEC’s en het LIEC ook in 2026 zullen leveren aan de bestrijding van ondermijnende criminaliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="53DD0C3D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="622B677C" w14:textId="16782593">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F094C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
         </w:rPr>
-        <w:t>De Minister van Justitie en Veiligheid,</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7" w:rsidR="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="00560986" w:rsidP="00E576A7" w:rsidRDefault="00560986" w14:paraId="297D522A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E576A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E576A7" w:rsidR="006F53E6" w:rsidP="00E576A7" w:rsidRDefault="006F53E6" w14:paraId="47C5EE0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E576A7" w:rsidR="006F53E6" w:rsidSect="00560986">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1588" w:header="2398" w:footer="250" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499C840D" w14:textId="77777777" w:rsidR="00A4764B" w:rsidRDefault="00A4764B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63386F43" w14:textId="77777777" w:rsidR="00116A75" w:rsidRDefault="00116A75" w:rsidP="00560986">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75D1D51D" w14:textId="77777777" w:rsidR="00A4764B" w:rsidRDefault="00A4764B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E78439A" w14:textId="77777777" w:rsidR="00116A75" w:rsidRDefault="00116A75" w:rsidP="00560986">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...60 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...233 lines deleted...]
-      <w:pStyle w:val="broodtekst"/>
+  <w:p w14:paraId="3D5181FC" w14:textId="77777777" w:rsidR="00560986" w:rsidRPr="00560986" w:rsidRDefault="00560986" w:rsidP="00560986">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F9ABE8E" w14:textId="77777777" w:rsidR="00560986" w:rsidRPr="00560986" w:rsidRDefault="00560986" w:rsidP="00560986">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EAE0836" w14:textId="77777777" w:rsidR="00560986" w:rsidRPr="00560986" w:rsidRDefault="00560986" w:rsidP="00560986">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CDDEE4E" w14:textId="77777777" w:rsidR="00A4764B" w:rsidRDefault="00A4764B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6038C988" w14:textId="77777777" w:rsidR="00116A75" w:rsidRDefault="00116A75" w:rsidP="00560986">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F666DF3" w14:textId="77777777" w:rsidR="00A4764B" w:rsidRDefault="00A4764B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59E788E1" w14:textId="77777777" w:rsidR="00116A75" w:rsidRDefault="00116A75" w:rsidP="00560986">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...3812 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02902B89" w14:textId="77777777" w:rsidR="00560986" w:rsidRPr="00560986" w:rsidRDefault="00560986" w:rsidP="00560986">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A5D5145" w14:textId="77777777" w:rsidR="00560986" w:rsidRPr="00560986" w:rsidRDefault="00560986" w:rsidP="00560986">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42D60FD4" w14:textId="77777777" w:rsidR="00560986" w:rsidRPr="00560986" w:rsidRDefault="00560986" w:rsidP="00560986">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...4 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00EB122D"/>
-[...545 lines deleted...]
-    <w:rsid w:val="00FF5F2F"/>
+    <w:rsidRoot w:val="00560986"/>
+    <w:rsid w:val="00116A75"/>
+    <w:rsid w:val="004C0BAE"/>
+    <w:rsid w:val="00560986"/>
+    <w:rsid w:val="005E35E5"/>
+    <w:rsid w:val="005F3434"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008F49FE"/>
+    <w:rsid w:val="00A25AD5"/>
+    <w:rsid w:val="00D44065"/>
+    <w:rsid w:val="00E576A7"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65CC9DD8"/>
-  <w15:docId w15:val="{72C8A153-C4F6-47B4-A4C9-91E43A012603}"/>
+  <w14:docId w14:val="6DD0B419"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5EA634C3-A2A9-4C40-BE50-DAAF6373188E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6571,77 +1025,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6676,55 +1131,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6787,1864 +1242,1028 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="009B09F2"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="broodtekst"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
-[...1 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-[...5 lines deleted...]
-      <w:bCs/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-[...7 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00560986"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00560986"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-    <w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...58 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00560986"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="broodtekst"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00560986"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="adres">
-[...62 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="broodtekst"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00560986"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="13"/>
     </w:rPr>
-  </w:style>
-[...139 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00B46C81"/>
-[...34 lines deleted...]
-      </w:numPr>
+    <w:rsid w:val="00560986"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="227"/>
-[...21 lines deleted...]
-        <w:tab w:val="left" w:pos="12191"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-[...78 lines deleted...]
-    <w:next w:val="broodtekst"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00560986"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00560986"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00560986"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46C81"/>
-[...900 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E576A7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4664</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>775</ap:Words>
+  <ap:Characters>4266</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5501</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5031</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <dc:description>------------------------</dc:description>
-  <version/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>