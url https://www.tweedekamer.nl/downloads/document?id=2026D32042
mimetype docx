--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,3587 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6C2" w14:textId="4A71F5E4">
-[...110 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk232761588" w:id="0"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="54DB84E6" w14:textId="740BB0E8">
+      <w:r>
+        <w:t>AH 2345</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="211EE5D4" w14:textId="155C3E5D">
+      <w:r>
+        <w:t>2026Z11056</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="09B2BACF" w14:textId="274F99D9">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  24 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="048653A2" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="0090512B">
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="30432CCB" w14:textId="0A6F8764">
+      <w:r w:rsidRPr="005C1ABD">
+        <w:t>Bent u bekend met berichten dat de Israëlische minister van Financiën heeft aangekondigd de inwoners van een Palestijns dorp in het E1-gebied, Khan Al-Ammar, uit hun huis te zetten uit wraak voor een mogelijk arrestatiebevel van het Internationaal Strafhof?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1C1A3167" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="33E60519" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>m</w:t>
-      </w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1A5E7144" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="342C07BC" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="18317C75" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>inister van Buitenlandse Zaken</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005C1ABD" w14:paraId="77D8A6D2" w14:textId="101742D8">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="3D806115" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
         <w:t>Klopt het dat het E1-gebied de tweestatenoplossing onmogelijk maakt en altijd een rode lijn is geweest voor de Europese Unie (EU) en voor Nederland? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="291C0815" w14:textId="77777777"/>
-    <w:p w:rsidR="00412EE2" w:rsidP="00393B2E" w:rsidRDefault="005B13B1" w14:paraId="77D8A6D4" w14:textId="0D5767AA">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="01192E89" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="3E1AF152" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393B2E" w:rsidP="00393B2E" w:rsidRDefault="00393B2E" w14:paraId="6BC223A2" w14:textId="6DC71FB8">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> dan ook veroordeeld. </w:t>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="2AA8AF6F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het standpunt van Nederland en de EU ten aanzien van het nederzettingenbeleid is bekend: dit is tegen internationaal recht. De plannen voor nederzettingen in E1-gebied bestaan al lange tijd en zijn omstreden omdat de bouw ervan de Westelijke Jordaanoever zou opsplitsen en een tweestatenoplossing ernstig zou bemoeilijken. Nederland heeft het besluit tot de ontwikkeling van Israëlische nederzettingen in E1-gebied, die bij implementatie neerkomen op verdere annexatie van delen van de Westelijke Jordaanoever, dan ook veroordeeld. </w:t>
       </w:r>
       <w:r w:rsidRPr="00393B2E">
         <w:t xml:space="preserve">Ook tekende </w:t>
       </w:r>
-      <w:r w:rsidR="0090512B">
+      <w:r>
         <w:t>Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393B2E" w:rsidR="0090512B">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00393B2E">
-        <w:t>op 2</w:t>
+        <w:t xml:space="preserve"> op 2</w:t>
       </w:r>
       <w:r>
         <w:t>2 mei</w:t>
       </w:r>
       <w:r w:rsidRPr="00393B2E">
         <w:t xml:space="preserve"> jl. een </w:t>
       </w:r>
-      <w:r w:rsidR="0090512B">
+      <w:r>
         <w:t>door het Verenigd Koninkrijk geïnitieerde leiders</w:t>
       </w:r>
       <w:r w:rsidRPr="00393B2E">
         <w:t xml:space="preserve">verklaring waarin </w:t>
       </w:r>
-      <w:r w:rsidR="00492960">
-[...13 lines deleted...]
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6D6" w14:textId="238C549F">
+      <w:r>
+        <w:t xml:space="preserve">Israël wordt opgeroepen dit plan een halt toe te roepen en waarin bedrijven worden opgeroepen niet mee te dingen bij de aanbesteding voor de bouw van E1.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="245EEFB2" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="691E463F" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005C1ABD" w14:paraId="77D8A6D8" w14:textId="5B4CDDCA">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="4979BCC6" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
-        <w:t>Veroordeelt u de aangekondigde verdrijving van Palestijnen uit Khan Al-</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6D9" w14:textId="3C4DA9FC">
+        <w:t>Veroordeelt u de aangekondigde verdrijving van Palestijnen uit Khan Al-Ammar? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="5E4BC242" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1B683F03" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA0104" w:rsidP="00FE1D82" w:rsidRDefault="009D33EE" w14:paraId="152D074A" w14:textId="1FA8011B">
-[...8 lines deleted...]
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6DC" w14:textId="011CCBE0">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="09461230" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet veroordeelt deze aangekondigde verdrijving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="60346279" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="54B2AE26" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005C1ABD" w14:paraId="77D8A6DE" w14:textId="2FB8E053">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="65CFBAC0" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
         <w:t>Kunt u, net als de Duitse regering, de Israëlische regering waarschuwen dat er absoluut geen huisuitzettingen mogen plaatsvinden? Zo nee, waarom niet?[2]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="5D023A0C" w14:textId="77777777"/>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6DF" w14:textId="058096D3">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="6D3C3482" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="39B75A7C" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="00F94C12" w14:paraId="77D8A6E1" w14:textId="0BA993F2">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00393B2E" w:rsidR="00486C9C">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="4A17193E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederland veroordeelt het Israëlische nederzettingenbeleid, waaronder huisuitzettingen, en acht de Israëlische bezetting van de Palestijnse Gebieden onrechtmatig. Dit draagt Nederland zowel voor- als achter de schermen consistent uit. Zie ook het antwoord op vraag 2. Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393B2E">
         <w:t>tekende op 2</w:t>
       </w:r>
-      <w:r w:rsidR="00486C9C">
+      <w:r>
         <w:t>2 mei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393B2E" w:rsidR="00486C9C">
+      <w:r w:rsidRPr="00393B2E">
         <w:t xml:space="preserve"> jl. een </w:t>
       </w:r>
-      <w:r w:rsidR="00486C9C">
+      <w:r>
         <w:t>door het Verenigd Koninkrijk geïnitieerde leiders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393B2E" w:rsidR="00486C9C">
+      <w:r w:rsidRPr="00393B2E">
         <w:t>verklaring</w:t>
       </w:r>
-      <w:r w:rsidR="00486C9C">
-[...13 lines deleted...]
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6E2" w14:textId="4B1CFB4A">
+      <w:r>
+        <w:t xml:space="preserve">, waaronder met Duitsland, waarmee hiertoe wordt opgeroepen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="73304353" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1D93C542" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005C1ABD" w14:paraId="77D8A6E4" w14:textId="2325B6E2">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="4903436D" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
         <w:t>Bent u bereid om openlijk te pleiten voor opschorting van het handelsdeel van het EU-Israël Associatieakkoord? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412EE2" w:rsidRDefault="005B13B1" w14:paraId="77D8A6E5" w14:textId="77777777">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1D3E8D42" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E37EF9" w:rsidR="00E37EF9" w:rsidP="00E37EF9" w:rsidRDefault="00661855" w14:paraId="67D9B3E4" w14:textId="1AFD8F7B">
+    <w:p w:rsidRPr="00E37EF9" w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="03BDDC98" w14:textId="77777777">
       <w:r>
         <w:t>Tijdens de Raad Buitenlandse Zaken Handel van 22 mei jl. heeft het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00661855">
         <w:t xml:space="preserve"> onderstreept dat Israël van koers moet veranderen en dat de door de Commissie voorgestelde EU-maatregelen</w:t>
       </w:r>
-      <w:r w:rsidR="00A479E7">
+      <w:r>
         <w:t>, waaronder de opschorting van het handelsdeel van het EU-Israël Associatieakkoord,</w:t>
       </w:r>
       <w:r w:rsidRPr="00661855">
         <w:t xml:space="preserve"> middelen tot </w:t>
       </w:r>
-      <w:r w:rsidR="009D33EE">
+      <w:r>
         <w:t>dat</w:t>
       </w:r>
       <w:r w:rsidRPr="00661855">
         <w:t xml:space="preserve"> doel zijn, en geen doel op zichzelf. Op dit moment ontbreekt het draagvlak onder EU-lidstaten voor de door de Commissie voorgestelde maatregelen. Het kabinet zal zich in lijn met relevante moties en toezeggingen aan het parlement blijven inzetten voor het vergroten van dit draagvlak, ook in bilaterale contacten met EU-lidstaten</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2D54">
-        <w:t xml:space="preserve">. </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="5A0A7B54" w14:textId="5B074523">
+        <w:t>. In dat kader heeft het kabinet tijdens de Raad het belang benadrukt van een voortzetting van de discussie over het Commissievoorstel voor een gedeeltelijke opschorting van het handelsdeel van het EU-Israël Associatieakkoord.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tot dusverre ontbreekt het aan het benodigde draagvlak voor bovengenoemde maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="25C46EDD" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="7BDDDE3C" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Vraag 6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B13B1">
+        <w:t xml:space="preserve">Vraag 6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="09A3AEB8" w14:textId="77777777">
+      <w:r w:rsidRPr="005C1ABD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bent u bereid om in de EU initiatief te nemen voor een EU-breed verbod op de import van goederen uit de illegale nederzettingen, dan wel een algemeen verbod op economisch verkeer met de illegale nederzettingen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="67727353" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="2CBF36FB" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3384E" w:rsidP="00D3384E" w:rsidRDefault="001A6E39" w14:paraId="0E9743A5" w14:textId="21885816">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="3EAD1061" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6E39">
         <w:t xml:space="preserve">Nederland </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">heeft tijdens de Raad Buitenlandse Zaken van 15 juni jl. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D3384E">
+        <w:t>heeft tijdens de Raad Buitenlandse Zaken van 15 juni jl. aangegeven</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, mede in het kader van de eigen verplichtingen onder internationaal recht,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1575B" w:rsidR="00D3384E">
+      <w:r w:rsidRPr="00C1575B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> te werken aan nationale maatregelen tegen producten uit illegale nederzettingen in de door Israël bezette gebieden</w:t>
       </w:r>
-      <w:r w:rsidR="00D3384E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hierbij onderstreepte Nederland wederom dat EU-maatregelen effectiever zijn en daarom de voorkeur hebben. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk232592686" w:id="1"/>
-      <w:r w:rsidR="00D3384E">
+      <w:bookmarkStart w:name="_Hlk232592686" w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland verzocht om een analyse van de naleving van het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000170D3" w:rsidR="00D3384E">
+      <w:r w:rsidRPr="000170D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>beleid met betrekking tot</w:t>
       </w:r>
-      <w:r w:rsidR="00D3384E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000170D3" w:rsidR="00D3384E">
+      <w:r w:rsidRPr="000170D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>export</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F863A6" w:rsidR="00D3384E">
+      <w:r w:rsidRPr="00F863A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> van goederen uit illegale nederzettingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000170D3" w:rsidR="00D3384E">
+      <w:r w:rsidRPr="000170D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>uit de Bezette Gebieden. Tevens verzocht Nederland de Commissie om opties voor mogelijke maatregelen, waaronder maatregelen om de invoer van goederen uit illegale nederzettingen</w:t>
       </w:r>
-      <w:r w:rsidR="00D3384E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000170D3" w:rsidR="00D3384E">
+      <w:r w:rsidRPr="000170D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> te voorkomen.</w:t>
       </w:r>
-      <w:r w:rsidR="00D3384E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit verzoek van Nederland kreeg steun van een grote groep van lidstaten. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00D3384E">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">HV Kallas heeft daarop toegezegd in aanloop naar de volgende Raad Buitenlandse Zaken van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F74FDB">
+        <w:t>HV Kallas heeft daarop toegezegd in aanloop naar de volgende Raad Buitenlandse Zaken van 13 juli de Commissie te vragen opties voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F863A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">13 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D3384E">
+        <w:t xml:space="preserve"> mogelijke maatregelen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>juli de Commissie te vragen opties voor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F863A6" w:rsidR="00D3384E">
+        <w:t xml:space="preserve">, waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25443">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mogelijke maatregelen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D3384E">
+        <w:t>maatregelen om de invoer van goederen uit illegale nederzettingen te voorkomen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">, waaronder </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C25443" w:rsidR="00D3384E">
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F863A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>maatregelen om de invoer van goederen uit illegale nederzettingen te voorkomen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D3384E">
+        <w:t>een beoordeling van de reikwijdte van kwesties die verband houden met de oorsprongsregels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567125">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F863A6" w:rsidR="00D3384E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>een beoordeling van de reikwijdte van kwesties die verband houden met de oorsprongsregels</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00567125" w:rsidR="00D3384E">
+        <w:t>te presenteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F863A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6E39" w:rsidRDefault="001A6E39" w14:paraId="0E18FAE2" w14:textId="5C0AD905"/>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="763789A3" w14:textId="03876D2C">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="105A20DF" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="6CABD75C" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Vraag 7</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="4BA837A9" w14:textId="36FAD43E">
+        <w:t xml:space="preserve">Vraag 7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1771E826" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
         <w:t>Welke consequenties hebben de verdrijvingen voor de bilaterale relatie tussen Nederland en Israël?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="72526D44" w14:textId="77777777"/>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="66BF6524" w14:textId="77777777">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="07E3B9DF" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="465E5F1A" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="00AA470A" w14:paraId="5798117C" w14:textId="074BBBBA">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="2D73400A" w14:textId="77777777">
       <w:r>
         <w:t>Deze berichten passen in een bredere trend van ontwikkelingen in Isra</w:t>
       </w:r>
-      <w:r w:rsidRPr="003255EB" w:rsidR="00E37EF9">
+      <w:r w:rsidRPr="003255EB">
         <w:t>ël</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> en de Palestijnse Gebieden waar het kabinet zich zorgen over maakt. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A6E39" w:rsidR="001A6E39">
+        <w:t xml:space="preserve"> en de Palestijnse Gebieden waar het kabinet zich zorgen over maakt. Het k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6E39">
         <w:t>abinet gebruikt combinatie van druk en dialoog om</w:t>
       </w:r>
-      <w:r w:rsidR="001A6E39">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A6E39" w:rsidR="001A6E39">
+      <w:r>
+        <w:t xml:space="preserve"> gedragsverandering bij Israël te bewerkstelligen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6E39">
         <w:t xml:space="preserve">Door dialoog te behouden, kunnen </w:t>
       </w:r>
-      <w:r w:rsidR="001A6E39">
+      <w:r>
         <w:t>kritische boodschappen worden overgebracht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6E39" w:rsidR="001A6E39">
+      <w:r w:rsidRPr="001A6E39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37EF9">
-[...10 lines deleted...]
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="5ACEBA67" w14:textId="20EC82BD">
+      <w:r>
+        <w:t>Zie daarnaast de antwoorden op vragen 2, 5 en 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="396C8012" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="127A1479" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Vraag 8</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="47D1DE1B" w14:textId="1B9E6FD4">
+        <w:t xml:space="preserve">Vraag 8 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="707028F1" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
         <w:t>Bent u bereid om extra nationale maatregelen te nemen als in de EU de opschorting van het handelsdeel van het Associatieakkoord uitblijft? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="1312AB0E" w14:textId="77777777"/>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="4E38FD05" w14:textId="5417CF27">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="19DF8E3A" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="30601778" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="7B4F86D9" w14:textId="26D56F7D">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="71712C9C" w14:textId="77777777">
       <w:r w:rsidRPr="005C1ABD">
         <w:t>Bent u bereid om op korte termijn de Kamer te informeren over de mogelijkheden voor de verbreding van het aangekondigde verbod op de import van goederen uit de illegale nederzettingen naar het een verbod op economisch verkeer van diensten en investeringen met de illegale nederzettingen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="78BA4EAF" w14:textId="77777777"/>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="4D4A2D0E" w14:textId="2C3C9F95">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1DC94A98" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="4E3F6EAD" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00395259" w:rsidR="00AA470A">
+        <w:t xml:space="preserve">Antwoord op vragen 8 en 9 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="7285CB4C" w14:textId="77777777">
+      <w:r>
+        <w:t>Nederland zet zich in voor het creëren van draagvlak voor een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395259">
         <w:t xml:space="preserve"> voortzetting van de discussie over het Commissievoorstel voor een gedeeltelijke opschorting van het handelsdeel van het EU-Israël Associatieakkoord</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Op dit moment ontbreekt dit draagvlak. Daarnaast </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00661855" w:rsidR="00AA470A">
+        <w:t xml:space="preserve">. Op dit moment ontbreekt dit draagvlak. Daarnaast pleit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661855">
         <w:t xml:space="preserve">het kabinet voor handelspolitieke </w:t>
       </w:r>
-      <w:r w:rsidR="00AA470A">
+      <w:r>
         <w:t>EU-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00661855" w:rsidR="00AA470A">
+      <w:r w:rsidRPr="00661855">
         <w:t xml:space="preserve">maatregelen tegen de onrechtmatige nederzettingen in de </w:t>
       </w:r>
-      <w:r w:rsidR="00AA470A">
+      <w:r>
         <w:t xml:space="preserve">door Israël </w:t>
       </w:r>
-      <w:r w:rsidRPr="00661855" w:rsidR="00AA470A">
+      <w:r w:rsidRPr="00661855">
         <w:t>bezette gebieden</w:t>
       </w:r>
-      <w:r w:rsidR="005D20B8">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA470A" w:rsidP="005C1ABD" w:rsidRDefault="00AA470A" w14:paraId="3D7B890E" w14:textId="77777777"/>
-    <w:p w:rsidR="00AA470A" w:rsidP="005C1ABD" w:rsidRDefault="00AA470A" w14:paraId="18A6DF28" w14:textId="53FD74ED">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="11D50465" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="34164BD1" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Op nationaal niveau richt het kabinet zich op een zo spoedig mogelijke inwerkingtreding van de nationale maatregelen tegen handel in goederen uit onrechtmatige nederzettingen in de door Israël bezette gebieden die het kabinet op 22 mei jl. </w:t>
       </w:r>
       <w:r w:rsidRPr="00364448">
         <w:t xml:space="preserve">aanhangig </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">heeft </w:t>
       </w:r>
       <w:r w:rsidRPr="00364448">
         <w:t>doen maken voor spoedadvies bij de Raad van State</w:t>
       </w:r>
       <w:r>
-        <w:t>. Het ont</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="00364448" w14:paraId="31AF4482" w14:textId="06A7FE5D">
+        <w:t xml:space="preserve">. Het ontwerpbesluit met het voorstel voor nationale maatregelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="56676272" w14:textId="77777777">
       <w:r w:rsidRPr="00364448">
         <w:t>zie</w:t>
       </w:r>
-      <w:r w:rsidR="002E321C">
+      <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00364448">
         <w:t xml:space="preserve"> alleen toe op goederen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00364448">
         <w:t>niet op diensten en investeringen. Voor nationale maatregelen tegen goederen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00364448">
         <w:t>is een duidelijke grondslag beschikbaar in het Unierecht, maar voor diensten en investeringen heeft het kabinet een dergelijke evidente grondslag</w:t>
       </w:r>
-      <w:r w:rsidR="003B594B">
-[...3 lines deleted...]
-        <w:t>g)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> (nog)</w:t>
       </w:r>
       <w:r w:rsidRPr="00364448">
         <w:t xml:space="preserve"> niet gevonden. Een dergelijke grondslag is noodzakelijk in verband met de exclusieve bevoegdheid van de EU op het gebied van handelspolitiek. Om recht te doen aan de urgentie van de situatie en de oproep vanuit uw Kamer om de nationale maatregel zo spoedig mogelijk tot stand te laten komen, is niet verder gewacht bij het opstellen van de nationale maatregel jegens goederen. Het kabinet zal doorgaan met het onderzoeken van de verdere (juridische) mogelijkheden ten aanzien van diensten en investeringen.</w:t>
       </w:r>
-      <w:r w:rsidR="00E6468D">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidP="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="2BE40193" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="003255EB" w:rsidR="003255EB" w:rsidP="003255EB" w:rsidRDefault="003255EB" w14:paraId="2F6D3126" w14:textId="0F8598C6">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="5738A13B" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="328E2AE7" w14:textId="77777777"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="1310AAED" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003255EB" w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="0179F2C2" w14:textId="77777777">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="003255EB">
         <w:t>1] https://apnews.com/article/smotrich-arrest-warrant-khan-al-ahmar-68bffe70027bab508e650641f71324bd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003255EB" w:rsidP="003255EB" w:rsidRDefault="003255EB" w14:paraId="7C24A90C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="003255EB" w:rsidR="003255EB" w:rsidP="003255EB" w:rsidRDefault="003255EB" w14:paraId="0B035AF8" w14:textId="13429396">
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="3E62B9D8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003255EB" w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="6C80643D" w14:textId="77777777">
       <w:r w:rsidRPr="003255EB">
         <w:t>[2] https://www.yahoo.com/news/articles/germany-slams-smotrichs-west-bank-181038018.html</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1ABD" w:rsidRDefault="005C1ABD" w14:paraId="2D3EF2A3" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidR="00D201CA" w:rsidP="00D201CA" w:rsidRDefault="00D201CA" w14:paraId="14927C7D" w14:textId="77777777"/>
+    <w:p w:rsidR="009E5728" w:rsidRDefault="009E5728" w14:paraId="52BE727E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="009E5728" w:rsidSect="00D201CA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75F6A26F" w14:textId="77777777" w:rsidR="00750C78" w:rsidRDefault="00750C78">
+    <w:p w14:paraId="104316E4" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DBFD252" w14:textId="77777777" w:rsidR="00750C78" w:rsidRDefault="00750C78">
+    <w:p w14:paraId="27399FC9" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...37 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BA256A7" w14:textId="77777777" w:rsidR="00BD1378" w:rsidRDefault="00BD1378">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="34FC30EF" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRPr="00D201CA" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22D5F0C3" w14:textId="77777777" w:rsidR="00BD1378" w:rsidRDefault="00BD1378">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="4C1A991B" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRPr="00D201CA" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F7F35D9" w14:textId="77777777" w:rsidR="00BD1378" w:rsidRDefault="00BD1378">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="6E6F8E7B" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRPr="00D201CA" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12BED9F2" w14:textId="77777777" w:rsidR="00750C78" w:rsidRDefault="00750C78">
+    <w:p w14:paraId="59E9CF8B" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="445538BE" w14:textId="77777777" w:rsidR="00750C78" w:rsidRDefault="00750C78">
+    <w:p w14:paraId="1DD56ED0" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="267BD8A9" w14:textId="77777777" w:rsidR="00BD1378" w:rsidRDefault="00BD1378">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="2ADC9963" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRPr="00D201CA" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77D8A6E7" w14:textId="1F9F4FC6" w:rsidR="00412EE2" w:rsidRDefault="005B13B1">
-[...123 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="388EC4D7" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRPr="00D201CA" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77D8A6E9" w14:textId="539CBA92" w:rsidR="00412EE2" w:rsidRDefault="005B13B1">
-[...982 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7CFB8586" w14:textId="77777777" w:rsidR="007B7D90" w:rsidRPr="00D201CA" w:rsidRDefault="007B7D90" w:rsidP="00D201CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...1052 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00412EE2"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FF2CA7"/>
+    <w:rsidRoot w:val="00D201CA"/>
+    <w:rsid w:val="007B7D90"/>
+    <w:rsid w:val="009E5728"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rsid w:val="00D37913"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77D8A6C0"/>
-  <w15:docId w15:val="{97434574-C52D-4A4F-9CB5-576EF7672D84}"/>
+  <w14:docId w14:val="05E05179"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{769666EE-E29D-4E4F-92B6-CDCF336449F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3590,77 +928,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3685,75 +1023,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3788,55 +1126,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3905,1084 +1243,797 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...499 lines deleted...]
-    <w:rsid w:val="005B13B1"/>
+    <w:rsid w:val="00D201CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B13B1"/>
+    <w:rsid w:val="00D201CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D201CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...262 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4990,51 +2041,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5101,65 +2152,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5180,178 +2231,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6569</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1127</ap:Words>
+  <ap:Characters>6204</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7748</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7317</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-19T10:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>