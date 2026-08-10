--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -1,4886 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008F0E60" w:rsidP="00994DF5" w:rsidRDefault="0050768C" w14:paraId="627E1ADF" w14:textId="1AD62115">
+    <w:p w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="6DA2471B" w14:textId="4F092413">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D650A1" w:rsidP="004E246D" w:rsidRDefault="00994DF5" w14:paraId="24D279D5" w14:textId="144F0507">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2347</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="6E1E57CA" w14:textId="0DA4DAC4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z10866</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="487424C8" w14:textId="432DA328">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B52E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Van Bruggen (Justitie en Veiligheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="17014276" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="36F2C4C6" w14:textId="4A2B3396">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B52E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2272</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2835" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="058EC1A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00352224">
-        <w:t xml:space="preserve">Hierbij bied ik u de antwoorden aan op de </w:t>
-[...337 lines deleted...]
-      <w:r w:rsidRPr="00352224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A76E84" w:rsidR="007E4D6A" w:rsidP="007E4D6A" w:rsidRDefault="000F2835" w14:paraId="60ED8C79" w14:textId="21D0097F">
+    <w:p w:rsidRPr="00A76E84" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="50A824C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2835">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Heeft u kennisgenomen van berichtgeving dat na de brand in de Penitentiaire Inrichting (PI) Vught in korte tijd voor 162 gedetineerden </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>elders plek is gevonden? 1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76E84" w:rsidR="007E4D6A">
+      <w:r w:rsidRPr="00A76E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A76E84" w:rsidR="00994DF5" w:rsidRDefault="00994DF5" w14:paraId="594E6E7D" w14:textId="3B0763D7">
+    <w:p w:rsidRPr="00A76E84" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="5D977221" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0084525D" w:rsidR="007E4D6A" w:rsidRDefault="0084525D" w14:paraId="56BD4948" w14:textId="49899960">
+    <w:p w:rsidRPr="0084525D" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="160250A8" w14:textId="77777777">
       <w:r w:rsidRPr="0084525D">
         <w:t>Ja</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A76E84" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="2CA8BD81" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00A76E84" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="63DA2440" w14:textId="6D775D9E">
+    <w:p w:rsidRPr="00A76E84" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="71DCE963" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A76E84" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="42F2692F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A76E84" w:rsidR="000F2835" w:rsidP="000F2835" w:rsidRDefault="000F2835" w14:paraId="46098E69" w14:textId="05C35002">
+    <w:p w:rsidRPr="00A76E84" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="68BA1167" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe verklaart u dat binnen zeer korte tijd voor tientallen gedetineerden elders capaciteit beschikbaar bleek, terwijl al langere tijd wordt gewezen op een ernstig tekort aan celcapaciteit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A76E84" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="1DC614C8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="22F00C2E" w14:textId="3CD6185A">
+    <w:p w:rsidRPr="00A76E84" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="453A9ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="744F74AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
-      <w:r w:rsidR="0084525D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0036711A">
+      <w:r>
         <w:t xml:space="preserve">De Dienst Justitiële Inrichtingen (DJI) heeft alles op alles </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="0036711A">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="6872003D" w14:textId="19FA6587">
+      <w:r w:rsidRPr="0078468E">
+        <w:t xml:space="preserve">gezet om alle beschikbare plekken tijdelijk te benutten als noodoplossing. Er zijn vrije plekken in de Vreemdelingenbewaring en enkele isoleercellen ingezet. In een aantal gevallen is personeel van de PI Vught meegegaan met de gedetineerden omdat de ontvangende inrichting wel plekken maar geen personeel had. Dit was alleen voor enkele dagen mogelijk en is geen duurzame oplossing. Op 26 mei jl. is geconstateerd dat de unit in Vught weer veilig in gebruik kon worden genomen en zijn alle gedetineerden in de nacht van 26 op 27 mei weer ingesloten in hun eigen cel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="273B9173" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="3347ADA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00A76E84">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Betekent dit dat er feitelijk meer beschikbare capaciteit binnen het gevangeniswezen aanwezig is dan eerder werd aangenomen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="5AAFC1E1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="21071ED2" w14:textId="5BB15350">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="5FDD1D48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="40B92F8B" w14:textId="77777777">
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00B554C2">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00B554C2">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="5A42C799" w14:textId="1CABBED0">
+      <w:r w:rsidRPr="0078468E">
+        <w:t xml:space="preserve">Nee, er is niet meer beschikbare capaciteit binnen het gevangeniswezen dan eerder werd aangenomen. De capaciteit die nu is ingezet, biedt geen structurele oplossing en kon alleen voor enkele dagen worden ingezet als noodoplossing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="1B61BFEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="100C3460" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00A76E84">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de opvatting dat het onbegrijpelijk zou zijn wanneer enerzijds wordt gesproken over cellentekorten, terwijl anderzijds in crisissituaties kennelijk in korte tijd aanzienlijke capaciteit beschikbaar blijkt? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="7AD48BAC" w14:textId="28E2E803">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="1F196782" w14:textId="1AA34D3E">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="3F41FB7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="61593E6D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00580C88" w:rsidRDefault="00172DA6" w14:paraId="1704A04D" w14:textId="260EBF26">
-[...51 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="156FFF49" w14:textId="004B870B">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="37BCC3E6" w14:textId="77777777">
+      <w:r w:rsidRPr="0078468E">
+        <w:t xml:space="preserve">Zoals in vraag 2 en 3 aangegeven heeft DJI alles op alles gezet om deze groep gedetineerden kortdurend te verplaatsen, ook naar plekken die niet geschikt zijn voor een langere periode of waar geen personeel beschikbaar was. Dit was dus een tijdelijke noodoplossing.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="5FB42266" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="1C9886B6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00A76E84">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u aangeven waar deze 162 gedetineerden precies zijn ondergebracht en op basis waarvan daar ruimte beschikbaar was?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00580C88" w14:paraId="5E1B5130" w14:textId="68751FF5">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="2274BDEC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="6CA7DAC4" w14:textId="3831F1E4">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="73A6DD59" w14:textId="77777777">
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00580C88">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="0050768C">
-[...51 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="001F0E68" w:rsidRDefault="00580C88" w14:paraId="203C6342" w14:textId="07C119C4">
+      <w:r w:rsidRPr="0078468E">
+        <w:t>Van de 162 gedetineerden is er voor circa 140 extern een plek gevonden. Deze gedetineerden zijn verplaatst naar zeven verschillende inrichtingen. Zoals hierboven vermeld is dit in een aantal gevallen gebeurd met het meesturen van personeel vanuit PI Vught. De overige gedetineerden zijn intern verplaatst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="63869EA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="35B910E9" w14:textId="2F671278">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="3E809E12" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00A76E84" w14:paraId="60360FEE" w14:textId="0566F57F">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> of gedetineerden uit criminele netwerken niet in contact komen met personen met wie zij om veiligheidsredenen juist gescheiden dienen te blijven?</w:t>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="673CDD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078468E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe is bij de overplaatsing van de 162 gedetineerden gewaarborgd dat hoogrisicogedetineerden of gedetineerden uit criminele netwerken niet in contact komen met personen met wie zij om veiligheidsredenen juist gescheiden dienen te blijven?</w:t>
       </w:r>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="561C9C64" w14:textId="03839EEF">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="250F08BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078468E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00580C88">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="0078468E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00FA7016">
-[...33 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="0078468E">
+        <w:t xml:space="preserve">Het betrof de evacuatie van een unit waar geen hoog risico gedetineerden waren geplaatst. De tijdelijke overplaatsing heeft op een veilige manier plaatsgevonden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078468E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="4439A754" w14:textId="11E61963">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="4CCEE452" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00A76E84">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Wat is de stand van zaken van de uitvoering van de motie-Schilder over het hanteren van </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="536FF6FC" w14:textId="2A766591">
+        <w:t>Wat is de stand van zaken van de uitvoering van de motie-Schilder over het hanteren van meerpersoonscellen als norm waar dit veilig en verantwoord kan (Kamerstuk 36800-VI, nr. 127)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="3819F754" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="57322DAD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="0036711A" w:rsidP="0036711A" w:rsidRDefault="0036711A" w14:paraId="0F36D6B8" w14:textId="0E451BBD">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="3B0F2FB9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
-        <w:t xml:space="preserve">Waar mogelijk wordt ingezet op het gebruik van </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="747A3FB3" w14:textId="54726167">
+        <w:t xml:space="preserve">Waar mogelijk wordt ingezet op het gebruik van meerpersoonscellen (MPC). Concreet betekent dit dat - indien de gebouwelijke voorzieningen en de veiligheid van zowel gedetineerden als het personeel dit toelaten - MPC’s worden ingezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="50A698EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="2245E2AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078468E" w:rsidR="00A76E84">
+      <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Hoeveel extra </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="0078468E" w:rsidR="00E85831" w:rsidRDefault="00E85831" w14:paraId="00D6ECCD" w14:textId="31FEFFF5">
+        <w:t>Hoeveel extra celplaatsen zouden op korte termijn kunnen worden gerealiseerd indien meerpersoonscellen breder worden toegepast?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="6E15656D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="45E1065A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078468E" w:rsidR="00212FEE" w:rsidP="00212FEE" w:rsidRDefault="00212FEE" w14:paraId="689016F1" w14:textId="40D25F21">
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="64BD78FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
-        <w:t xml:space="preserve">Er zijn op korte termijn geen extra </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> te realiseren binnen de bestaande capaciteit. Conform de motie Eerdmans</w:t>
+        <w:t>Er zijn op korte termijn geen extra MPC’s te realiseren binnen de bestaande capaciteit. Conform de motie Eerdmans</w:t>
       </w:r>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="0078468E">
-        <w:t xml:space="preserve"> wordt in het geval van renovatie en uitbreiding van capaciteit ingezet op de realisatie van zo veel mogelijk </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00817AB1" w:rsidR="00A76E84" w:rsidRDefault="00A76E84" w14:paraId="0B086FDB" w14:textId="7AAD70F1">
+        <w:t xml:space="preserve"> wordt in het geval van renovatie en uitbreiding van capaciteit ingezet op de realisatie van zo veel mogelijk MPC’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="53D7A15B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="12560E48" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="0A6E9B0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="503F12B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="1EBE043F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0078468E" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="7AB5B1D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00817AB1" w:rsidR="008B52E4" w:rsidP="008B52E4" w:rsidRDefault="008B52E4" w14:paraId="27744D7D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) De Telegraaf, 24 mei 2026, Ruim 162 gevangenen geëvacueerd na brand in PI Vught: ’Er is door iedereen </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>1) De Telegraaf, 24 mei 2026, Ruim 162 gevangenen geëvacueerd na brand in PI Vught: ’Er is door iedereen kneiterhard gewerkt’ (https://www.telegraaf.nl/binnenland/ruim-162-gevangenen-geevacueerd-na-brand-in-pi-vught-er-is-door-iedereen-kneiterhard-</w:t>
+      </w:r>
       <w:r w:rsidRPr="0078468E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>kneiterhard</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0078468E">
+        <w:lastRenderedPageBreak/>
+        <w:t>gewerkt/153014019.html?utm_medium=referral&amp;utm_medium=referral&amp;utm_campaign=share&amp;utm_campaign=share).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817AB1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gewerkt’ (https://www.telegraaf.nl/binnenland/ruim-162-gevangenen-geevacueerd-na-brand-in-pi-vught-er-is-door-iedereen-kneiterhard-gewerkt/153014019.html?utm_medium=referral&amp;utm_medium=referral&amp;utm_campaign=share&amp;utm_campaign=share).</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00817AB1" w:rsidR="00A76E84">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w:rsidR="009E5728" w:rsidRDefault="009E5728" w14:paraId="33CD79DF" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="009E5728" w:rsidSect="008B52E4">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B91B986" w14:textId="77777777" w:rsidR="00BA24E2" w:rsidRDefault="00BA24E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30B8FDF2" w14:textId="77777777" w:rsidR="00110DED" w:rsidRDefault="00110DED" w:rsidP="008B52E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A876134" w14:textId="77777777" w:rsidR="00BA24E2" w:rsidRDefault="00BA24E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5993F71C" w14:textId="77777777" w:rsidR="00110DED" w:rsidRDefault="00110DED" w:rsidP="008B52E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="350BC8E9" w14:textId="77777777" w:rsidR="008B52E4" w:rsidRPr="008B52E4" w:rsidRDefault="008B52E4" w:rsidP="008B52E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2234D156" w14:textId="77777777" w:rsidR="008B52E4" w:rsidRPr="008B52E4" w:rsidRDefault="008B52E4" w:rsidP="008B52E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58AAEB5F" w14:textId="77777777" w:rsidR="008B52E4" w:rsidRPr="008B52E4" w:rsidRDefault="008B52E4" w:rsidP="008B52E4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="363CE532" w14:textId="77777777" w:rsidR="00BA24E2" w:rsidRDefault="00BA24E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71D59F67" w14:textId="77777777" w:rsidR="00110DED" w:rsidRDefault="00110DED" w:rsidP="008B52E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BFD218F" w14:textId="77777777" w:rsidR="00BA24E2" w:rsidRDefault="00BA24E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="620A925F" w14:textId="77777777" w:rsidR="00110DED" w:rsidRDefault="00110DED" w:rsidP="008B52E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2658D332" w14:textId="77777777" w:rsidR="00212FEE" w:rsidRDefault="00212FEE" w:rsidP="00212FEE">
+    <w:p w14:paraId="64792F41" w14:textId="77777777" w:rsidR="008B52E4" w:rsidRDefault="008B52E4" w:rsidP="008B52E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0036711A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F99">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2024 - 2025, 24 587 nr. 1038</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5013D3F1" w14:textId="77777777" w:rsidR="00285DCC" w:rsidRDefault="003E56D1">
-[...471 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2D8FF1C1" w14:textId="77777777" w:rsidR="008B52E4" w:rsidRPr="008B52E4" w:rsidRDefault="008B52E4" w:rsidP="008B52E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DDECE57" w14:textId="77777777" w:rsidR="00285DCC" w:rsidRDefault="003E56D1">
-[...1218 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="04B2E1A8" w14:textId="77777777" w:rsidR="00110DED" w:rsidRPr="008B52E4" w:rsidRDefault="00110DED" w:rsidP="008B52E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1234 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0937D31D" w14:textId="77777777" w:rsidR="00110DED" w:rsidRPr="008B52E4" w:rsidRDefault="00110DED" w:rsidP="008B52E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00285DCC"/>
-[...365 lines deleted...]
-    <w:rsid w:val="00FF7DBD"/>
+    <w:rsidRoot w:val="008B52E4"/>
+    <w:rsid w:val="00110DED"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rsid w:val="009E5728"/>
+    <w:rsid w:val="00D37913"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="140925C1"/>
+  <w14:docId w14:val="28D273F7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E392EA56-FE8F-44C7-8912-5144927CDB4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4889,77 +1053,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4984,75 +1148,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5087,55 +1251,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5207,1536 +1371,799 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...229 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B52E4"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000629C7"/>
-[...84 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D6DBE"/>
+    <w:rsid w:val="008B52E4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D6DBE"/>
-[...25 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+    <w:rsid w:val="008B52E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="LijstalineaChar"/>
-[...38 lines deleted...]
-    <w:link w:val="VoetnoottekstChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E47BA1"/>
-[...9 lines deleted...]
-    <w:name w:val="Voetnoottekst Char"/>
+    <w:rsid w:val="008B52E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voetnoottekst"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E47BA1"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008B52E4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...523 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6744,51 +2171,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6855,65 +2282,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6934,100 +2361,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3919</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>661</ap:Words>
+  <ap:Characters>3637</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>30</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4622</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4290</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>