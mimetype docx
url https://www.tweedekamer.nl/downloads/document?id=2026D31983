--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,3715 +1,796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005846FA" w:rsidP="002959B2" w:rsidRDefault="005846FA" w14:paraId="2527B518" w14:textId="77777777">
-[...84 lines deleted...]
-      <w:r w:rsidRPr="00CF09AB" w:rsidR="00A973ED">
+    <w:p w:rsidRPr="00360609" w:rsidR="00360609" w:rsidP="00360609" w:rsidRDefault="005C6A45" w14:paraId="13DC03DB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36924</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609" w:rsidR="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360609" w:rsidR="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet op het financieel toezicht, Boek 7 van het Burgerlijk Wetboek, de Wet handhaving consumentenbescherming en de Overgangswet nieuw Burgerlijk Wetboek ter implementatie van Richtlijn (EU) 2023/2225 inzake kredietovereenkomsten voor consumenten (Implementatiewet herziene richtlijn consumentenkrediet)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="00360609" w:rsidP="00D80872" w:rsidRDefault="00360609" w14:paraId="08BBC6B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="00360609" w:rsidP="005C6A45" w:rsidRDefault="00360609" w14:paraId="31F7F935" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="00360609" w:rsidP="005C6A45" w:rsidRDefault="00360609" w14:paraId="78F50CAC" w14:textId="575961AC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="51D21EB1" w14:textId="4133BD61">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij bied ik u, mede namens de staatssecretaris van Justitie en Veiligheid, de nota naar aanleiding van het verslag inzake het bovenvermelde voorstel aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="04F05C79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="14183E37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast geef ik een toelichting naar aanleiding van het verzoek van de vaste commissie voor Financiën van 18 juni jl. (2026Z13502/2026D31094) over de implementatiewet herziene richtlijn consumentenkrediet (hierna: de implementatiewet).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00CF09AB">
-[...91 lines deleted...]
-    <w:p w:rsidR="008658A4" w:rsidP="008658A4" w:rsidRDefault="00AD1B18" w14:paraId="6B6907F2" w14:textId="77777777">
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De commissie heeft, op voorstel van de leden Van Eijk en Ceder als rapporteurs bij dit wetsvoorstel, verzocht om een toelichting op het implementatietraject. In het bijzonder heeft de commissie gevraagd toe te lichten of, gelet op het feit dat de mondelinge behandeling van de implementatiewet naar verwachting pas na het zomerreces zal plaatsvinden, nog steeds sprake zal zijn van een voldoende implementatietermijn voor de betrokken sector. Daarbij verneemt de commissie graag hoe het kabinet de benodigde tijd voor een zorgvuldige implementatie door marktpartijen beoordeelt. Daarnaast geef ik in deze brief een toelichting op het wetgevingsproces naar aanleiding van het verzoek van uw Kamer om geïnformeerd te worden over het Implementatiebesluit herziene richtlijn consumentenkrediet (hierna: het implementatiebesluit) na ontvangst van het advies van de Raad van State. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="01177690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="7C2C16B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...206 lines deleted...]
-    <w:p w:rsidR="008658A4" w:rsidP="008658A4" w:rsidRDefault="008658A4" w14:paraId="3762B245" w14:textId="77777777">
+        </w:rPr>
+        <w:t>De regering onderschrijft het belang van een zorgvuldige implementatie door marktpartijen. De richtlijn biedt echter geen ruimte voor een alternatieve inwerkingtredingsdatum dan 20 november 2026 en is daar dus aan gehouden. De regering heeft wel ruimte gezien voor een uitgestelde implementatietermijn voor aanbieders van kaarten met uitgestelde debitering. Deze ondernemingen kunnen zich zodoende beter voorbereiden op de nieuwe regels. Een uitgestelde termijn van zes maanden is opgenomen in de implementatiewet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="4270C20D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="7AD14210" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De financiële sector kon al aan de slag met de implementatie van de richtlijn na publicatie daarvan, maar heeft weinig voorbereidingstijd waar het gaat om nationale keuzes en de daarmee samenhangende verplichtingen. Gedurende (de voorbereiding van) het wetgevingstraject is mede daarom veelvuldig contact geweest met marktpartijen om hen op de hoogte te houden van het proces. Daarnaast biedt de Autoriteit Financiële Markten (AFM) de mogelijkheid om een nieuwe vergunning- of registratieaanvraag nu al in behandeling te nemen. Na inwerkingtreding van de nieuwe regels is de AFM bevoegd om handhavend optreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="48E05BBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="622C72A5" w14:textId="42EE49D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast schets ik, mede naar aanleiding van het verzoek van uw Kamer om na ommekomst van het advies van de Raad van State nader te worden geïnformeerd over het implementatiebesluit (Kamerstuk 32 545, nr. 228/2026D31115), het vervolg van het wetgevingsproces. De implementatiewet ligt ter behandeling in de Tweede Kamer; de bijgevoegde nota naar aanleiding van het verslag is onderdeel van dit proces. Daarna volgt, als uw Kamer dit wenst, een wetgevingsoverleg. Vanzelfsprekend ben ik graag bereid tijdens dit overleg vragen te beantwoorden over zowel de implementatiewet als het implementatiebesluit. Na instemming van uw Kamer wordt de implementatiewet aangeboden aan de Eerste Kamer. Zodra de implementatiewet is aangenomen door de Eerste Kamer, wordt de implementatiewet aangeboden aan de koning en kan deze worden vastgesteld en gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="5E370FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="016D33E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parralel aan het proces voor de implementatiewet wordt, na afloop van de voorhangprocedure en na instemming van uw Kamer, het implementatiebesluit zo snel mogelijk ter advisering aangeboden aan de Raad van State. De Raad van State zal worden verzocht om een spoedadvies. Na publicatie van het advies door de Raad van State, wordt het nader rapport opgesteld en aangeboden aan de koning. Vervolgens kan ook het implementatiebesluit worden vastgesteld en gepubliceerd. Zoals verzocht zal ik u informeren zodra het advies van de Raad van State is ontvangen en verwerkt en het nader rapport wordt aangeboden aan de koning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="556CFA56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00360609" w:rsidRDefault="00360609" w14:paraId="59994814" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="005C6A45" w:rsidRDefault="005C6A45" w14:paraId="50CC91C7" w14:textId="60A29E21">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot wordt op dit moment gewerkt aan een ministeriële regeling. De ministeriële regeling ziet met name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op een wijziging van de Vrijstellingsregeling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarmee mkb-bemiddelaars die bemiddelen in uitstel van betaling worden vrijgesteld van de vergunningplicht. Deze regeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt enkel openbaar geconsulteerd en kan daarna worden vastgesteld. De inwerkingtredingsdatum zal voor de implementatiewet, het implementatiebesluit en de ministeriële regeling gelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00360609" w:rsidP="005C6A45" w:rsidRDefault="00360609" w14:paraId="6B1B7147" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00360609" w:rsidP="00360609" w:rsidRDefault="00360609" w14:paraId="2A56D7D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...362 lines deleted...]
-      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360609" w:rsidR="005C6A45">
+        <w:t>e minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360609" w:rsidR="005C6A45" w:rsidP="00360609" w:rsidRDefault="005C6A45" w14:paraId="10F43345" w14:textId="6AADD87B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
         <w:t>E. Heinen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00C74522" w:rsidR="00C74522">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w:rsidRPr="00360609" w:rsidR="004E5D09" w:rsidP="00360609" w:rsidRDefault="004E5D09" w14:paraId="035FA8D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00360609" w:rsidR="004E5D09" w:rsidSect="005C6A45">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0993C6AC" w14:textId="77777777" w:rsidR="005846FA" w:rsidRDefault="005846FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F10F67C" w14:textId="77777777" w:rsidR="00563F01" w:rsidRDefault="00563F01" w:rsidP="005C6A45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08642260" w14:textId="77777777" w:rsidR="005846FA" w:rsidRDefault="005846FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33B793D2" w14:textId="77777777" w:rsidR="00563F01" w:rsidRDefault="00563F01" w:rsidP="005C6A45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BAEDC93" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="005C6A45" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71650139" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="005C6A45" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35D1555E" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="005C6A45" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F93DFE3" w14:textId="77777777" w:rsidR="005846FA" w:rsidRDefault="005846FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39E4D3BF" w14:textId="77777777" w:rsidR="00563F01" w:rsidRDefault="00563F01" w:rsidP="005C6A45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DB83B0F" w14:textId="77777777" w:rsidR="005846FA" w:rsidRDefault="005846FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73FA3251" w14:textId="77777777" w:rsidR="00563F01" w:rsidRDefault="00563F01" w:rsidP="005C6A45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4F195653" w14:textId="77777777" w:rsidR="00A973ED" w:rsidRPr="00A973ED" w:rsidRDefault="00A973ED" w:rsidP="00A973ED">
+    <w:p w14:paraId="0E9ED2E6" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="00360609" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="15"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A973ED">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A973ED">
-[...2 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voorstel van het lid Van Eijk, als rapporteur op het wetsvoorstel ter implementatie van de </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A118E10" w14:textId="77777777" w:rsidR="00A973ED" w:rsidRPr="00A973ED" w:rsidRDefault="00A973ED" w:rsidP="00A973ED">
+    <w:p w14:paraId="7E0D8A62" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="00360609" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="15"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2E83C279" w14:textId="77777777" w:rsidR="00A973ED" w:rsidRDefault="00A973ED" w:rsidP="00A973ED">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herziene richtlijn consumentenkrediet, om de minister te vragen om een toelichting op het </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6882C0B8" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="00360609" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>implementatietraject 2026Z13502.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C27AFA0" w14:textId="77777777" w:rsidR="008670BA" w:rsidRDefault="005846FA">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5402D71E" w14:textId="77777777" w:rsidR="005C6A45" w:rsidRPr="005C6A45" w:rsidRDefault="005C6A45" w:rsidP="005C6A45">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C707CD7" w14:textId="77777777" w:rsidR="008670BA" w:rsidRDefault="005846FA">
-[...1425 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7BD50752" w14:textId="77777777" w:rsidR="00C12BF8" w:rsidRPr="005C6A45" w:rsidRDefault="00C12BF8" w:rsidP="005C6A45">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...677 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DE2C374" w14:textId="77777777" w:rsidR="00C12BF8" w:rsidRPr="005C6A45" w:rsidRDefault="00C12BF8" w:rsidP="005C6A45">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008670BA"/>
-[...65 lines deleted...]
-    <w:rsid w:val="00FA25F7"/>
+    <w:rsidRoot w:val="005C6A45"/>
+    <w:rsid w:val="00161C76"/>
+    <w:rsid w:val="00360609"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00563F01"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rsid w:val="00925A6B"/>
+    <w:rsid w:val="00C12BF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00F9ADFB"/>
-  <w15:docId w15:val="{8B3C00CE-6D81-466E-8D8E-E0A576DD0BC1}"/>
+  <w14:docId w14:val="735789BF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E7F98803-D4BE-4198-A33D-05E86ECD0A8F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3718,77 +799,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3813,75 +894,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3916,55 +997,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4035,1107 +1116,812 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6A45"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...88 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...133 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3759"/>
-[...5 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A973ED"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A973ED"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005C6A45"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A973ED"/>
+    <w:rsid w:val="005C6A45"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C6A45"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C6A45"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C6A45"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5411,186 +2197,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3733</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>744</ap:Words>
+  <ap:Characters>4098</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>34</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4403</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4833</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-23T15:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>