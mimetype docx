--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -1,189 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00087672" w14:paraId="3A0ADC40" w14:textId="060335A9">
-[...14 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="6D6E309A" w14:textId="4DF08CEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2338</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="64663967" w14:textId="7E1242F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z10864</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="5A068787" w14:textId="6928CCFD">
-[...91 lines deleted...]
-    <w:p w:rsidRPr="004A5110" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="12964755" w14:textId="628CCD24">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="13D0DF3F" w14:textId="0C3B6651">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC4C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Eerenberg (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="4D23560E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="7753F673" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A5110" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="374B78AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="2BF013F5" w14:textId="5A5C1C28">
+    <w:p w:rsidRPr="00F77326" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="6561AB69" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat het maximale aftrektarief voor de hypotheekrenteaftrek in het</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
@@ -221,3113 +193,2034 @@
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>38,23 procent (structureel), een verruiming van €</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>281 miljoen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="3B22C829" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="004A5110" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="175CFB85" w14:textId="5D21596F">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="6EF9D32D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A5110" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="0127651B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5110">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="002C385A" w14:paraId="7A00EAD5" w14:textId="70D94FAE">
-[...143 lines deleted...]
-    <w:p w:rsidR="005F34BB" w:rsidP="008C61DA" w:rsidRDefault="00780939" w14:paraId="5A4792F6" w14:textId="30A3A395">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="5F5E64BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Als logisch gevolg van de wettelijke systematiek voor het bepalen van het maximale aftrektarief voor grondslagverminderende posten, waaronder de hypotheekrenteaftrek, beweegt het maximale aftrektarief automatisch mee met het tarief in de tweede schijf.  Het maximale aftrekpercentage voor grondslagverminderende posten is wettelijk gekoppeld aan de hoogte van het tarief van de tweede schijf. Dat is geregeld in het tweede lid van de artikelen 2.10 en 2.10a Wet inkomstenbelasting 2001. Het maximale aftrekpercentage is vormgegeven als een tariefcorrectie. Deze tariefcorrectie komt er inderdaad in 2026 op neer dat het maximale aftrektarief 37,56% (de hoogte van het tarief van de tweede schijf) bedraagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="434BC61C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="4CFBF37E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Voor de komende jaren zal het kabinet de afspraken van het coalitieakkoord verwerken in de belastingwetgeving. Voor wat betreft de belastingtarieven kan dit tot gevolg hebben</w:t>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="00574127" w:rsidR="00574127">
+        <w:t xml:space="preserve">Voor de komende jaren zal het kabinet de afspraken van het coalitieakkoord verwerken in de belastingwetgeving. Voor wat betreft de belastingtarieven kan dit tot gevolg hebben– vanwege de compenserende lastenverzwaring voor de lagere zorgpremies – dat het tarief in de eerste en tweede schijf stijgt. Dit is de standaardsystematiek voor de compensatie van de zorgpremies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574127">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze systematiek is bijvoorbeeld toegepast door het voorgaande kabinet voor de maatregelen op de zorg bij het hoofdlijnenakkoord, en gedurende de kabinetsperiode voor de besluitvorming over de zorguitgaven (onder andere in de Voorjaarsnota 2025). Ook in het kabinet daarvoor is deze systematiek gevolgd (zie bijvoorbeeld Miljoenennota 2023). </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C61DA" w:rsidR="008C61DA">
+      <w:r w:rsidRPr="008C61DA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hier</w:t>
       </w:r>
-      <w:r w:rsidR="008C61DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>door</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C61DA" w:rsidR="008C61DA">
+      <w:r w:rsidRPr="008C61DA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> komt de lastenverzwaring terecht bij een brede doelgroep die ook profiteert van de lagere zorgpremies, waardoor er een zo evenwichtig mogelijk koopkrachtbeeld ontstaat. </w:t>
       </w:r>
-      <w:r w:rsidR="008C61DA">
-[...100 lines deleted...]
-    <w:p w:rsidR="00F77326" w:rsidP="008C61DA" w:rsidRDefault="00780939" w14:paraId="0F7B3616" w14:textId="0805E84D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als gevolg van de wettelijke systematiek beweegt het maximale aftrektarief automatisch mee met het tarief in de tweede schijf. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het maximale aftrektarief is wettelijk gekoppeld aan het tarief in de één na hoogste belastingschijf. Momenteel is dat de tweede schijf. Deze systematiek van een tariefscorrectie op de hoogste schijf, geldt sinds de afbouw is gestart in 2014. Tijdens de afbouwfase werd er telkens met een steeds groter percentage gecorrigeerd op het hoogste belastingtarief (eerst was dit met 0,5%, later werd de afbouw versneld). Vanaf het moment dat de afbouw voltooid was, is de tariefscorrectie het verschil tussen het tarief van de derde en de tweede schijf van de inkomstenbelasting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="78B90203" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De hoogte van de </w:t>
-[...187 lines deleted...]
-      <w:r w:rsidR="000D387D">
+        <w:t>De hoogte van de belastingtarieven voor volgend jaar loopt mee in de augustusbesluitvorming. Als de compensatie zorgpremies via het tarief in de eerste en tweede schijf in de IB zou lopen, zou naar de huidige verwachtingen, het tarief in de tweede schijf, en daarmee ook het maximale aftrektarief, 38,19% bedragen in 2027 en 38,23% structureel vanaf 2030. Deze tarieven zouden in dat geval een verhoging van 0,60%-punt in 2027 en 0,79%-punt in 2030 bevatten ten opzichte van het basispad als gevolg van de compensatie zorgpremies uit het coalitieakkoord.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="005F34BB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D387D" w:rsidR="005F34BB" w:rsidP="000D387D" w:rsidRDefault="00780939" w14:paraId="6AAE1B8F" w14:textId="4435BEC2">
+    <w:p w:rsidRPr="000D387D" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="6C8F13BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In het geval dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D387D" w:rsidR="005F34BB">
+      <w:r w:rsidRPr="000D387D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">het maximale aftrektarief met 0,60%-punt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">stijgt, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D387D" w:rsidR="005F34BB">
+      <w:r w:rsidRPr="000D387D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">neemt het budgettair belang van de aftrekposten in de IB met € 235 miljoen toe in 2027. Voor specifiek de hypotheekrenteaftrek gaat het om € 183 miljoen in 2027. In 2030 is de tariefsverhoging 0,79%-punt en neemt het budgettair belang van de hypotheekrenteaftrek met € 281 miljoen toe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="543F1F18" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="006D03D2" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="343A5A3F" w14:textId="21C91B23">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="47F5342B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="24DF2EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006D03D2" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="21159493" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006D03D2" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="53F19F65" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D03D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="593A92BA" w14:textId="502E8465">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="777CD748" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u aangeven wat de hoogte was van de hypotheekrenteaftrek in de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>afgelopen tien jaar en per jaar aangeven of dit tarief wel/niet gelijk was aan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>het tarief tweede schijf?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="7333B88B" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00232EC9" w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="66C49C1E" w14:textId="32945D04">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="0B5BCD16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00232EC9" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="5BD77612" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232EC9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005700D" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="1D82E3A5" w14:textId="1321B8F0">
-[...56 lines deleted...]
-      <w:r w:rsidR="00693D89">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="73D96967" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In de hierna weergegeven tabel zijn de maximale aftrekpercentages en het tarief van de tweede schijf voor de laatste tien jaren opgenomen. In de periode 2020 t/m 2024 was er sprake van een gemeenschappelijk basistarief naast het toptarief.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="0005700D">
-[...163 lines deleted...]
-      <w:r w:rsidRPr="0005700D" w:rsidR="0005700D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot 2020 bestonden er vier schijven in de inkomstenbelasting. Ik heb daarom voor de volledigheid ook het tarief van de schijf die qua hoogte meer overeenkomt met het huidige tarief in de tweede schijf in de tabel opgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="76AD7E97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="78DE4F87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vanaf 2014 is deze wettelijke systematiek geïntroduceerd en vanaf 2023 is als gevolg van de wettelijke koppeling het maximale aftrekpercentage gelijk aan de hoogte van de tweede belastingschijf. In de jaren daarvoor is het maximale aftrekpercentage hoger dan het tarief in de 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005700D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="0005700D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> schijf. Dit komt doordat in eerdere jaren het maximale aftrektarief stapsgewijs werd afgebouwd van het toptarief naar het tarief in de één na hoogste schijf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="5BDD0E3D" w14:textId="77777777">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="039DE4CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel4-Accent1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="3895"/>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="1948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="0775C7FB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="2EA178EB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="4405C499" w14:textId="311FAA9C">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="5B5F88ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="2C53F0EF" w14:textId="7780C5B4">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="7B14E0FC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maximale aftrektarief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="2B4EC203" w14:textId="0FA6A0DB">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="6B080B2C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Percentage tweede schijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="1C11402C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="418D7C17" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="4C85A852" w14:textId="74840E03">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="03A89270" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="3E973E36" w14:textId="7635426C">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="7506759A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="4B3A7116" w14:textId="2D5C0196">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="13DA8784" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="4EC84146" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="58041773" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="5CD79008" w14:textId="2D7AD4FB">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="6BDE4D7A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="54BD57A6" w14:textId="75A92D21">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="4A4F3A54" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="7ED865D9" w14:textId="6B3EDB87">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="5C7D8FD7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="02B08C9A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="46098269" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="737CF59D" w14:textId="3E634B66">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="300489A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="003963E0" w14:paraId="1BE78A6A" w14:textId="181EEE50">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="392143E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>36,97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="003963E0" w14:paraId="1CB5BA16" w14:textId="42234245">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="4C35C669" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>36,97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="5C9E22FA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="3481C8AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="4A0EA2AC" w14:textId="59E387BE">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="75DCCEEE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="00DF3F60" w14:paraId="2E837934" w14:textId="7C63B4E0">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="32FB8A08" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>36,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="00DF3F60" w14:paraId="04CD8CC5" w14:textId="3AF13793">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="76EB1B43" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>36,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="5797644F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="6EFEEC4C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="39B0C09D" w14:textId="5C10AC03">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="71FCB86A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="001A3457" w14:paraId="4CDA212C" w14:textId="722B60F2">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="073BA85B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="00DF3F60" w14:paraId="67378287" w14:textId="356ACD79">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="16B669A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032067C" w:rsidTr="00232EC9" w14:paraId="057C0EFA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="25212DE2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="7CD44C27" w14:textId="231E4984">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="44BC2342" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="001A3457" w14:paraId="777A7976" w14:textId="13C15E4F">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="00A17A5D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="00DF3F60" w14:paraId="3092A977" w14:textId="1C816044">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="4DDFFE07" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232EC9" w:rsidTr="00232EC9" w14:paraId="122B31DB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="4463F551" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="7F3ABA4C" w14:textId="72951A5B">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="04EA0628" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="0B09FC09" w14:textId="00CC07D7">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="20FAD1D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="62CD60CA" w14:textId="39D6F6A8">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="515136D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9,</w:t>
-[...7 lines deleted...]
-              <w:t>70</w:t>
+              <w:t>9,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="191693A7" w14:textId="5B19C242">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="33B1BB1C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>37,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232EC9" w:rsidTr="00232EC9" w14:paraId="0C284280" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="7AEFADE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="451BDC44" w14:textId="63142D67">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="49C6FD97" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="58DDF844" w14:textId="1F234A45">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="71FB6989" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="2BAB3C50" w14:textId="091AE485">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="550CAB3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="568A2131" w14:textId="71C4408C">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="6212811A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>38,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232EC9" w:rsidTr="00232EC9" w14:paraId="198EC485" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="5FBEFBCD" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="1AEB0F1E" w14:textId="1C751F68">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="57EEEFCC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="46AFA8D3" w14:textId="0A1F2EC1">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="04725B93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>49,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="599DDF9D" w14:textId="5FF59B2F">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="322FD08C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>13,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="5BEC7699" w14:textId="5EE7EA0A">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="6F6062E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232EC9" w:rsidTr="00232EC9" w14:paraId="58C1F189" w14:textId="77777777">
+      <w:tr w:rsidR="00AC4C50" w:rsidTr="0017634E" w14:paraId="565CF8C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="2494F202" w14:textId="4C183997">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="3CCED731" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="0114F729" w14:textId="6E4ACAAD">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="662245F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="6C4E1E1C" w14:textId="06C16E77">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="4BE32CC2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>13,</w:t>
-[...7 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>13,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232EC9" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="1C5A8C38" w14:textId="6C99CF44">
+          <w:p w:rsidR="00AC4C50" w:rsidP="0017634E" w:rsidRDefault="00AC4C50" w14:paraId="6538FD5E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0032067C" w:rsidP="00F77326" w:rsidRDefault="0032067C" w14:paraId="0EDF4FDC" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00DF3F60" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="371BBF5D" w14:textId="40659A72">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="47BFFCBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF3F60" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="2B501629" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF3F60">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="63D429B3" w14:textId="15056082">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="3A6EF684" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat de hoogte van de hypotheekrenteaftrek niet per definitie gelijk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>hoeft te zijn aan het tarief van de tweede schijf en dat het dus een politieke</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>keuze is wat de hoogte is van de hypotheekrenteaftrek?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3F60" w:rsidP="00F77326" w:rsidRDefault="00DF3F60" w14:paraId="08F0962B" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="00DF3F60" w:rsidP="00F77326" w:rsidRDefault="00232EC9" w14:paraId="53CB22E9" w14:textId="55E910CA">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="4DF3F4B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="22FF738F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232EC9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C10BAB" w:rsidR="000312A4" w:rsidP="00F77326" w:rsidRDefault="00A578C7" w14:paraId="6C051493" w14:textId="67F78707">
+    <w:p w:rsidRPr="00C10BAB" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="3D010A71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000312A4" w:rsidR="000312A4">
+      <w:r w:rsidRPr="000312A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e hoogte van het maximale aftrektarief </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">is </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="000312A4" w:rsidR="000312A4">
+        <w:t>is wettelijk gekoppeld aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000312A4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de hoogte van het tarief in de tweede schijf. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA50D7">
-[...84 lines deleted...]
-    <w:p w:rsidRPr="006A1743" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="5D50A87E" w14:textId="0A541CF1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deze koppeling geldt voor alle zogenoemde grondslagverminderende posten, waaronder de hypotheekrenteaftrek, de MKB-winstvrijstelling en de giftenaftrek. Op dit moment is dit zo vormgegeven in zowel de wet als de ICT-systemen van de Belastingdienst. Dat betekent dat dit – omwille van uitvoerbaarheid – niet op ieder moment gewijzigd kan worden (zie ook het antwoord op vraag 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="6BFA748E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A1743" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="02564DD2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1743">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="577AE528" w14:textId="5CBE93C2">
+    <w:p w:rsidRPr="00F77326" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="43F429DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat het beleidsmatig verlagen van het maximale aftrekpercentage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mogelijk is per 1 januari 2028? Klopt het dat het aanpassen van het eigenwoningforfait mogelijk is per 1 januari 2027?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="66E5552B" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00306560" w:rsidR="00B15B22" w:rsidP="00F77326" w:rsidRDefault="00B15B22" w14:paraId="71EC6C33" w14:textId="6B932FC3">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="08F6BC16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00306560" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="7C9A5654" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306560">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0183" w:rsidP="00FB0183" w:rsidRDefault="00FB0183" w14:paraId="5F99C591" w14:textId="77777777">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="47EED983" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20765">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het aanpassen van het eigenwoningforfait is voor de uitvoering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">een parameterwijziging en zou uitvoeringstechnisch </w:t>
       </w:r>
       <w:r w:rsidRPr="00A20765">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mogelijk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="00A20765">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> per 1 januari 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000312A4" w:rsidP="00367ADC" w:rsidRDefault="00367ADC" w14:paraId="43F7BEBF" w14:textId="1E03FBCD">
-[...99 lines deleted...]
-      <w:r w:rsidR="00490F09">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="311B6051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>grondslagverminderende</w:t>
-[...112 lines deleted...]
-      <w:r w:rsidR="008027D5">
+        <w:t>Het maximale aftrektarief is op dit moment vormgegeven als een tariefscorrectie. Dit was ook zo ten tijde van de afbouw van de hypotheekrenteaftrek vanaf 2014 en vanaf 2020 de andere grondslagverminderende posten. Volgens deze systematiek was het altijd de bedoeling dat de beperking niet verder ging dan het verschil tussen de hoogste en de op een na hoogste schijf. Zoals ook te zien is in de hiervoor opgenomen tabel, gold dit ook tijdens het afbouwpad tot 2023. Naar aanleiding van de motie van de leden Grinwis en Stultiens</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="008027D5">
-[...47 lines deleted...]
-        <w:t>De motie verzoekt het kabinet inzichtelijk te maken</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de Belastingdienst een quickscan opgesteld (zie de bijlage). De motie verzoekt het kabinet inzichtelijk te maken</w:t>
       </w:r>
       <w:r w:rsidRPr="008027D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> wanneer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het mogelijk is het tarief voor de aftrekposten in box 1 als zelfstandige tariefknop te implementeren in de ICT-systemen van de Belastingdienst. Uit de </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00F151E0" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="20B62240" w14:textId="163769DF">
+        <w:t xml:space="preserve"> het mogelijk is het tarief voor de aftrekposten in box 1 als zelfstandige tariefknop te implementeren in de ICT-systemen van de Belastingdienst. Uit de quickscan blijkt dat het voorstel een grote IV-impact heeft, en op zijn vroegst uitvoerbaar is per belastingjaar 2029. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="024AC238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F151E0" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="09099A11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="6EAE7CC3" w14:textId="222133C7">
+    <w:p w:rsidRPr="00F77326" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="506828BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erkent u dan ook dat de aangenomen motie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Erkent u dan ook dat de aangenomen motie Stultiens (Kamerstuk 36 915,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Stultiens</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>nr. 4) wel degelijk uitvoerbaar is, dat de motie geen geld kost maar geld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Kamerstuk 36 915,</w:t>
+        <w:t>oplevert en dat er dus geen enkele valide reden is om de motie niet uit te</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>nr. 4) wel degelijk uitvoerbaar is, dat de motie geen geld kost maar geld</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>voeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="2790D688" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F151E0" w:rsidR="00F151E0" w:rsidP="00F77326" w:rsidRDefault="00F151E0" w14:paraId="23D2F31E" w14:textId="29F2790C">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="46EFABB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F151E0" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="739BB74A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00561DD5" w:rsidP="00F34A7F" w:rsidRDefault="00881BCE" w14:paraId="799AB23B" w14:textId="2283904A">
-[...24 lines deleted...]
-      <w:r w:rsidR="00F34A7F">
+    <w:p w:rsidRPr="00F77326" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="37D37EFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals in de antwoorden op de vragen 3 en 4 aangegeven, is het minder eenvoudig om een wijziging door te voeren dan wellicht op het eerste oog gedacht kan worden. In de brief van 12 mei jl.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00F34A7F">
-[...7 lines deleted...]
-      <w:r w:rsidR="00561DD5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staat dat in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>het coalitieakkoord is afgesproken dat de fiscale behandeling van de eigen woning ongewijzigd blijf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om het eigen huis betaalbaar te houden en rust op de woningmarkt te bewaren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34A7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F34A7F" w:rsidR="00F34A7F">
-[...76 lines deleted...]
-    <w:p w:rsidRPr="00F151E0" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="749D4568" w14:textId="6ECC1D66">
+      <w:r w:rsidRPr="004400AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet zal met Prinsjesdag komen met een reactie op de motie Stultiens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="47BB28A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F151E0" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="72130407" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="3D46E7EE" w14:textId="1C2DCE7C">
+    <w:p w:rsidRPr="00F77326" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="5E8E6253" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hebt u meegekregen dat Minister Heinen aangeeft dat hij deze motie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
@@ -3397,233 +2290,161 @@
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aangegeven het huidige tarief (37,56 procent) van de hypotheekrenteaftrek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>niet te willen verruimen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="41F4F5E8" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="00F151E0" w:rsidP="00F77326" w:rsidRDefault="00F151E0" w14:paraId="229896F9" w14:textId="660F18AB">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="175EE5A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="2E9C961A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307DEA" w:rsidP="00F77326" w:rsidRDefault="0000370E" w14:paraId="540AA1E0" w14:textId="0770CFEC">
-[...127 lines deleted...]
-    <w:p w:rsidRPr="00F151E0" w:rsidR="00F77326" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="643C5FF0" w14:textId="1372A5E3">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="48372EE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit uitvoeringsperspectief zijn er verschillende aspecten aan de motie. Het maximale aftrektarief loskoppelen van het tarief tweede schijf heeft een grote IV-impact, waardoor dit gewogen moet worden ten opzichte van andere beleidswensen. Andere uitwerkingen hebben geen IV-impact doordat ze aansluiten bij bestaande parameters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="080F0407" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="431A252F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in augustus besluitvorming over de lastenkant, wat impact heeft op de belastingtarieven. Ook weegt het kabinet opties om het wetsvoorstel Wet werkelijk rendement box 3 te verbeteren, wat ook impact heeft op het ICT-portfolio van de Belastingdienst. De uitkomst zal het kabinet met Prinsjesdag delen met uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="5D114F18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F151E0" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="7C142F72" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215EBD" w:rsidP="00F77326" w:rsidRDefault="00F77326" w14:paraId="784752EA" w14:textId="3FC547F3">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="2D6D1F8D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u deze vragen een voor een beantwoorden voorafgaand aan het</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
@@ -3642,867 +2463,528 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dat u de aangenom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">motie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>motie Stultiens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Stultiens</w:t>
-[...9 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+        <w:t xml:space="preserve"> (Kamerstuk 36 915, nr. 4) gewoon zal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77326">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Kamerstuk 36 915, nr. 4) gewoon zal</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>gaan uitvoeren</w:t>
       </w:r>
-      <w:r w:rsidR="00F151E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F151E0" w:rsidP="00F77326" w:rsidRDefault="00F151E0" w14:paraId="77B1ABCC" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F151E0" w:rsidR="00F151E0" w:rsidP="00F77326" w:rsidRDefault="00F151E0" w14:paraId="296BC8FA" w14:textId="2B10A412">
+    <w:p w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="4E6036DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F151E0" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="5C25C9E6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77326" w:rsidR="00F151E0" w:rsidP="00307DEA" w:rsidRDefault="00F151E0" w14:paraId="1A13081C" w14:textId="3CDB1CF8">
+    <w:p w:rsidRPr="00F77326" w:rsidR="00AC4C50" w:rsidP="00AC4C50" w:rsidRDefault="00AC4C50" w14:paraId="30BF61EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, de vragen zijn één voor één beantwoord. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DD5" w:rsidR="00307DEA">
-[...26 lines deleted...]
-    <w:sectPr w:rsidRPr="00F77326" w:rsidR="00F151E0">
+      <w:r w:rsidRPr="00561DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet zal met Prinsjesdag komen met een reactie op de motie Stultiens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C66702" w:rsidRDefault="00C66702" w14:paraId="391CDE73" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00C66702" w:rsidSect="00AC4C50">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="743965CF" w14:textId="77777777" w:rsidR="005473D6" w:rsidRDefault="005473D6" w:rsidP="00F151E0">
+    <w:p w14:paraId="695BD007" w14:textId="77777777" w:rsidR="00F66B9F" w:rsidRDefault="00F66B9F" w:rsidP="00AC4C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B23A5A5" w14:textId="77777777" w:rsidR="005473D6" w:rsidRDefault="005473D6" w:rsidP="00F151E0">
+    <w:p w14:paraId="31627A3B" w14:textId="77777777" w:rsidR="00F66B9F" w:rsidRDefault="00F66B9F" w:rsidP="00AC4C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0257D9F3" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C5BABDE" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AD1B109" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="293F68DE" w14:textId="77777777" w:rsidR="005473D6" w:rsidRDefault="005473D6" w:rsidP="00F151E0">
+    <w:p w14:paraId="7F9ED7A9" w14:textId="77777777" w:rsidR="00F66B9F" w:rsidRDefault="00F66B9F" w:rsidP="00AC4C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D5B214B" w14:textId="77777777" w:rsidR="005473D6" w:rsidRDefault="005473D6" w:rsidP="00F151E0">
+    <w:p w14:paraId="0B3DE50A" w14:textId="77777777" w:rsidR="00F66B9F" w:rsidRDefault="00F66B9F" w:rsidP="00AC4C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="046BC05D" w14:textId="66F9374F" w:rsidR="000D387D" w:rsidRPr="00C10BAB" w:rsidRDefault="000D387D">
+    <w:p w14:paraId="7A101968" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00C10BAB" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10BAB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C10BAB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Overige wijzigingen in het tarief 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10BAB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10BAB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> schijf komen voort uit beleidswijzigingen uit eerdere jaren.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7CD269B0" w14:textId="2FC73B08" w:rsidR="00693D89" w:rsidRDefault="00693D89">
+    <w:p w14:paraId="56AB9C12" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00C10BAB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C10BAB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Omdat niet alle belastingplichtigen alle premies voor de volksverzekeringen betalen, bijvoorbeeld mensen die AOW ontvangen, was er in de praktijk voor sommige belastingplichtigen ook toen sprake van drie verschillende tarieven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="45E6357B" w14:textId="5AE134CC" w:rsidR="008027D5" w:rsidRPr="008D088D" w:rsidRDefault="008027D5">
+    <w:p w14:paraId="108F50F5" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="008D088D" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D088D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008D088D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36915, nr. 19.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7AE0F00C" w14:textId="10E13FDA" w:rsidR="00F34A7F" w:rsidRPr="002D1000" w:rsidRDefault="00F34A7F">
+    <w:p w14:paraId="6521887D" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="002D1000" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1000">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002D1000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32140, nr. 304.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0E65FF89" w14:textId="0634B2C3" w:rsidR="00F151E0" w:rsidRPr="00F151E0" w:rsidRDefault="00F151E0">
+    <w:p w14:paraId="527E1A2C" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00F151E0" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F151E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/25, 36915, nr. 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B49FA26" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16B7803D" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CC2D119" w14:textId="77777777" w:rsidR="00AC4C50" w:rsidRPr="00AC4C50" w:rsidRDefault="00AC4C50" w:rsidP="00AC4C50">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F77326"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00FB0183"/>
+    <w:rsidRoot w:val="00AC4C50"/>
+    <w:rsid w:val="00AC4C50"/>
+    <w:rsid w:val="00C66702"/>
+    <w:rsid w:val="00EF0B29"/>
+    <w:rsid w:val="00F66B9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28D147A2"/>
+  <w14:docId w14:val="307BDCC0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A568E88E-B2DF-41D7-A849-94B6D31165DF}"/>
+  <w15:docId w15:val="{B2E5D8FE-2720-47DA-936E-A1EB8A25C385}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4870,649 +3352,564 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77326"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...83 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Rastertabel4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00232EC9"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
@@ -5547,146 +3944,138 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F151E0"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F151E0"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F151E0"/>
+    <w:rsid w:val="00AC4C50"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008C61DA"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Geenafstand">
-[...3 lines deleted...]
-    <w:rsid w:val="005F34BB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC4C50"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC4C50"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC4C50"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5943,96 +4332,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1421</ap:Words>
-  <ap:Characters>7817</ap:Characters>
+  <ap:Words>1405</ap:Words>
+  <ap:Characters>7732</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
+  <ap:Lines>64</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9220</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9119</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>