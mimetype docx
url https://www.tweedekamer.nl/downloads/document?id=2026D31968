--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -1,2754 +1,866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B7500" w:rsidRDefault="007310C7" w14:paraId="1E3185B6" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t>,</w:t>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="003B2B08" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="0C09A226" w14:textId="24A3C90F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening Belastingstelsel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B7500" w:rsidRDefault="002B7500" w14:paraId="6CE363B1" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="003B2B08" w:rsidP="003B2B08" w:rsidRDefault="003B2B08" w14:paraId="08E5B071" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="009522AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>312</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="003B2B08" w14:paraId="164B6A54" w14:textId="27EB80AE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="003B2B08" w:rsidP="003B2B08" w:rsidRDefault="003B2B08" w14:paraId="738F0B7D" w14:textId="32156318">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="7AEF8714" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="279C99BB" w14:textId="663ADAFA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...68 lines deleted...]
-      <w:r w:rsidRPr="00357A1E" w:rsidR="00DA5CCE">
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In uw Kamer bestaat een breed gedeelde wens om het belastingstelsel eenvoudiger en doelmatiger te maken. Een manier om beide doelen te bereiken is door kritisch te kijken naar fiscale regelingen die negatief zijn geëvalueerd. Dat kan niet alleen bijdragen aan een beter en een eenvoudiger stelsel, maar daarbij mogelijk ook middelen vrijspelen om andere beleidsopgaven te financieren. Daarbij geldt dat besluiten om fiscale regelingen aan te passen naar aanleiding van een evaluatie ook een politieke weging vergen. Uw Kamer ziet ook de mogelijkheid om middelen vrij te spelen via negatief beoordeelde fiscale regelingen. Zo is op 26 februari jl. de motie van het lid Dassen aangenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00357A1E" w:rsidR="003C7AAC">
-[...9 lines deleted...]
-        <w:t>ga ik nader in op de insteek van het kabinet op het terrein van fiscale regelingen.</w:t>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze motie wordt de regering verzocht om opties uit te werken waarbij de voorgenomen belastingverhoging uit het coalitieakkoord (vrijheidsbijdrage) verminderd kan worden door het afschaffen of versoberen van ondoelmatige en ondoeltreffende fiscale regelingen. In deze brief ga ik nader in op de insteek van het kabinet op het terrein van fiscale regelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F098B" w:rsidP="00FC53A4" w:rsidRDefault="007F098B" w14:paraId="0FE8E7AB" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="3DC2559A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="635AD766" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Actueel overzicht </w:t>
-[...13 lines deleted...]
-        <w:t>fiscale regelingen</w:t>
+        <w:t>Actueel overzicht negatief beoordeelde fiscale regelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154F0B" w:rsidRDefault="002478B9" w14:paraId="72A79B4B" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00154F0B" w:rsidR="00154F0B">
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="2F0657D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Volgens de laatste stand van zaken zijn van de 124</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00154F0B" w:rsidR="00154F0B">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00154F0B" w:rsidR="00154F0B">
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geëvalueerde fiscale regelingen er in totaal 55 negatief beoordeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00154F0B" w:rsidR="00154F0B">
-[...35 lines deleted...]
-        <w:t>Een volledig overzicht van deze regelingen is te vinden in de bijlage bij deze brief.</w:t>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betekent dat deze regelingen niet doen wat ze zouden moeten doen (niet doeltreffend), het doel van de regeling met minder middelen ook bereikt zou kunnen worden (niet doelmatig), of dat de regeling (te) complex voor de uitvoering of belastingplichtige is. De fiscale regelingen die negatief zijn beoordeeld vertegenwoordigen een budgettair belang van circa 90 miljard euro. Een volledig overzicht van deze regelingen is te vinden in de bijlage bij deze brief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154F0B" w:rsidRDefault="00154F0B" w14:paraId="22FD81A9" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="2163DF1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="0F7354D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E908F3" wp14:editId="4F0937A8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FC0037E" wp14:editId="4452DD8D">
             <wp:extent cx="4752340" cy="2964180"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="2036854387" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C542F034-607B-E26B-A7D4-F9A8736997F1}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C03FE9" w:rsidRDefault="00C03FE9" w14:paraId="00CD09C9" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="568ABF3B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="23D70F54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor het herzien van negatief beoordeelde fiscale regelingen kan worden geput uit de beleidsopties uit het recente ambtelijk rapport ‘Kansen voor lagere tarieven en beter beleid’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">de omvangrijke lijst aan opties benaderd kan worden. </w:t>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om enige structuur te bieden schets ik twee lijnen waarlangs de omvangrijke lijst aan opties benaderd kan worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00461073" w:rsidP="00154F0B" w:rsidRDefault="00461073" w14:paraId="0D8F2866" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="0C73DBA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="53BDD90D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Vereenvoudiging en verbetering belastingstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="353CA396" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst zou de lijst met opties bekeken kunnen worden vanuit de gedachte om het belastingstelsel te vereenvoudigen en te verbeteren. Mede doordat er zoveel fiscale regelingen bestaan, is het stelsel niet gemakkelijk te begrijpen en moeilijk uit te voeren. De fiscale regelingen zorgen immers voor allerlei uitzonderingen, en weer uitzonderingen op uitzonderingen. Het kabinet zet een aantal vereenvoudigingsstappen. Zo gaat het kabinet aan de slag met een hervormingsagenda voor het belasting- en toeslagenstelsel. Verder heeft het kabinet voorgesteld de aftrek voor specifieke zorgkosten af te schaffen, mede omdat hier sprake is van veel niet- of foutief gebruik. Daarnaast stelt het kabinet voor om de startersaftrek af te schaffen, wat bijdraagt aan een minder complexe inkomstenbelasting. Verder stelt het kabinet voor om de negatief geëvalueerde gerichte vrijstelling in de werkkostenregeling voor korting op branche-eigen producten en het verlaagde btw-tarief op sierteelt af te schaffen. Ook door regelingen samen te voegen kan het belastingstelsel eenvoudiger, toegankelijker en effectiever worden gemaakt. Zo worden de EIA, MIA en Vamil waar mogelijk samengevoegd tot één robuuste investeringsregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="725C7F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="6193E1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vereenvoudiging </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">en verbetering </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Ondersteunend aan bredere beleidsopgaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="015158E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een aantal negatief beoordeelde fiscale regelingen is gericht op beleidsdomeinen met een complexe problematiek. Bij een mogelijke aanpassing van deze regelingen kan overwogen worden om (een deel van) de vrijgekomen middelen in te zetten binnen hetzelfde beleidsdomein. Op deze manier kan er samenhangend beleid worden gemaakt. Ook bij de motie Dassen gaat het om een bredere beleidsopgave. In het coalitieakkoord is afgesproken om een vrijheidsbijdrage in te voeren ter dekking van de voorgenomen stijging van de defensie-uitgaven. De vrijheidsbijdrage is bij burgers vormgegeven via een beperkte toepassing van de tabelcorrectiefactor (tcf) en bij bedrijven via een verhoging van de arbeidsongeschiktheidsfonds-premie (aof). De definitieve invulling van de vrijheidsbijdrage van bedrijven wordt nog besproken met werkgeversorganisaties en is onderdeel van de augustusbesluitvorming.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De motie Dassen stelt voor om de voorgenomen belastingverhoging uit het coalitieakkoord te verminderen door het afschaffen of versoberen van ondoelmatige en ondoeltreffende fiscale regelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="28CBDC3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="2FCC55CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>belastingstelsel</w:t>
-[...115 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="4D041EFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de augustusbesluitvorming zal het kabinet de mogelijke beleidsopties wegen. De uitkomst van de augustusbesluitvorming zal deze Prinsjesdag met uw Kamer worden gedeeld in de Miljoenennota. Verder is ook na de augustusbesluitvorming het de inzet van het kabinet om te bezien waar kansen zich voordoen om het belastingstelsel te verbeteren door het aanpassen van fiscale regelingen die bovenmatig ingewikkeld zijn of niet op een efficiënte manier bereiken wat ze beleidsmatig beogen. Het monitoren en periodiek evalueren van fiscale regelingen speelt hierbij een belangrijke rol. De budgettaire omvang, evaluatie-uitkomsten en de evaluatieagenda worden jaarlijks meegestuurd als bijlage bij de Miljoenennota. Evaluaties vinden periodiek plaats en op een evaluatie volgt een kabinetsreactie. De begrotingsregels van het kabinet schrijven voor dat als fiscale regelingen negatief geëvalueerd zijn, het uitgangspunt is om deze regeling aan te passen, om te vormen of af te schaffen. Bovendien zal het kabinet, mede op basis van de motie Maatoug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, na een evaluatie de afweging maken of standaard een horizonbepaling wordt opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="705BFA26" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="003B2B08" w14:paraId="139876F9" w14:textId="0FE7531C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="009522AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="009522AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> beleidsopgaven</w:t>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4E1E" w:rsidP="00D47A26" w:rsidRDefault="00A827D7" w14:paraId="228549EF" w14:textId="77777777">
-[...91 lines deleted...]
-      <w:r w:rsidR="00650EFD">
+    <w:p w:rsidR="009522AB" w:rsidP="003B2B08" w:rsidRDefault="009522AB" w14:paraId="4E54F436" w14:textId="42C5F0F9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B08" w:rsidR="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00650EFD">
-[...18 lines deleted...]
-        <w:t>door het afschaffen of versoberen van ondoelmatige en ondoeltreffende fiscale regelingen.</w:t>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4E1E" w:rsidP="00D47A26" w:rsidRDefault="008E4E1E" w14:paraId="6E722120" w14:textId="77777777"/>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="003B2B08" w:rsidP="003B2B08" w:rsidRDefault="003B2B08" w14:paraId="259C89E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007310C7" w:rsidP="007310C7" w:rsidRDefault="00D47A26" w14:paraId="2B263C90" w14:textId="77777777">
-[...92 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003B2B08" w:rsidR="00FE0FA3" w:rsidP="003B2B08" w:rsidRDefault="00FE0FA3" w14:paraId="558D9630" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0059003B" w:rsidP="0059003B" w:rsidRDefault="0059003B" w14:paraId="74EE3295" w14:textId="77777777"/>
-[...47 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="003B2B08" w:rsidR="00FE0FA3" w:rsidSect="009522AB">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="638B7F1B" w14:textId="77777777" w:rsidR="00641FE9" w:rsidRDefault="00641FE9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C324C60" w14:textId="77777777" w:rsidR="005853A8" w:rsidRDefault="005853A8" w:rsidP="009522AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AB5A146" w14:textId="77777777" w:rsidR="00641FE9" w:rsidRDefault="00641FE9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74C601BB" w14:textId="77777777" w:rsidR="005853A8" w:rsidRDefault="005853A8" w:rsidP="009522AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="302C5989" w14:textId="77777777" w:rsidR="002B7500" w:rsidRDefault="002B7500">
+  <w:p w14:paraId="20CEE585" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="009522AB" w:rsidRDefault="009522AB" w:rsidP="009522AB">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C5CF12D" w14:textId="77777777" w:rsidR="00874450" w:rsidRPr="009522AB" w:rsidRDefault="00874450" w:rsidP="009522AB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="605622D8" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="009522AB" w:rsidRDefault="009522AB" w:rsidP="009522AB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C74C769" w14:textId="77777777" w:rsidR="00641FE9" w:rsidRDefault="00641FE9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C7B4F03" w14:textId="77777777" w:rsidR="005853A8" w:rsidRDefault="005853A8" w:rsidP="009522AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D2822C1" w14:textId="77777777" w:rsidR="00641FE9" w:rsidRDefault="00641FE9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B12F171" w14:textId="77777777" w:rsidR="005853A8" w:rsidRDefault="005853A8" w:rsidP="009522AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D4BB7E7" w14:textId="77777777" w:rsidR="00DA5CCE" w:rsidRPr="006C515E" w:rsidRDefault="00DA5CCE" w:rsidP="00DA5CCE">
+    <w:p w14:paraId="099BD71B" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="003B2B08" w:rsidRDefault="009522AB" w:rsidP="009522AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C515E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C515E">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk, 36848, nr. 101</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6CDB0317" w14:textId="77777777" w:rsidR="00154F0B" w:rsidRPr="006C515E" w:rsidRDefault="00154F0B" w:rsidP="00154F0B">
+    <w:p w14:paraId="3A97CBF9" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="003B2B08" w:rsidRDefault="009522AB" w:rsidP="009522AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006C515E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C515E">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">de monitoring.  </w:t>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit zijn de 116 fiscale regelingen uit de recente ambtelijke rapporten aangevuld met een aantal fiscale regelingen naar aanleiding van uitbreiding van de monitoring.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="291271F5" w14:textId="77777777" w:rsidR="00154F0B" w:rsidRDefault="00154F0B" w:rsidP="00154F0B">
+    <w:p w14:paraId="6C78ECE4" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="003B2B08" w:rsidRDefault="009522AB" w:rsidP="009522AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006C515E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C515E">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> benoemd in figuur 1 negatief scoren.</w:t>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij gaat het om regelingen die op ten minste één van de criteria zoals benoemd in figuur 1 negatief scoren.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="43AA8D5C" w14:textId="77777777" w:rsidR="00461073" w:rsidRPr="00467D19" w:rsidRDefault="00461073" w:rsidP="00461073">
+    <w:p w14:paraId="7624D412" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="003B2B08" w:rsidRDefault="009522AB" w:rsidP="009522AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00467D19">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00467D19">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 32 140, nr. 266 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="00FDD599" w14:textId="77777777" w:rsidR="00650EFD" w:rsidRPr="00A353DE" w:rsidRDefault="00650EFD" w:rsidP="00650EFD">
+    <w:p w14:paraId="7DE8B072" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="003B2B08" w:rsidRDefault="009522AB" w:rsidP="009522AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A353DE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A353DE">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 716, nr. 67</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="24F7F386" w14:textId="77777777" w:rsidR="002A54D9" w:rsidRPr="002A54D9" w:rsidRDefault="002A54D9">
+    <w:p w14:paraId="62C5F3A2" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="003B2B08" w:rsidRDefault="009522AB" w:rsidP="009522AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A54D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A54D9">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="003B2B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 2022/2023, 36 202, nr. 112</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23E21A05" w14:textId="77777777" w:rsidR="002B7500" w:rsidRDefault="007310C7">
-[...437 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="45D6CF1D" w14:textId="77777777" w:rsidR="009522AB" w:rsidRPr="009522AB" w:rsidRDefault="009522AB" w:rsidP="009522AB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D6E872D" w14:textId="77777777" w:rsidR="002B7500" w:rsidRDefault="007310C7">
+  <w:p w14:paraId="5DDCC78B" w14:textId="77777777" w:rsidR="00874450" w:rsidRPr="009522AB" w:rsidRDefault="00874450" w:rsidP="009522AB">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1080 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18D9D472" w14:textId="77777777" w:rsidR="00874450" w:rsidRPr="009522AB" w:rsidRDefault="00874450" w:rsidP="009522AB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="ADD93B5D"/>
-[...87 lines deleted...]
-    <w:nsid w:val="136C5B36"/>
+    <w:nsid w:val="3CE42B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AF2BC5A"/>
+    <w:tmpl w:val="E23E2168"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2790,827 +902,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...501 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="7608664">
+  <w:num w:numId="1" w16cid:durableId="789399302">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002B7500"/>
-[...170 lines deleted...]
-    <w:rsid w:val="00FF630A"/>
+    <w:rsidRoot w:val="009522AB"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003B2B08"/>
+    <w:rsid w:val="005853A8"/>
+    <w:rsid w:val="00874450"/>
+    <w:rsid w:val="009522AB"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A477CA"/>
+    <w:rsid w:val="00C43A6C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3A759A0C"/>
-  <w15:docId w15:val="{057CAE61-5B61-4D60-B41D-ED3AC8E0DA33}"/>
+  <w14:docId w14:val="06730126"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C8C809F1-4CA0-44DC-AEFD-6D295D93A35F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3619,77 +1054,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3714,75 +1149,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3817,55 +1252,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3937,879 +1372,745 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C515E"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009522AB"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:numPr>
-[...27 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009522AB"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009522AB"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...74 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00154F0B"/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00154F0B"/>
+    <w:rsid w:val="009522AB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00154F0B"/>
+    <w:rsid w:val="009522AB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...34 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB364C"/>
+    <w:rsid w:val="009522AB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB364C"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="009522AB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB364C"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="009522AB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:rsid w:val="00D21ABE"/>
+    <w:rsid w:val="009522AB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B2B08"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...20 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Application%20Data\Microsoft%20Office\Auto-Herstel\Excel\Kopie%20van%20Fiscale_Regelingen_Overzicht_compleet%20_JobMatthijs%20vdef%20(version%201).xlsb" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
@@ -4972,51 +2273,51 @@
             <c:numRef>
               <c:f>'Evaluatie uitkomsten'!$N$5:$R$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>74</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>34</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>53</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>35</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-FBF4-4682-8094-51069A84E921}"/>
+              <c16:uniqueId val="{00000000-C41A-439D-A40E-8BB053040981}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Evaluatie uitkomsten'!$M$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>geen aandachtspunt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:pattFill prst="ltUpDiag">
               <a:fgClr>
                 <a:srgbClr val="00B050"/>
               </a:fgClr>
               <a:bgClr>
                 <a:schemeClr val="bg1"/>
               </a:bgClr>
@@ -5099,51 +2400,51 @@
                   <c:v>Complexiteit uitvoering</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Doelmatig</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Doeltreffend</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Evaluatie uitkomsten'!$N$6:$R$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="1">
                   <c:v>74</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-FBF4-4682-8094-51069A84E921}"/>
+              <c16:uniqueId val="{00000001-C41A-439D-A40E-8BB053040981}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Evaluatie uitkomsten'!$M$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Onzeker / onduidelijk</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FFFF00"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
@@ -5233,51 +2534,51 @@
             <c:numRef>
               <c:f>'Evaluatie uitkomsten'!$N$4:$R$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>31</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>46</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>44</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>39</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-FBF4-4682-8094-51069A84E921}"/>
+              <c16:uniqueId val="{00000002-C41A-439D-A40E-8BB053040981}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Evaluatie uitkomsten'!$M$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Negatief</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
@@ -5367,112 +2668,112 @@
             <c:numRef>
               <c:f>'Evaluatie uitkomsten'!$N$3:$R$3</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>19</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>33</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>19</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-FBF4-4682-8094-51069A84E921}"/>
+              <c16:uniqueId val="{00000003-C41A-439D-A40E-8BB053040981}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>'Evaluatie uitkomsten'!$M$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>(nog) niet onderzocht</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:delete val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000004-FBF4-4682-8094-51069A84E921}"/>
+                  <c16:uniqueId val="{00000004-C41A-439D-A40E-8BB053040981}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:delete val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000005-FBF4-4682-8094-51069A84E921}"/>
+                  <c16:uniqueId val="{00000005-C41A-439D-A40E-8BB053040981}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:delete val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-FBF4-4682-8094-51069A84E921}"/>
+                  <c16:uniqueId val="{00000006-C41A-439D-A40E-8BB053040981}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
@@ -5535,51 +2836,51 @@
             <c:numRef>
               <c:f>'Evaluatie uitkomsten'!$N$2:$R$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>31</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>31</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-FBF4-4682-8094-51069A84E921}"/>
+              <c16:uniqueId val="{00000007-C41A-439D-A40E-8BB053040981}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="283844911"/>
         <c:axId val="283846351"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="283844911"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
@@ -6376,51 +3677,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6484,65 +3785,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6563,219 +3864,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>863</ap:Words>
-  <ap:Characters>4750</ap:Characters>
+  <ap:Words>883</ap:Words>
+  <ap:Characters>4857</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5602</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5729</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>