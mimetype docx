--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -1,3826 +1,3002 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004460DF" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="786A0107" w14:textId="59804E1E">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="7E8CD187" w14:textId="0E5E7440">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2339</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="53C527D1" w14:textId="6CBD3861">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z11050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="60A0745F" w14:textId="3CB6D90C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005953CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005953CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005953CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="2DC75A14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="7B4F1D14" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004460DF">
+      <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>2026Z11050</w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="41EDAB2E" w14:textId="050FB9AF">
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="251B7DFB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Vragen van het lid Dekker (FVD) aan de staatssecretaris van Financiën over de fiscale ongelijkheid tussen</w:t>
+        <w:t>Bent u bekend met het gegeven dat bij een gelijk brutogezinsinkomen van €</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F874AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>70.000 een</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>eenverdieners- en tweeverdienersgezinnen.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="5D8A24A8" w14:textId="36103242">
+        <w:t>tweeverdienersgezin door de werking van dubbele heffingskortingen netto circa €</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F874AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.100 per maand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F874AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>meer overhoudt dan een eenverdienersgezin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="2ABCC773" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="273C4246" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Vraag 1</w:t>
-[...146 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Antwoord 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="608E8F25" w14:textId="01DA91BA">
-[...248 lines deleted...]
-      <w:r w:rsidR="002F26B0">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4DC73372" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja, het is mij bekend dat een tweeverdienersgezin bij een gelijk gezinsinkomen netto meer salaris overhoudt dan een alleenverdienersgezin. Onderstaande tabel toont ter illustratie het verschil in netto-inkomen tussen een alleenverdieners- en tweeverdienershuishouden met een brutogezinsinkomen van € 70.000. Het netto huishoudinkomen van het tweeverdienershuishouden ligt € 15.815 hoger dan van het eenverdienershuishouden, oftewel € 1.318 per maand. Daarbij moet wel opgemerkt worden dat het de vraag is of beide huishoudens goed te vergelijken zijn. Huishoudens met twee verdienende partners werken doorgaans bij elkaar opgeteld meer dan veertig uur. Bij een gelijk huishoudinkomen hebben zij dus een lager uurloon dan een eenverdiener. Dit rekenvoorbeeld geeft de meest extreme situatie weer met het grootste verschil in netto huishoud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136618">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inkomen tussen een alleenverdiener en tweeverdieners met een huishoudinkomen van </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>€ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136618" w:rsidR="00136618">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="007D61AC" w:rsidR="00F16F90" w:rsidP="00F874AB" w:rsidRDefault="00F16F90" w14:paraId="0B478A90" w14:textId="28F8156C">
+      <w:r w:rsidRPr="00136618">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70.000; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wanneer het inkomen tussen tweeverdieners ongelijker is verdeeld, neemt het verschil in huishoudinkomen ten opzichte van een alleenverdiener af. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="6E0D8935" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D61AC" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="1855AC92" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Tabel  –</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="007D61AC">
+        <w:t>Tabel  – bruto en netto</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>inkomen alleenverdieners- en tweeverdienershuishouden</w:t>
       </w:r>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2901"/>
         <w:gridCol w:w="2108"/>
         <w:gridCol w:w="2178"/>
         <w:gridCol w:w="1875"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0019364D" w:rsidTr="007D61AC" w14:paraId="08D6D949" w14:textId="244FBBEC">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="4120230A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F16F90" w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="4F775E56" w14:textId="77777777">
+          <w:p w:rsidRPr="00F16F90" w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="29CA0953" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="316AFBCF" w14:textId="0668DA17">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="46D4760A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eenverdiener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="704B039F" w14:textId="0B710BC3">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="5FC14302" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tweeverdiener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="21E91BC9" w14:textId="07AE41FE">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="14349AB7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tweeverdiener</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019364D" w:rsidTr="007D61AC" w14:paraId="39B94878" w14:textId="06DBB9B3">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="19D6177E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="355A7600" w14:textId="42C1DB20">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="08ED1831" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bruto inkomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="6A6DA57B" w14:textId="0A99A2E9">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="0AC5D650" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>70.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="0B724477" w14:textId="5EF141CB">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="62BB6B9D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>35.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="366FCD0A" w14:textId="48754008">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="4B1C5AD9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>35.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7781" w:rsidTr="007D61AC" w14:paraId="5AF533F2" w14:textId="77777777">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="3A097CBA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="316910F4" w14:textId="516384FA">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="454FFC63" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verschuldigde inkomstenbelasting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="26BC38FC" w14:textId="7421D2AB">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="289243F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>24.368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="1DE2D4F2" w14:textId="60749CF4">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="0E46716A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12.133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="221000A3" w14:textId="3639A7AB">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="3F79ADB3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12.133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7781" w:rsidTr="007D61AC" w14:paraId="41BFC666" w14:textId="7A19B745">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="70A408F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="141E0920" w14:textId="3C6A1FD2">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="1902B71A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Algemene heffingskorting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="5F50C8D2" w14:textId="2B14E8D8">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="18371785" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="393502F8" w14:textId="006F40F4">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="148E1034" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="4798CC93" w14:textId="5CE22D47">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="291047ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.846</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7781" w:rsidTr="007D61AC" w14:paraId="7DAE5841" w14:textId="4BECFCA4">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="3740D258" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="752B1CE1" w14:textId="1074266A">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="5FF7E814" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbeidskorting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="11FFDE2D" w14:textId="0F8C9E08">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="448F4213" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="1FFB1055" w14:textId="574A4F3E">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="46E6A194" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7781" w:rsidP="00BC7781" w:rsidRDefault="00BC7781" w14:paraId="5DA5063A" w14:textId="6BEFD4AE">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="18D179F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019364D" w:rsidTr="007D61AC" w14:paraId="490E3E97" w14:textId="1EECD96E">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="770B5572" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="247CAB7A" w14:textId="2B38A6D7">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="4CD25D19" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IACK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="5DCB3685" w14:textId="52171552">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="3D4A6DD6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="57F765EE" w14:textId="5D7D6935">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="6B6477D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="7F5E1C2F" w14:textId="10AD228B">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="08566FCA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019364D" w:rsidTr="007D61AC" w14:paraId="3A681F51" w14:textId="586C455D">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="03C8D42F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00F16F90" w14:paraId="42840C9C" w14:textId="006ED797">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="08D9F80B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Netto inkomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="5EE489C6" w14:textId="17BCE690">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="2D0D7AC4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>47.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="00864740" w14:textId="4FA71D0F">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="792B7097" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30.110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="4CADD83A" w14:textId="76E018EB">
+          <w:p w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="128B4453" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>33.142</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16F90" w:rsidTr="00F16F90" w14:paraId="43CF4285" w14:textId="77777777">
+      <w:tr w:rsidR="005953CD" w:rsidTr="0017634E" w14:paraId="31C76D2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007D61AC" w:rsidR="00F16F90" w:rsidP="00F874AB" w:rsidRDefault="00F16F90" w14:paraId="1B407A14" w14:textId="37517540">
+          <w:p w:rsidRPr="007D61AC" w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="4A80D31C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D61AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Netto huishoudinkomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007D61AC" w:rsidR="00F16F90" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="13980A5D" w14:textId="36E593EB">
+          <w:p w:rsidRPr="007D61AC" w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="4B2FB050" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D61AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>47.437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4053" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007D61AC" w:rsidR="00F16F90" w:rsidP="00F874AB" w:rsidRDefault="00BC7781" w14:paraId="021391DB" w14:textId="5946E9B4">
+          <w:p w:rsidRPr="007D61AC" w:rsidR="005953CD" w:rsidP="0017634E" w:rsidRDefault="005953CD" w14:paraId="7F8BD06A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D61AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>63.252</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0019364D" w:rsidP="00F874AB" w:rsidRDefault="0019364D" w14:paraId="2A70586F" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="6A7CC800" w14:textId="54FF84ED">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4AB3CB6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="6E903FBB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="4D0DCB36" w14:textId="69C7D42A">
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="2EE9E40B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acht u het rechtvaardig dat het netto besteedbaar inkomen van huishoudens met een identiek </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="007D61AC">
+        <w:t>Acht u het rechtvaardig dat het netto besteedbaar inkomen van huishoudens met een identiek bruto</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-inkomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zo sterk uiteen kan lopen uitsluitend op basis van de verdeling van dat inkomen over één of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>twee partners?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="65D3D490" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="4001911D" w14:textId="29B3D5C4">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="5DDE3E41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="32072FA9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C90005" w:rsidR="00C90005" w:rsidP="00C90005" w:rsidRDefault="00C90005" w14:paraId="6236A649" w14:textId="5304B61B">
+    <w:p w:rsidRPr="00C90005" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="58BC3D63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De belastingdruk op huishoudniveau bij een gelijk huishoudinkomen is hoger voor een </w:t>
       </w:r>
-      <w:r w:rsidR="002F26B0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>alleen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">verdienershuishouden dan voor een tweeverdienershuishouden. Dit is het gevolg van de combinatie van belastingheffing op het niveau van het individu </w:t>
       </w:r>
-      <w:r w:rsidR="003A0A5F">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in beginsel wordt iedere persoon binnen het gezin belast voor zijn of haar eigen inkomen) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90005">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en de progressiviteit van het belastingstelsel. Hierdoor wordt een huishoudinkomen dat door twee personen wordt verdiend tegen een lager (marginaal) tarief belast dan hetzelfde inkomen dat door slechts één persoon wordt verdiend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0A5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De belastingheffing op het niveau van het individu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zorgt ervoor dat werkenden niet geconfronteerd worden met een hogere marginale druk doordat de partner een (relatief hoog) inkomen heeft. Hierdoor is het voor een minstverdienende partner in de regel financieel lonend om (meer) te werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="488BD462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="375F9024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet is ook van mening dat werken moet lonen. Ook voorgaande kabinetten hebben beleid gevoerd om werken meer te laten lonen. De b</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>en de progressiviteit van het belastingstelsel. Hierdoor wordt een huishoudinkomen dat door twee personen wordt verdiend tegen een lager (marginaal) tarief belast dan hetzelfde inkomen dat door slechts één persoon wordt verdiend.</w:t>
-[...62 lines deleted...]
-        <w:t>van mening dat werken moet lonen. Ook voorgaande kabinetten hebben beleid gevoerd om werken meer te laten lonen. De b</w:t>
+        <w:t>elastingheffing op het individuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>elastingheffing op het individuel</w:t>
-[...7 lines deleted...]
-        <w:t>e</w:t>
+        <w:t xml:space="preserve"> inkomen heeft als doel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>arbeidsparticipatie te stimuleren en</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inkomen heeft als doel </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> economische zelfstandigheid te bevorderen. Een gevolg van </w:t>
       </w:r>
-      <w:r w:rsidR="00D0071E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de belastingheffing op het niveau van het individu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> is dat bij de vergelijking van de belastingdruk tussen huishoudens, gekeken moet worden naar huishoudens waarbij de individuen hetzelfde inkomen hebben. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232089469" w:id="0"/>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Als de vergelijking op huishoudniveau wordt gemaakt, kan het zijn dat een huishouden waarin twee partners </w:t>
       </w:r>
-      <w:r w:rsidR="005E56B3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in totaal </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90005">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">acht of tien dagen moeten werken voor een inkomen worden vergeleken met een eenverdiener die hetzelfde bedrag in vier of vijf dagen verdient. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00C75FEE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het uurloon van tweeverdienershuishouden ligt in dat geval lager. Deze huishoudens bevinden zich dus niet in een vergelijkbare positie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C90005" w:rsidP="00F874AB" w:rsidRDefault="00C90005" w14:paraId="15B726EB" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="7D3CA8CB" w14:textId="236E757B">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="68297511" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="197CEBAA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="2F6D1E9C" w14:textId="04926752">
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="68698E1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u toelichten hoe het huidige fiscale stelsel rekening houdt met de verdeling van betaalde arbeid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en onbetaalde zorgtaken binnen huishoudens?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004460DF" w:rsidP="00F874AB" w:rsidRDefault="004460DF" w14:paraId="53C3547B" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00607A3B" w:rsidR="004460DF" w:rsidP="00F874AB" w:rsidRDefault="004460DF" w14:paraId="41860BB8" w14:textId="0F7981B6">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="347D883D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00607A3B" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4EE04B40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00607A3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="057E95DA" w14:textId="23A5EB0D">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="0DB3ADD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Erkent u dat onbetaalde zorgtaken een economische waarde vertegenwoordigen die momenteel niet</w:t>
       </w:r>
-      <w:r w:rsidR="004460DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tot uitdrukking komt in de fiscale systematiek?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4B9B" w:rsidP="00F874AB" w:rsidRDefault="004C4B9B" w14:paraId="424AE223" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="004460DF" w:rsidP="00F874AB" w:rsidRDefault="004460DF" w14:paraId="6EC65091" w14:textId="31DAA1F1">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4120F7E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="28D36137" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="644784EA" w14:textId="7AE8D27F">
-[...8 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="50453DF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Indien</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="6DE20DDA" w14:textId="502833A3">
+        <w:t>Indien het antwoord op de voorgaande vraag negatief luidt, kunt u toelichten hoe u dit ziet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="0B671569" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="0CAD071C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="1FCEBB45" w14:textId="5BC0E77A">
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="64F665DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe beoordeelt u het feit dat heffingskortingen per individu worden toegekend, terwijl bij</w:t>
       </w:r>
-      <w:r w:rsidR="00593CDD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>inkomensafhankelijke regelingen juist het gezamenlijke huishoudinkomen als grondslag geldt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="2E12A994" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F917AC" w:rsidR="00F917AC" w:rsidP="00F874AB" w:rsidRDefault="00F917AC" w14:paraId="0B3B4E80" w14:textId="7EE0654A">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="5BAE7499" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F917AC" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4EBBFCF4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F917AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="00A6002B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en 3, 4, 5 en</w:t>
       </w:r>
       <w:r w:rsidRPr="00F917AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C919D7" w:rsidP="00C919D7" w:rsidRDefault="00551995" w14:paraId="78230AA2" w14:textId="2D956D70">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="1CE401A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551995">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De belangrijkste functie van belastingen is het genereren van voldoende inkomsten om de overheidsuitgaven te kunnen financieren. </w:t>
       </w:r>
-      <w:r w:rsidR="005E56B3">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="003A0A5F" w:rsidR="003A0A5F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Daarnaast kunnen belastingen dienen als herverdelingsinstrument en gedrag beïnvloeden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0A5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A0A5F" w:rsidR="003A0A5F">
+      <w:r w:rsidRPr="003A0A5F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Belastingen werken in principe verstorend. </w:t>
       </w:r>
-      <w:r w:rsidR="00C919D7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bovendien is het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C919D7" w:rsidR="00C919D7">
+      <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">inkomen </w:t>
       </w:r>
-      <w:r w:rsidR="00C919D7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C919D7" w:rsidR="00C919D7">
+      <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidR="00C919D7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> optimale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C919D7" w:rsidR="00C919D7">
+      <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatstaf voor de draagkracht. </w:t>
       </w:r>
-      <w:r w:rsidR="00C919D7">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00C919D7" w:rsidR="00C919D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit komt doordat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>herverdeling op basis van het gerealiseerde arbeidsinkomen</w:t>
       </w:r>
-      <w:r w:rsidR="00C919D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op twee manier gebeurt. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C919D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ehalve van mensen met een hoge naar mensen met een lage verdiencapaciteit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C919D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprake van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C919D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>herverde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C919D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>van mensen die veel werken naar mensen die weinig werken. Dit terwijl vrije</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A0A5F">
-[...55 lines deleted...]
-      <w:r w:rsidR="00C919D7">
+      <w:r w:rsidRPr="00C919D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tijd/ huishoudproductie ook waarde vertegenwoordigt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C919D7" w:rsidR="00C919D7">
-[...12 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="721FEB15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4D8A8428" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171298">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is goed om de negatieve effecten van belastingheffing op </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>welvaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171298">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoveel mogelijk te beperken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Een manier om de verstorende werking van de inkomstenbelasting op het arbeidsaanbod te beperken is de arbeidskorting die erop gericht is om de arbeidsparticipatie te bevorderen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171298">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Daarvoor is veelal een individuele benadering in de loon- en inkomensheffing vereist.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171298">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C919D7" w:rsidR="00C919D7">
-[...189 lines deleted...]
-      <w:r w:rsidRPr="00171298" w:rsidR="00171298">
+      <w:r w:rsidRPr="00171298">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Binnen het toeslagenstelsel speelt de functie van inkomensondersteuning een meer nadrukkelijke rol. Om die reden is het huishoudinkomen leidend. Dit geldt vooral voor de huurtoeslag, de zorgtoeslag en het kindgebonden budget. Bij de kinderopvangtoeslag speelt ook het bevorderen van de arbeidsparticipatie een rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="55FCD25D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="5F1F1FD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangegeven in het antwoord op vraag 2 staat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171298">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>huidige kabinet nog steeds achter het streven van voorgaande kabinetten naar meer arbeidsparticipatie en economische zelfstandigheid van beide partners.</w:t>
       </w:r>
-      <w:r w:rsidR="00171298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoewel o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6002B" w:rsidR="00A6002B">
+      <w:r w:rsidRPr="00A6002B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nbetaalde zorgtaken van </w:t>
       </w:r>
-      <w:r w:rsidR="00A6002B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>grote</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6002B" w:rsidR="00A6002B">
+      <w:r w:rsidRPr="00A6002B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarde</w:t>
       </w:r>
-      <w:r w:rsidR="00171298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6002B" w:rsidR="00A6002B">
+      <w:r w:rsidRPr="00A6002B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor onze maatschappij</w:t>
       </w:r>
-      <w:r w:rsidR="00F426B2">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00A6002B" w:rsidR="00A6002B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en binnen huishoudens, wordt in het fiscale stelsel geen rekening gehouden met de verdeling van onbetaalde zorgtaken en betaalde arbeid binnen huishoudens. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6002B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het waarderen van zorgtaken via het fiscale stelsel ligt daarbij </w:t>
       </w:r>
-      <w:r w:rsidR="00F52711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">wat het kabinet betreft – gezien het streven naar arbeidsparticipatie en het idee dat werken moet lonen - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6002B" w:rsidR="00A6002B">
+      <w:r w:rsidRPr="00A6002B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">niet direct voor de hand. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00551995" w:rsidP="00A6002B" w:rsidRDefault="00551995" w14:paraId="0B191801" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="34FCE05A" w14:textId="251C622B">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="48153DB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="71ED81AD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="742DC2B0" w14:textId="626DBFFB">
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="3F94AEC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid te onderzoeken of een systeem waarbij het huishoudinkomen gedeeltelijk per persoon</w:t>
       </w:r>
-      <w:r w:rsidR="00593CDD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wordt gewogen — bijvoorbeeld via een splitsingsfactor — kan bijdragen aan een evenwichtiger</w:t>
       </w:r>
-      <w:r w:rsidR="00593CDD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verdeling van de belastingdruk?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="5A7F68BF" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="5837B0DE" w14:textId="72E4D9A8">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4601D58B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4F6A19C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="0C7D0336" w14:textId="2EFF1D97">
-[...8 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="346AB5F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Indien</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Indien het antwoord op de voorgaande vraag negatief luidt, kunt u toelichten waarom u hiertoe niet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het antwoord op de voorgaande vraag negatief luidt, kunt u toelichten waarom u hiertoe niet</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>bereid bent?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="718C81DB" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="6871CB73" w14:textId="350B527D">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="7CD29432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="358C4477" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="5E9A1ED4" w14:textId="3AD1A56D">
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="612B5E46" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke effecten verwacht u van een dergelijke aanpassing op arbeidsparticipatie, inkomensverdeling</w:t>
       </w:r>
-      <w:r w:rsidR="00593CDD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en de uitvoerbaarheid van het belastingstelsel?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="2C399413" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="04F27A4A" w14:textId="0E2D876B">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="57CC837D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="5BDD2701" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F874AB" w:rsidR="00F874AB" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="0D1DDECB" w14:textId="54A1EAAA">
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4E2E2DF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid de Kamer te informeren over de beleidsopties en bijbehorende voor- en nadelen van</w:t>
       </w:r>
-      <w:r w:rsidR="00593CDD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>inkomenssplitsing voor fiscale doeleinden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="1E8EF507" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00593CDD" w:rsidR="00593CDD" w:rsidP="00F874AB" w:rsidRDefault="00593CDD" w14:paraId="516323AE" w14:textId="50E271C5">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="5CA696C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593CDD" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="7DF32AA7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593CDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215EBD" w:rsidP="00F874AB" w:rsidRDefault="00F874AB" w14:paraId="2502DE72" w14:textId="42C41897">
-[...8 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="74B84B1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Indien</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Indien het antwoord op de voorgaande vraag negatief luidt, kunt u toelichten waarom u hiertoe niet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F874AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het antwoord op de voorgaande vraag negatief luidt, kunt u toelichten waarom u hiertoe niet</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>bereid bent?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87FC7" w:rsidP="00F874AB" w:rsidRDefault="00C87FC7" w14:paraId="06AF2BC8" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="007D61AC" w:rsidR="00CE6608" w:rsidP="00F874AB" w:rsidRDefault="00CE6608" w14:paraId="574D0CF6" w14:textId="4E1DCF88">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="5D26A0E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D61AC" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="2DF6AFA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Antwoord 7, 8</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="0004155C" w:rsidP="007E5777" w:rsidRDefault="007E5777" w14:paraId="148C1448" w14:textId="20C79E38">
+        <w:t>Antwoord 7, 8, 9, 10 en 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="6BBC8FCC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het coalitieakkoord bevat de ambitie om het belasting- en toeslagenstelsel te vereenvoudigen en te hervormen. Bij deze </w:t>
       </w:r>
-      <w:r w:rsidR="00D13D3C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D61AC" w:rsidR="00D13D3C">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">zal het kabinet ook oog hebben voor de effecten voor </w:t>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ervormingsagenda zal het kabinet ook oog hebben voor de effecten voor de belastingdruk voor alleenverdieners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tweeverdieners. Daar zijn eerder ook moties over aangenomen door Uw Kamer en door de Eerste Kamer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004155C" w:rsidP="007E5777" w:rsidRDefault="0004155C" w14:paraId="38022801" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:r w:rsidR="000B3FCB">
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="3BE57CEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="6DF62E4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het opnieuw onderzoeken van een splitsingsstelsel ligt niet voor de hand. De eerste reden is dat recent nog een variant van een splitsingsstelsel is doorgerekend voor de Eerste Kamer.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="003A0A5F">
-[...142 lines deleted...]
-    <w:sectPr w:rsidRPr="00F874AB" w:rsidR="007E5777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In die brief zijn ook alternatieven genoemd om het verschil in belastingdruk op huishoudniveau te verkleinen. Ook wijst de brief op enkele nadelen van een splitsingsstelsel. De belangrijkste is dat het zou leiden tot een hogere marginale druk voor mensen met een goed verdienende partner. Dat kan ten koste gaan van de arbeidsparticipatie en de economische zelfstandigheid van met name vrouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="185AD4CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="6FA2A97E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een tweede reden is dat een splitsingsstelsel op gespannen voet kan staan met de doelen van de hervormingsagenda. Het kabinet wil toe naar een stelsel dat eenvoudiger is voor mensen. Een splitsingsstelsel kan het voor mensen juist moeilijker maken om te begrijpen en te voorspellen hoeveel het bijvoorbeeld loont om meer uren te gaan werken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F874AB" w:rsidR="005953CD" w:rsidP="005953CD" w:rsidRDefault="005953CD" w14:paraId="4E4D2BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C66702" w:rsidRDefault="00C66702" w14:paraId="018F85DA" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00C66702" w:rsidSect="005953CD">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EF4C0B3" w14:textId="77777777" w:rsidR="004B5927" w:rsidRDefault="004B5927" w:rsidP="00C919D7">
+    <w:p w14:paraId="43A4C1A7" w14:textId="77777777" w:rsidR="005634FF" w:rsidRDefault="005634FF" w:rsidP="005953CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DBF3EBC" w14:textId="77777777" w:rsidR="004B5927" w:rsidRDefault="004B5927" w:rsidP="00C919D7">
+    <w:p w14:paraId="528E51D5" w14:textId="77777777" w:rsidR="005634FF" w:rsidRDefault="005634FF" w:rsidP="005953CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E017854" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63DD3D94" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D742317" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="638EF37A" w14:textId="77777777" w:rsidR="004B5927" w:rsidRDefault="004B5927" w:rsidP="00C919D7">
+    <w:p w14:paraId="47ADF3D3" w14:textId="77777777" w:rsidR="005634FF" w:rsidRDefault="005634FF" w:rsidP="005953CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17CFA786" w14:textId="77777777" w:rsidR="004B5927" w:rsidRDefault="004B5927" w:rsidP="00C919D7">
+    <w:p w14:paraId="158DB0E3" w14:textId="77777777" w:rsidR="005634FF" w:rsidRDefault="005634FF" w:rsidP="005953CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1DD0D379" w14:textId="62808310" w:rsidR="00F16F90" w:rsidRPr="007D61AC" w:rsidRDefault="00F16F90">
+    <w:p w14:paraId="09921D36" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="007D61AC" w:rsidRDefault="005953CD" w:rsidP="005953CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bij de rekenvoorbeelden is uitgegaan van een huishouden met 2 volwassen en een kind onder de 12 waardoor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D043A" w:rsidRPr="007D61AC">
+        <w:t xml:space="preserve"> Bij de rekenvoorbeelden is uitgegaan van een huishouden met 2 volwassen en een kind onder de 12 waardoor in het tweeverdienershuishouden recht is op IACK. Het inkomen betreft inkomen uit arbeid. Daarbij is rekening gehouden met aftrekbare pensioenpremies. Er is geen rekening gehouden met overige aftrekposten. Toeslagen zijn buiten beschouwing gelaten.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="457767E0" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="007D61AC" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve">in het tweeverdienershuishouden </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve">recht is op IACK. Het inkomen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D043A" w:rsidRPr="007D61AC">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>betreft</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Commissie inkomstenbelasting en toeslagen (2012; Commissie Van Dijkhuizen), 'Naar een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inkomen uit arbeid. Daarbij is rekening gehouden met aftrekbare pensioenpremies. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D043A" w:rsidRPr="007D61AC">
+        <w:t>activerender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>Er is geen rekening gehouden met overige aftrekposten. Toeslagen zijn buiten beschouwing gelaten.</w:t>
+        <w:t xml:space="preserve"> belastingstelsel – Interimrapport', p. 42.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="63DCEC71" w14:textId="52ABBFE7" w:rsidR="00C919D7" w:rsidRPr="007D61AC" w:rsidRDefault="00C919D7">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="10D8CC40" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="007D61AC" w:rsidRDefault="005953CD" w:rsidP="005953CD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36602, nr. 124; Handelingen I 2024/25, nr. 3, item 6, p. 24 en 49; Handelingen I 2023/24, nr. 29, item 7, p. 18-19.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="68207EDA" w14:textId="77777777" w:rsidR="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D61AC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissie inkomstenbelasting en toeslagen (2012; Commissie Van Dijkhuizen), 'Naar een </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002F26B0" w:rsidRPr="007D61AC">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007D61AC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>activerender</w:t>
-[...77 lines deleted...]
-        <w:t>Eerste Kamerbrief over marginale druk en alleenverdieners | Rijksoverheid.nl</w:t>
+        <w:t xml:space="preserve"> Eerste Kamerbrief over marginale druk en alleenverdieners | Rijksoverheid.nl</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3790F660" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D92851B" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D37E9DF" w14:textId="77777777" w:rsidR="005953CD" w:rsidRPr="005953CD" w:rsidRDefault="005953CD" w:rsidP="005953CD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F874AB"/>
-[...74 lines deleted...]
-    <w:rsid w:val="00F917AC"/>
+    <w:rsidRoot w:val="005953CD"/>
+    <w:rsid w:val="005634FF"/>
+    <w:rsid w:val="005953CD"/>
+    <w:rsid w:val="00C66702"/>
+    <w:rsid w:val="00EF0B29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="484A55ED"/>
+  <w14:docId w14:val="4B1673CA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{43D5DD88-7FAB-4FAD-B7D9-C2984C73F122}"/>
+  <w15:docId w15:val="{6ACCA079-42A8-44B5-A475-A392518808E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4188,704 +3364,673 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874AB"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...74 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C919D7"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C919D7"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C919D7"/>
+    <w:rsid w:val="005953CD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0019364D"/>
+    <w:rsid w:val="005953CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005953CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005953CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005953CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005953CD"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5142,96 +4287,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1312</ap:Words>
-  <ap:Characters>7216</ap:Characters>
+  <ap:Words>1298</ap:Words>
+  <ap:Characters>7143</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8511</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8425</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>