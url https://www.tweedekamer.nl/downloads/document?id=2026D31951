--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,4512 +1,704 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="1DDC73D9" w14:textId="77777777"/>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="062A4F6D" w14:textId="77777777">
+    <w:p w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="7FDA21C7" w14:textId="333610FE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB1E4B">
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="7D0C3ECA" w14:textId="77777777">
+        <w:t>AH 2341</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="17FF59B2" w14:textId="51EE5CAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="59D1BFF8" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z10724</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E31AED" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="0D058892" w14:textId="3F6E63FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31AED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris De Bat (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31AED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="169517F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="2E55F72F" w14:textId="5BD7E8ED">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31AED">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="6E4EC467" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="5EBE7F35" w14:textId="59D4A0CF">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="5ED1A006" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Hoe reageert u op de berichtgeving vanuit het bestuur van Moerdijk dat het dorp mogelijk mag blijven bestaan? </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="4D230698" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="2AF4E2B8" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="53C0D61A" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="0FAA6CD6" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Het kabinet is bekend met de berichtgeving. Het kabinet heeft op 29 mei 2026 met een brief</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve"> de Tweede Kamer geïnformeerd over het verkennen van een scenario met een kleiner ruimtebeslag waarbij het dorp Moerdijk kan blijven bestaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="27E277F7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="36211460" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="181E05DE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="52D3CAFF" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="2E1771F4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="221F7F11" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Is de lijst van zaken die volgens de gemeente verduidelijkt moet worden volledig, of liggen er nog andere vragen voor?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="547B77A1" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="2D5A6E44" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="1FA93B19" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="0144FE4C" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Het kabinet is in gesprek met gemeente Moerdijk en provincie Noord-Brabant over de randvoorwaarden voor een alternatief scenario, met kleinere opgave. De hoofdpunten hierin zijn het borgen van de leefbaarheid van de omgeving en woonkernen en de lange termijn levensvatbaarheid van het haven- en industriecluster.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="3A4CFF3B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="36E84969" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="4EDC6A0C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="78DD304A" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="085505DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="58927BB2" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Klopt het dat er mogelijk minder ruimte nodig is voor energieprojecten en industrie in Moerdijk? Zo ja, waar zit dit verschil in met eerdere plannen? Waarom kon dit niet eerder duidelijk worden?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="40CE6BB0" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="06A03C66" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="4A062391" w14:textId="77777777">
-      <w:r w:rsidRPr="00BB1E4B">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="4C39DBA3" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB1E4B">
+        <w:lastRenderedPageBreak/>
         <w:t>Het klopt dat er mogelijk minder ruimte nodig is voor energieprojecten en industrie in Moerdijk. Een aantal ontwikkelingen, zoals de nationale energieprojecten die al in procedure zijn, worden met grote zekerheid gerealiseerd in de regio Moerdijk. Hetzelfde geldt voor de verduurzaming van de bestaande industrie. Voor andere ontwikkelingen, zoals additionele circulaire en industriële activiteiten en energie-infrastructuur na 2040 zijn nog andere ruimtelijke keuzes te maken. Die hoeven niet per se in Moerdijk te landen. Het niet realiseren van deze projecten in Moerdijk betekent wel dat de ruimtelijke druk op andere gebieden in Nederland zal toenemen, bijvoorbeeld in de andere energie-intensieve haven- en industrieclusters van nationaal belang. Hiervoor werkt het kabinet, in lijn met het coalitieakkoord, verder aan een nationale ruimtelijk-economische strategie voor de haven- en industrieclusters van nationaal belang. Het niet afwentelen op andere ruimtelijke opgaven is hierbij van essentieel belang en wordt meegewogen in de besluitvorming.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="688F4957" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="5BFD7C60" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="62ABDA19" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="75DAE1C5" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="26994CB0" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="691449F6" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Wanneer komt er duidelijkheid vanuit het Rijk voor de inwoners van Moerdijk? Hoe veel langer heeft het Rijk nodig voor haar onderzoek en besluitvorming? Kunt u hiervoor een tijdspad schetsen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="621FBF4C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="4A6644E6" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="76FAABC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="506DFFEC" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Dat is onderdeel van gesprek tussen het kabinet, de gemeente Moerdijk en de provincie Noord-Brabant. Het kabinet is van mening dat inwoners en ondernemers uit dorp Moerdijk en bredere omgeving zo spoedig mogelijk duidelijkheid moeten krijgen. Het kabinet vindt tegelijkertijd dat een besluit niet lichtvaardig genomen moet worden en wil daarom tijd nemen om tot goede besluitvorming te komen. Ook is het belangrijk om hierin gezamenlijk op te trekken met de gemeente Moerdijk en provincie Noord-Brabant. Het is daarom lastig voor het kabinet om eenzijdig inschattingen over het tijdspad te geven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="099C39ED" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="4966E3BB" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="26FFEECE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="43792828" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="0B3B6457" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="1A065FC6" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Deelt u de mening dat inwoners rust verdienen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="00850433" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="0194EF39" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="09FEBA8C" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="49AA0B57" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Zie antwoord op vraag 4. Het kabinet begrijpt dat gesprekken over de toekomst van het dorp en het uitstellen van besluitvorming tot onzekerheid leiden bij inwoners en ondernemers uit de regio.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="0C47522C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB1E4B">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="1B81D3D6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="5EA885C4" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB1E4B">
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="499F3C86" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="0220A5EB" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Deelt u de mening dat wanneer er duidelijkheid is dat het dorp kan blijven hiervoor dan ook langjarige garanties moeten worden afgegeven, zodat deze discussie niet wéér op kan laaien binnen een paar jaar? Welke juridische of bestuurlijke middelen bestaan er om zulk een garantie af te geven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="7CE1BBC0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="7AECBFD0" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="3989E98F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="7AD1EDD6" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="6787938F" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="629E283F" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Het kabinet is aan het onderzoeken welke garanties er gegeven kunnen worden aan mensen in de regio, de gemeente en provincie, zodat de discussie niet opnieuw oplaait. In de ruimtelijke ordening kunnen overheden toezeggingen doen die enige zekerheid bieden, maar absolute juridische garanties kunnen niet gegeven worden. Ruimtelijke plannen kunnen namelijk weer gewijzigd worden op een later moment in de tijd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="5734BEAC" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="1D83B1A4" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="687ADC50" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="4C62EAB0" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="60429C4B" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="09D244EC" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Hoe gaat u zorgen dat wanneer het dorp mag blijven, de leefbaarheid, voorzieningen en omgevingskwaliteit hier gegarandeerd worden?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="7672E087" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="62AAC32F" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="301CA1D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="4C0EDDC8" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Het kabinet is met gemeente Moerdijk en provincie Noord-Brabant in gesprek over hoe de gestelde randvoorwaarden door de gemeente zo goed mogelijk ingevuld kunnen worden, waaronder de leefbaarheid, voorzieningen en omgevingskwaliteit van en rondom het dorp Moerdijk, de overige kernen en het buitengebied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="55798640" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="32203A97" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="715F1739" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="680AD02E" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="19747791" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="01E152E6" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t>Als het Rijk de voorkeur heeft het dorp op te heffen, hoeveel tijd en financiering zou het kosten om hierover een bindend referendum onder de bewoners te organiseren, waarbij zij de kans krijgen zich voor of tegen uit te spreken en voorwaarden te stellen? Kunt u deze vraag serieus en inhoudelijk beantwoorden, ook als u niet van mening bent dat er een referendum zou moeten komen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="241BBECF" w14:textId="77777777">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="3C360165" w14:textId="77777777">
       <w:r w:rsidRPr="00BB1E4B">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1E4B">
         <w:br/>
         <w:t xml:space="preserve">Een juridisch bindend referendum zoals in de vraag geformuleerd is in Nederland staatsrechtelijk niet mogelijk. Dat vergt een grondwetswijziging die o.a. onderdeel is van het initiatiefwetsvoorstel tot aanpassing van de grondwet voor een bindend correctief referendum. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="5773C977" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB1E4B">
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="7EE0503D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="7E732F1D" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB1E4B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Daarbij doet een bindend referendum gericht op het gebied alleen geen recht aan de complexiteit en de afwegingen die gemaakt dienen te worden. In Powerport Moerdijk komen nationale, regionale en lokale belangen samen. Het is wel van groot belang dat de belangen, wensen en meningen van het dorp Moerdijk en de omliggende woonkernen meegewogen worden. Daarom wordt ingezet op een zorgvuldig participatietraject met omwonenden. Daarnaast is het lastig in te schatten hoeveel tijd en financiering het kost om een referendum te organiseren voor bewoners, omdat dit sterk afhangt van de hoeveelheid mensen die in aanmerking komen voor het referendum. De verwachting is dat het organiseren van een referendum voor het dorp Moerdijk enkele maanden tot een halfjaar zou duren en enkele tienduizenden euro’s kost. Voor een precieze inschatting zou nader onderzoek gedaan moeten worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00BB1E4B" w:rsidP="00BB1E4B" w:rsidRDefault="00BB1E4B" w14:paraId="1F298BF7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidRPr="00BB1E4B" w:rsidR="00E31AED" w:rsidP="00E31AED" w:rsidRDefault="00E31AED" w14:paraId="23E36E96" w14:textId="77777777"/>
+    <w:p w:rsidR="00C66702" w:rsidRDefault="00C66702" w14:paraId="67163E7E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00C66702" w:rsidSect="00E31AED">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="669EA5F0" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5">
+    <w:p w14:paraId="4BDBE436" w14:textId="77777777" w:rsidR="00350DFC" w:rsidRDefault="00350DFC" w:rsidP="00E31AED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F50E158" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50ADF5AB" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5">
+    <w:p w14:paraId="0EFE7C40" w14:textId="77777777" w:rsidR="00350DFC" w:rsidRDefault="00350DFC" w:rsidP="00E31AED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB6727E" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="115CA537" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="49059227" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRPr="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="137CC904" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1875DE81" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRPr="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35384E09" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3549E666" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRPr="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DE8E2F0" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5">
+    <w:p w14:paraId="1C64E5AA" w14:textId="77777777" w:rsidR="00350DFC" w:rsidRDefault="00350DFC" w:rsidP="00E31AED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A56E5DC" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03D5B5EB" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5">
+    <w:p w14:paraId="46E22A59" w14:textId="77777777" w:rsidR="00350DFC" w:rsidRDefault="00350DFC" w:rsidP="00E31AED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B0ACBF" w14:textId="77777777" w:rsidR="000468F5" w:rsidRDefault="000468F5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="40CF437A" w14:textId="77777777" w:rsidR="00BB1E4B" w:rsidRDefault="00BB1E4B" w:rsidP="00BB1E4B">
+    <w:p w14:paraId="5CE67621" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00190CA7">
         <w:t>https://open.overheid.nl/documenten/9b2899e9-6922-483b-bc67-991d3d65c2f0/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...117 lines deleted...]
-  <w:p w14:paraId="0E551652" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2CACE550" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRPr="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...537 lines deleted...]
-  <w:p w14:paraId="48271388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="348554B7" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRPr="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12FF0A0A" w14:textId="77777777" w:rsidR="00E31AED" w:rsidRPr="00E31AED" w:rsidRDefault="00E31AED" w:rsidP="00E31AED">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...2029 lines deleted...]
-    <w:rsid w:val="00FE4338"/>
+    <w:rsidRoot w:val="00E31AED"/>
+    <w:rsid w:val="00350DFC"/>
+    <w:rsid w:val="00C66702"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rsid w:val="00EF0B29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="60C290F9"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{39530A92-55AA-4358-8C7E-9A38F8EC6560}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4804,397 +996,1142 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E31AED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E31AED"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5280</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>942</ap:Words>
+  <ap:Characters>5185</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>43</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6228</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6115</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>