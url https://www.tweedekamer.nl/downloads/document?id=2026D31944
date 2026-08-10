--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,4750 +1,914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="479DBC66" w14:textId="77777777">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="777F5970" w14:textId="77777777">
+    <w:p w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="3F4CDBA1" w14:textId="236CEB43">
+      <w:r>
+        <w:t>AH 2342</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="6297230D" w14:textId="7CE8F86D">
+      <w:r>
+        <w:t>2026Z09270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC7CFD" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="6B798BF0" w14:textId="73502F38">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008938CF">
-[...18 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris De Bat (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="3F90775A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="342F786B" w14:textId="002B587D">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1978</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="02927879" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="48246A49" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t>Klopt het dat nog voordat met de bewoners van Moerdijk gesproken is het ministerie al de conclusie had getrokken dat het dorp Moerdijk weg moest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="380E526E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="187D23A0" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="13CC668D" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t xml:space="preserve">Ambtelijke uitwerking van verschillende opties en advisering daarop in verschillende fases van het besluitvormingsproces zijn gebruikelijk en gaan vooraf aan een uiteindelijk besluit van het kabinet in samenwerking met betrokken medeoverheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="2386F642" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="0BA1FCF3" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t xml:space="preserve">Het kabinet heeft niet de conclusie getrokken dat het dorp Moerdijk weg moet. Het kabinet is voornemens om een gezamenlijk besluit met de provincie Noord-Brabant en de gemeente Moerdijk te nemen over de ontwikkelrichting voor het haven- en industriecluster Moerdijk en de toekomst van het dorp Moerdijk. Verkenningen en onderzoeken maken onderdeel uit van besluitvormingstrajecten, maar zijn daarbij nadrukkelijk geen beslissingen. Het uitgangspunt is te allen tijde geweest dat beslissingen zoveel mogelijk voortkomen uit draagvlak en goed overleg met bewoners en bestuurders. Daarbij hebben de betrokken bewindspersonen lopend contact met de bewoners van het dorp Moerdijk. De Staatssecretaris van Klimaat en Groene Groei is meerdere keren in gesprek gegaan met bewoners. Het eerste gesprek heeft op 27 maart 2026 plaatsgevonden met de dorpstafel van Moerdijk. De bewindspersonen uit het vorige kabinet zijn in januari 2025 op werkbezoek geweest in het dorp Moerdijk, waar zij ook met inwoners hebben gesproken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="6071A7E1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="03424606" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="2084FB25" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t>Op welk moment precies zijn welke (concept) besluiten genomen en was informatie hierover beschikbaar en definitief? Kan dit verwerkt worden in een duidelijke tijdlijn met interne publicatie- en beslismomenten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="28A37F4E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="23579B0B" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z09270</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="71FE7377" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="72E3C850" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>In het BO Leefomgeving van 6 september 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve"> is afgesproken om gezamenlijk toe te werken naar een globaal beoogd programma voor een houdbaar toekomstperspectief voor de Powerport regio Moerdijk. Na dit besluit werken het kabinet en regio gezamenlijk aan een integraal gebiedsgericht toekomstperspectief. Parallel lieten eerste ruimtelijke verkenningen zien dat de ruimtebehoefte van energie-infrastructuur, circulaire economie en goederenvervoer het ruimteaanbod binnen de hekken van het bestaande haven- en industriecluster Moerdijk en het Amerterrein ver overstijgt. Daarom werd de verkenning verbreed naar het vinden van ruimte ‘buiten de hekken’ van de bestaande terreinen op drie schaalniveaus: lokaal, regionaal en nationaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="49A0940A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="305C2E8F" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="2788A4AB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="4021F47C" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>In het BO Leefomgeving van 11 juni 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve"> is door het kabinet en regio geconstateerd dat de ruimtevraag van de Powerport regio Moerdijk ook bij een minimaal pakket van onafwendbare en zeer aannemelijke ontwikkelingen niet past binnen de bestaande (milieu)ruimte van het haven- en industrieterrein van Moerdijk en Amercentrale-terrein in Geertruidenberg. Toen is ook besloten om – naast maximale inzet op inbreiding en herstructurering - het haven- en industriecluster van Moerdijk en het Amercentrale-terrein in Geertruidenberg strategisch uit te breiden. Voor Moerdijk worden twee ontwikkelrichtingen verkend: in oostelijke en zuidoostelijke richting t.o.v. het haven- en industriecluster Moerdijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="5B72DF24" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="60E754F2" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="71AD1402" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="17E57E33" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>In het BO Powerport regio Moerdijk van 1 december 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve"> is geen besluit genomen over de ontwikkelrichting (oost of zuidoost) voor Moerdijk. Het kabinet en regio hebben afgesproken een gezamenlijke voorkeur voor een ontwikkelrichting uit te spreken eind juni 2026. Alleen de gemeente Moerdijk heeft haar voorkeur uitgesproken op 1 december 2025. Het kabinet en de provincie Noord-Brabant hebben die voorkeur nog niet uitgesproken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="25B2C532" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="5643DD9D" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="5A272C8A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="2BE484F3" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="0499B0B2" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="78CD1772" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Waarom is deze informatie niet eerder met het dorp gedeeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="171C5C48" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="360CF1CD" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="6F0960F4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="55D96A40" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="29A50F6E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="3C4DAD27" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="10CDEB99" w14:textId="77777777">
+      <w:r w:rsidRPr="008938CF">
+        <w:t xml:space="preserve">Er is nog geen besluit genomen over de toekomst van het dorp Moerdijk. Het kabinet is nog met gemeente Moerdijk en provincie Noord-Brabant in gesprek over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008938CF">
+        <w:lastRenderedPageBreak/>
+        <w:t>de toekomst van het dorp en de uitbreiding van het haven- en industriecluster. Ook zijn het kabinet, de gemeente en de provincie in gesprek met inwoners van het dorp over hun zorgen en het proces tot aan besluitvorming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="46D417F6" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>De informatie die openbaar gemaakt kon worden is gedeeld met de gemeenteraad en provinciale staten. Deze informatie is terug te vinden op de website van de gemeente Moerdijk</w:t>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve"> en provincie Noord-Brabant</w:t>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="0AF881DF" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="7A9AED2C" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="51A807DE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="36429EC6" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="2489B4C9" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="34D1E494" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Ziet u in dat hiermee ten onrechte de indruk is gewekt dat bewonerszeggenschap hebben in dit proces? Wat denkt u dat hiervan het gevolg is voor het vertrouwen van mensen in de overheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="51E949FA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="7DC7D62E" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="733AC2A7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="304A660C" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="7670A528" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="3139AB0F" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Het kabinet is zich ervan bewust dat een besluit over de toekomst van het dorp Moerdijk en de omliggende regio veel impact heeft op inwoners en ondernemers uit de regio. Het kabinet neemt dit besluit daarom niet lichtvaardig en blijft in gesprek met gemeente, provincie, inwoners en ondernemers uit de regio. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="5A7CF8E0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="07648145" w14:textId="1C076385">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="0C6429FB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="79AB3941" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="35BFEA04" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="38C05FDC" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Waarom is deze informatie niet eerder met de Kamer gedeeld ondanks herhaalde informatieverzoeken en duidelijke aandacht van het parlement?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="1E816CE7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="663B9E67" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="472A4E78" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="3D111960" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="1838B002" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="5407522A" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Zie antwoord op vraag 3, er is nog geen besluit genomen. Het kabinet heeft de afgelopen periode informatie gedeeld met de Tweede Kamer via Kamerbrieven en de beantwoording van Kamervragen</w:t>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="008938CF">
         <w:t>. De Kamerbrieven met betrekking op Moerdijk staan genoemd bij het antwoord op vraag 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="51C5075B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="0EB8049B" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="37E7EA61" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="57174BE6" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="449559EB" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="33C7AD64" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Gaat u alle beschikbare informatie met het parlement delen vóór het debat over het dorp Moerdijk?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="30A75B46" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="1F654A2C" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="0E53B251" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="3BEC90DD" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="0BDB473D" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="7D7E340A" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Zie antwoord op vraag 5, het kabinet heeft de Tweede Kamer geïnformeerd over het proces afgelopen periode en de informatie die daaraan ten grondslag heeft gelegen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="7648AD0C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="5D23A6E9" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="6D9F67F4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="1763F374" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="3BC714BB" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="707F6DB3" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Hoe reageert u op de stelling dat u het parlement en de bewoners van Moerdijk een valse voorstelling van zaken heeft gegeven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="5F732CD6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="608C04F4" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="63A04D95" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="17CD3A27" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="76A6DE1A" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="373CA8A9" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Het kabinet en de regionale overheden hebben vorig jaar geparticipeerd met inwoners en ondernemers uit de regio over de twee scenario’s die op dat moment voorlagen. Participanten zijn meegenomen in de opgave zoals die toen voorlag en hebben kunnen aangeven welke randvoorwaarden zij belangrijk vinden bij een oostelijke of zuidoostelijke uitbreiding van het haven- en industriecluster. Deze participatieronde is afgerond in november 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="7AA38700" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="6E7EF911" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="2D1F219B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="1E58F25B" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Na het BO Powerport regio Moerdijk van 1 december 2025 is gecommuniceerd dat er nog geen besluit genomen kon worden over de ontwikkelrichting voor Moerdijk. Het kabinet heeft recent met een Kamerbrief aangegeven meerdere scenario’s te willen verkennen, waarbij een minder ingrijpend scenario nadrukkelijker in beeld is gekomen. In dat scenario wordt gekeken naar een kleinere uitbreiding van het haven- en industriecluster Moerdijk waarbij ook het dorp Moerdijk kan blijven bestaan. Hierover is nog niet geparticipeerd met inwoners en ondernemers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="1825FAF0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="0418831C" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="555645A1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="69BA10A5" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="3B6A8C4F" w14:textId="77777777">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="221D7E02" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Kunt u deze vragen een voor een en uiterlijk voorafgaand aan het debat over het dorp Moerdijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="019582F4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008938CF" w:rsidR="008938CF" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="5FCD6C5B" w14:textId="63558B77">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="6077D410" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="700F52A2" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008938CF" w:rsidR="00DE7F94" w:rsidP="008E5F09" w:rsidRDefault="008938CF" w14:paraId="407319D1" w14:textId="139CFA08">
+    <w:p w:rsidRPr="008938CF" w:rsidR="00BC7CFD" w:rsidP="00BC7CFD" w:rsidRDefault="00BC7CFD" w14:paraId="16E2157A" w14:textId="77777777">
       <w:r w:rsidRPr="008938CF">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="008938CF" w:rsidR="00DE7F94" w:rsidSect="00D604B3">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="00C66702" w:rsidRDefault="00C66702" w14:paraId="7A5EB046" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00C66702" w:rsidSect="00BC7CFD">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF50687" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4">
+    <w:p w14:paraId="7C654607" w14:textId="77777777" w:rsidR="00ED4FA1" w:rsidRDefault="00ED4FA1" w:rsidP="00BC7CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39083ADE" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FE1A804" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4">
+    <w:p w14:paraId="2D55191F" w14:textId="77777777" w:rsidR="00ED4FA1" w:rsidRDefault="00ED4FA1" w:rsidP="00BC7CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF79452" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10BF857C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="57B0ABB5" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRPr="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5BFC41F7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="435AFEFD" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRPr="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="777B7B77" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="389FDCEC" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRPr="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="779A5953" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4">
+    <w:p w14:paraId="2787537E" w14:textId="77777777" w:rsidR="00ED4FA1" w:rsidRDefault="00ED4FA1" w:rsidP="00BC7CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7761CF9E" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E05B6B" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4">
+    <w:p w14:paraId="04EF8C85" w14:textId="77777777" w:rsidR="00ED4FA1" w:rsidRDefault="00ED4FA1" w:rsidP="00BC7CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1FFA1A" w14:textId="77777777" w:rsidR="004D18A4" w:rsidRDefault="004D18A4"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0E83AE59" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="49230DF2" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73759">
         <w:t>https://www.rijksoverheid.nl/documenten/2024/11/06/afsprakenlijst-bestuurlijke-overleggen-leefomgeving-6-en-7-november-2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6CC43E02" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="60DAD747" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006655C0">
         <w:t>https://open.overheid.nl/documenten/d787b5e8-469a-47a1-a4a9-502bbb23f145/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3F8BBCFA" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="46819AE1" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008174D0">
         <w:t>https://open.overheid.nl/documenten/8f55d910-3ff3-4e7f-a574-df82774e2093/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6EDD8C2C" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="751F8CA4" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2DD8">
         <w:t>https://www.moerdijk.nl/energie/energieprojecten-om-energie-infrastructuur-te-verbeteren/powerport/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="44576D85" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="566366CA" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076488D">
         <w:t>https://www.brabant.nl/onderwerpen/ruimtelijke-ontwikkeling/powerportregio-moerdijk/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="691152C4" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="3E6B2CEC" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7FAE">
         <w:t>https://open.overheid.nl/documenten/2c5b240f-0d1b-43ff-ac9f-b54c1a0a308e/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="58A12608" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="30A735E6" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7FAE">
         <w:t>https://open.overheid.nl/documenten/24d26547-2533-4d2d-8dbd-aad31cd46caf/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="393CF246" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="19CB7C11" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7FAE">
         <w:t>https://open.overheid.nl/documenten/c5606617-fbdf-47ba-8b85-8c38eaf25740/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="72273A73" w14:textId="77777777" w:rsidR="008938CF" w:rsidRDefault="008938CF" w:rsidP="008938CF">
+    <w:p w14:paraId="2E6364E7" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7FAE">
         <w:t>https://open.overheid.nl/documenten/b348ba22-9fd3-44d2-9ab1-99693baff3a4/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...118 lines deleted...]
-  <w:p w14:paraId="7244EBF2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7E1DFC7F" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRPr="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...537 lines deleted...]
-  <w:p w14:paraId="75559BA1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="63FC59EB" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRPr="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15C65078" w14:textId="77777777" w:rsidR="00BC7CFD" w:rsidRPr="00BC7CFD" w:rsidRDefault="00BC7CFD" w:rsidP="00BC7CFD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...2063 lines deleted...]
-    <w:rsid w:val="00F67EF6"/>
+    <w:rsidRoot w:val="00BC7CFD"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rsid w:val="00C66702"/>
+    <w:rsid w:val="00ED4FA1"/>
+    <w:rsid w:val="00EF0B29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="440A6EA8"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7124D735-E3A7-4364-BAE8-C99A52B31930}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5048,397 +1212,1144 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC7CFD"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5979</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1065</ap:Words>
+  <ap:Characters>5859</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>48</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7052</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6911</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>