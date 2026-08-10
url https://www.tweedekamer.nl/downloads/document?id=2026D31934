--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,3611 +1,1055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E13C44" w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="2D97C144" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00110BE4" w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="33326A93" w14:textId="77777777">
+    <w:p w:rsidRPr="00720C02" w:rsidR="00720C02" w:rsidRDefault="004835E7" w14:paraId="47A1DD21" w14:textId="2F679D54">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02" w:rsidR="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02" w:rsidR="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00720C02" w:rsidR="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuur van de uitvoering werk en inkomen (SUWI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="00720C02" w:rsidP="00D80872" w:rsidRDefault="00720C02" w14:paraId="7125941F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02" w:rsidR="004835E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>897</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="00720C02" w14:paraId="68D03240" w14:textId="0696FA76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="00720C02" w:rsidP="004835E7" w:rsidRDefault="00720C02" w14:paraId="234FC8AC" w14:textId="7229D637">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="1860F05F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="2CC736F4" w14:textId="1624AF2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals toegezegd informeer ik uw Kamer periodiek over ontwikkelingen bij de mismatch tussen de vraag naar en het aanbod van sociaal-medische beoordelingen, de WIA-hersteloperatie en de kwaliteitsverbeteringen bij de uitvoering van arbeidsongeschiktheidswetgeving door UWV. In deze brief geef ik een beeld van de huidige situatie, de verwachting voor de komende jaren en de oplossingsrichtingen waar het kabinet aan werkt. In de bijlagen wordt per onderdeel gedetailleerd de stand van zaken toegelicht, waarbij ook invulling wordt gegeven aan verschillende moties en toezeggingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="7193FBBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="552D7E57" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00110BE4">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mismatch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="302F5070" w14:textId="77777777">
-[...143 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="4D54B309" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als mensen ziek zijn en daardoor arbeidsongeschikt raken, komt er veel op hen af. Daarom is het van groot belang dat ze snel zekerheid over hun recht op uitkering hebben. Dat lukt de afgelopen jaren lang niet altijd. Dat komt doordat het stelsel van ziekte en arbeidsongeschiktheid al lange tijd onder grote druk staat. De vraag naar sociaal-medische beoordelingen is al jaren fors groter dan het aantal beoordelingen dat UWV kan verrichten en de laatste tijd blijft het aantal aanvragen boven verwachting snel toenemen. UWV kan niet alle taken uitvoeren, waardoor mensen vaak in onzekerheid verkeren over hun recht op uitkering. Om de uitvoerbaarheid voor UWV te verbeteren zijn de afgelopen jaren meerdere (deels tijdelijke) maatregelen genomen, waaronder de 60-plusmaatregel en praktisch beoordelen. Daarnaast hanteert UWV sinds een aantal jaar een met SZW afgestemde prioritering van sociaal-medische dienstverlening. Hierin zijn de WIA-claimbeoordeling en beoordelingen van het arbeidsvermogen (kortgezegd ABA, waaronder Wajong) geprioriteerd. Deze beoordelingen bepalen namelijk of iemand wel of geen recht heeft op een uitkering en hebben om die reden grote impact op duidelijkheid voor zieke of arbeidsongeschikte mensen. Het idee is dat UWV de resterende capaciteit zo efficiënt mogelijk inzet op de andere dienstverlening. Het mag duidelijk zijn dat dit geen structurele oplossing is voor het vastgelopen stelsel; hiervoor zijn ingrijpende maatregelen nodig. Steviger sturen door UWV op de afgesproken prioritering moet er de komende periode wel toe leiden dat de meest kwetsbare mensen sneller duidelijkheid krijgen over hun uitkering. Op termijn zijn fundamentele aanpassingen aan stelsel nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="45653B88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="71C9FF91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:t>Stand van zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="6D5E4825" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In de kamerbrief van december 2025 staat toegelicht dat UWV de afgelopen jaren onvoldoende gestuurd heeft op deze afgesproken prioritering. Daarom is UWV in 2026 gestart met steviger sturen hierop. Dit is een grote en noodzakelijke omslag binnen de UWV-organisatie. In de eerste maanden van dit jaar zien we dat het UWV lukt om verhoudingsgewijs meer capaciteit op de WIA- en ABA-beoordeling in te zetten en minder op niet-geprioriteerde dienstverlening. Dit heeft er echter nog niet toe geleid dat de achterstanden bij de WIA-claimbeoordeling worden ingelopen. Het aantal mensen dat langer dan zes maanden op een WIA-claimbeoordeling moet wachten, is toegenomen tot meer dan 11 duizend eind maart. Redenen hiervoor zijn dat het UWV tijd kost om de grote organisatie bij te sturen en professionals in de omslag mee te krijgen. Daarnaast stonden er in het eerste kwartaal van 2026 al beoordelingen gepland volgens de werkwijze van 2025. UWV zet de ingezette koers vol door en verwacht dat de stevigere sturing vooral vanaf het tweede kwartaal effect heeft. Ik vind het zorgelijk en teleurstellend dat het aantal mensen dat langer dan zes maanden op een WIA-claimbeoordeling moet wachten, stijgt. Bij de ABA nemen de achterstanden wel af en UWV heeft er vertrouwen in dat er aan het eind van het jaar geen achterstanden meer zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="5502B7FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="64594B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>UWV kan niet alles doen. Daarom gaat het strakker sturen op de prioritering ten koste van andere dienstverlening. Dat is vooral zichtbaar bij de uitvoering van herbeoordelingen, waar UWV dit jaar alleen toekomt aan herbeoordelingen bij schrijnende situaties. Aanvragen voor een herbeoordeling komen centraal binnen bij UWV, waarna via een uniform kader wordt getoetst of er sprake is van een medische of financieel schrijnende situatie. De doelstelling van UWV is dat schrijnende herbeoordelingen binnen de beslistermijn van 16 weken worden afgehandeld. Mensen die niet in een schrijnende situatie verkeren moeten lang wachten op een herbeoordeling en krijgen lange tijd geen duidelijkheid krijgen over een eventuele aanpassing van hun uitkering. Ook werkgevers die een herbeoordeling aanvragen krijgen door deze werkwijze geen duidelijkheid.. Over de aanpak voor herbeoordelingen en de gevolgen hiervan wordt nader ingegaan in de bijlage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="50A647F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="16233B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat de uitvoering van de Ziektewet (ZW) betreft heeft UWV in december aangegeven een efficiëntere werkwijze voor de Eerstejaarsziektewetbeoordeling (EZWb) te implementeren voor publiek verzekerde werkgevers. Dat is nog niet gebeurd. Ik heb UWV daarop aangesproken. UWV heeft  toegezegd werk te maken van een zo spoedig mogelijke implementatie. Ook voor (ex-)werknemers van eigenrisicodragers lukt het UWV al lange tijd niet om voldoende EZWb’s uit te voeren. Daarom hebben UWV en het Platform Private Uitvoerders Sociale Zekerheid (PPUSZ), de ABU en de NBBU, zoals eerder aangekondigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, afspraken gemaakt om EZWb’s gericht uit te voeren voor eigenrisicodragers. Deze werkwijze beproeven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PPUSZ en UWV in de periode van mei tot september, om te kunnen onderzoeken hoe dit zo goed mogelijk uitgevoerd kan worden. Om voldoende capaciteit hiervoor in te zetten, kan UWV in die beperkte periode alleen EZWb’s van eigenrisicodragers die aangesloten zijn bij PPUSZ, oppakken. Hoewel ook eerder niet alle EZWb’s van alle partijen opgepakt konden worden, is een dergelijke beperking uiteraard niet wenselijk. Om de uitvoering van EZWb’s voor eigenrisicodragers weer op gang te krijgen, zijn echter scherpe keuzes nodig en is deze tijdelijke werkwijze waaruit ook lessen getrokken kunnen worden noodzakelijk. Om het speelveld weer gelijk te maken, is het de bedoeling dat ook andere partijen vanaf oktober zich bij deze werkwijze kunnen aansluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="60AD7702" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="79BB70B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik blijf van mening dat het noodzakelijk is dat UWV de ingeslagen route van stevigere sturing op uniforme uitvoering volgt. Ik geef UWV daarom opdracht en mandaat om de ingeslagen route voort te zetten. Om meer grip te krijgen op de ontwikkelingen heb ik daarnaast met UWV afgesproken dat zij maandelijks de cijfers van de uitgevoerde dienstverlening met mijn ministerie deelt, inclusief een duiding van deze cijfers. Hierdoor ontstaat in de loop van dit jaar een beter beeld van hoe we ervoor staan, zodat we einde van het jaar kunnen schetsen wat we in 2027 van UWV kunnen verwachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="26DF6F3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="64BAC2A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om duidelijkheid te geven over de ontwikkeling van de achterstanden heeft UWV voor de verschillende sociaal-medische beoordelingen prognoses opgesteld. Deze staan in de bijlage opgenomen. Voor de komende jaren is de prognose dat de achterstanden bij de WIA-claimbeoordeling oplopen tot ongeveer 100.000 tot 150.000 in 2030, maar dat de ABA-achterstanden laag blijven. De gevolgen bij andere dienstverlening zijn groot. Zo lopen de achterstanden bij WIA-herbeoordelingen fors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02" w:rsidDel="001F51DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op tot mogelijk 100.000 in 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="6BC9B463" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="341A3D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...557 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Aanpak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="46EC2F14" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="6DBA8F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is al vaak aangegeven dat er fors ingegrepen moet worden, zowel in de uitvoering als door het kabinet. UWV werkt daarom op korte termijn aan een organisatie- en cultuurverandering. UWV heeft daartoe de ‘Ontwikkelagenda sociaal-medische dienstverlening’ opgesteld, waarvan de eerste acties inmiddels lopen. Dit is een grondige aanpak waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UWV werkt aan het prioriteren, verbeteren en vernieuwen van de sociaal-medische dienstverlening. De ontwikkelagenda richt zich op het versterken van de dienstverlening, het verbeteren van de uitvoeringskwaliteit en het toekomstbestendig maken van de organisatie. Ik heb er vertrouwen in dat UWV met deze aanpak op de goede weg is om de sociaal-medische dienstverlening op orde te brengen. De gehele uitvoering van de ontwikkelagenda zal naar verwachting enkele jaren in beslag nemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...147 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="291CDE7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="538FC9A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eén van de focuspunten van de ontwikkelagenda is het verbeteren en uniformeren van werkprocessen, zodat regionale verschillen afnemen. Om regionale verschillen nu al te verkleinen heeft UWV acties ingezet. Zo wordt erop gestuurd dat kantoren WIA-aanvragen van mensen die het langst wachten het eerst afhandelen. Ook komen alle districtsmanagers vanuit de verschillende districten tweewekelijks bij elkaar om de voortgang te bespreken en bij te sturen waar nodig. Kantoren die in staat zijn om WIA-aanvragen tijdig te verrichten, ondersteunen waar mogelijk kantoren met grote achterstanden. In de bijlage staat meer informatie over de regionale verschillen en de acties die UWV onderneemt om die te verkleinen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="4E381BFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="59963FE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk232682613" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk232582514" w:id="1"/>
-      <w:r w:rsidRPr="00FB3A35">
-[...27 lines deleted...]
-        <w:t>Uit verschillende onderzoeken komt namelijk dat dit criterium een goede uitvoering belemmert.</w:t>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet wil de werking van de WIA verbeteren en de regeling weer uitvoerbaar maken. Daarom gaat het kabinet graag in gesprek met vakbeweging en werkgevers om te komen tot een goed werkende en uitvoerbare arbeidsongeschiktheidsregeling. In dat gesprek zal ook worden gesproken over het voornemen uit het coalitieakkoord om de IVA, en het daarmee samenhangende duurzaamheidscriterium in de WIA af te schaffen. Uit verschillende onderzoeken komt namelijk dat dit criterium een goede uitvoering belemmert.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="78BC7FD0" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00C97745">
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="741D7074" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="28700A8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord zijn daarnaast twee maatregelen aangekondigd, die volgen uit het ‘doenpakket’ van het eind 2025 verschenen Interdepartementaal Beleidsonderzoek naar de WIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C97745">
-[...56 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ten eerste gaan UWV en SZW aan de slag om verdergaande taakdelegatie en taakherschikking zo snel mogelijk in te voeren. UWV is nu al aan de slag met de eerste stap in de Ziektewet. Daarnaast werken we aan een wetgevingstraject en het aanpassen van de opleiding van sociaal-medisch professionals. We doen dit met nauwe betrokkenheid van de relevante beroepsverenigingen. Ten tweede scherpen we het proces rond het aanvragen en afhandelen van herbeoordelingen aan. SZW onderzoekt samen met UWV de mogelijkheden hiertoe langs twee lijnen: 1) bezien hoe het proces rondom het aanvragen van herbeoordelingen kan worden verstevigd, en 2) bezien hoe een aanvraag om een herbeoordeling inhoudelijk zo efficiënt mogelijk kan worden afgehandeld door de juiste professional bij UWV. Hierbij betrek ik ook de motie van het lid Michon-Derkzen (VVD).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de bijlage staat meer informatie over deze twee aanpakken opgenomen. Voor de lange termijn werkt het kabinet aan een toekomstvisie voor het arbeidsongeschiktheidsstelsel. Het plakken van pleisters en het doen van kleine aanpassingen binnen het stelsel gaat de problemen namelijk niet structureel oplossen.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="3D4C7E8B" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00110BE4" w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="3A9F66D9" w14:textId="77777777">
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="6D51992A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="6E6DC735" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kwaliteit en hersteloperatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C97745" w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="10397032" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="04802C47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinds de zomer van 2024 is ook bekend dat de kwaliteit van de vaststelling van uitkeringen bij ziekte en arbeidsongeschiktheid niet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97745" w:rsidDel="009906FB">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00720C02" w:rsidDel="009906FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">volledig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97745">
-[...198 lines deleted...]
-      <w:r w:rsidRPr="000E43D4">
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op orde is. UWV is een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">correctieve maatregelen die genomen worden op de individuele dossiers, </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="007139FE" w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="07E5AC4E" w14:textId="77777777">
+        <w:t xml:space="preserve">hersteloperatie gestart om mogelijke fouten in het WIA-dagloon tussen 2020 en 2024 te herstellen. Op dit moment worden de eerste dossiers onderzocht en worden mensen geïnformeerd indien uit onderzoek blijkt dat hun uitkering niet verandert. Verder worden de voorbereidingen getroffen om na onderzoek gevonden fouten in uitkeringen te herstellen en mensen wiens uitkering te laag was vastgesteld een bedrag ter vergoeding uit te keren. Hiertoe werken we aan de Tijdelijke regeling eenmalige vergoeding correctie dagloon WIA. Doel van deze regeling is te zorgen dat mensen een bedrag ontvangen dat niet meetelt als inkomen, waardoor er zo min mogelijk (negatieve) effecten zijn op toeslagen en andere inkomensafhankelijke regelingen. De uitbetalingen volgen vanaf oktober. Het streven is de WIA-hersteloperatie in 2027 af te ronden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="442F422F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="640AED39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het monitoren en verbeteren van de kwaliteit van de sociaal-medische dienstverlening in brede zin blijft een belangrijk aandachtspunt. De kwaliteit wordt periodiek gemeten en UWV rapporteert hierover aan mijn ministerie. De periodieke kwaliteitsmetingen voor het derde kwartaal en vierde kwartaal van 2025 zijn inmiddels afgerond. In de WIA is het percentage onjuiste beslissingen gedaald naar 7,5% in het derde kwartaal van 2025 en 8,3% in het vierde kwartaal van 2025, ten opzichte van 11,5% in het eerste kwartaal en 9,6% in het tweede kwartaal van 2025. Deze metingen laten verbeteringen zien ten opzichte van de periode 2020-2024. Wel blijven er verschillende aandachtspunten bestaan, die door UWV worden teruggelegd in de organisatie en zo tot verbetering op de langere termijn moeten leiden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="123B8FFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="120F55B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de Wajong is het percentage onjuist 7,7%, wat hoger is dan bij de resultaten van de MOK over de vorige periode, toen het gemiddeld 4,3% bedroeg. UWV is aan het analyseren op welke aspecten de meeste fouten zijn gemaakt. Naast de correctieve maatregelen die genomen worden op de individuele dossiers, wordt deze analyse met de professionals besproken in de vakinhoudelijke overleggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="71583CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="61252137" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...86 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Over heel 2025 is het foutpercentage bij de WIA dagloonberekening gemiddeld 3,0%. In de periode 2020 – 2024 was dit percentage fors hoger, namelijk 12,5%. Vóór 2020 was het foutpercentage ongeveer 5,0%. Gegeven deze kwaliteitscijfers heb ik besloten om de herstelactie voor dagloonfouten niet uit te breiden. Het foutpercentage in 2025 is immers lager dan in 2019. Wel heb ik besloten om de actie voor loonloze tijdvakken uit te breiden met die gevallen waarbij de dagloonberekening voor 4 augustus 2025 heeft plaatsgevonden. Bij de verwerking van een loonloos tijdvak was het gemiddelde foutpercentage tot augustus 2025 4,4%. Op 4 augustus 2025 heeft UWV een automatisering in de uitvoering doorgevoerd, waardoor deze fouten sindsdien zeer beperkt voor kunnen komen. In het voorjaar 2026 zijn voor deze uitbreiding van de hersteloperatie de nodige middelen gereserveerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="687816EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="62140A57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ik ben voornemens om in het vervolg via de reguliere route van de Stand van de Uitvoering te rapporteren over de stand van zaken op kwaliteit en herstel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="406D0F01" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="35DD84B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="0E387962" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Infographic</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007826EB" w:rsidR="00C7388D" w:rsidP="00C7388D" w:rsidRDefault="00C7388D" w14:paraId="28533A20" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="27955A7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onderstaand beeld geef ik inzicht in hoe de verschillende ontwikkelingen met betrekking tot sociaal-medisch beoordelen zich tot elkaar verhouden. Hiermee geef ik invulling aan een toezegging aan lid Bühler (CDA) om de voortgangsbrieven begrijpelijker te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="00720C02" w:rsidP="004835E7" w:rsidRDefault="00720C02" w14:paraId="57554CF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="00720C02" w14:paraId="0FD6B515" w14:textId="0C399508">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C7010A0" wp14:editId="223AB9D8">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1817048A" wp14:editId="64EABAD1">
+            <wp:extent cx="4788535" cy="3400644"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1716005688" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4761187" cy="3381636"/>
+                      <a:ext cx="4788535" cy="3400644"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C7388D">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidR="00720C02" w:rsidP="00720C02" w:rsidRDefault="00720C02" w14:paraId="6C5A6BB0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00720C02" w:rsidP="00720C02" w:rsidRDefault="00720C02" w14:paraId="79553D21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="3AED9A7B" w14:textId="63E23D44">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="00720C02" w:rsidRDefault="004835E7" w14:paraId="75ABC5A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="004835E7" w:rsidP="004835E7" w:rsidRDefault="004835E7" w14:paraId="4DE64DE3" w14:textId="56240E51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00720C02" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="1746E83E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00720C02" w:rsidR="00FE0FA3" w:rsidSect="004835E7">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="466355F2" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRDefault="00C7388D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="48DA5D7A" w14:textId="77777777" w:rsidR="00AC4BA5" w:rsidRDefault="00AC4BA5" w:rsidP="004835E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4D156E" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRDefault="00C7388D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="636A5FF8" w14:textId="77777777" w:rsidR="00AC4BA5" w:rsidRDefault="00AC4BA5" w:rsidP="004835E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13184E03" w14:textId="77777777" w:rsidR="00454909" w:rsidRDefault="00454909">
+  <w:p w14:paraId="634D3BCB" w14:textId="77777777" w:rsidR="00396674" w:rsidRPr="004835E7" w:rsidRDefault="00396674" w:rsidP="004835E7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07C20F9D" w14:textId="77777777" w:rsidR="00454909" w:rsidRDefault="00454909">
+  <w:p w14:paraId="6AE0A6E8" w14:textId="77777777" w:rsidR="00396674" w:rsidRPr="004835E7" w:rsidRDefault="00396674" w:rsidP="004835E7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6633A24D" w14:textId="77777777" w:rsidR="00454909" w:rsidRDefault="00454909">
+  <w:p w14:paraId="7E61AB06" w14:textId="77777777" w:rsidR="00396674" w:rsidRPr="004835E7" w:rsidRDefault="00396674" w:rsidP="004835E7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="537E3CFF" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRDefault="00C7388D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="505D12E8" w14:textId="77777777" w:rsidR="00AC4BA5" w:rsidRDefault="00AC4BA5" w:rsidP="004835E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="161E9E5D" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRDefault="00C7388D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4CE97F82" w14:textId="77777777" w:rsidR="00AC4BA5" w:rsidRDefault="00AC4BA5" w:rsidP="004835E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="05941BBB" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRPr="00F032F3" w:rsidRDefault="00C7388D" w:rsidP="00C7388D">
+    <w:p w14:paraId="5E9E4044" w14:textId="77777777" w:rsidR="004835E7" w:rsidRPr="00720C02" w:rsidRDefault="004835E7" w:rsidP="004835E7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F032F3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F032F3">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 26448, nr. 862, bijlage ‘UWV Sociaal-medische dienstverlening’, p. 7. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1DF8997F" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRDefault="00C7388D" w:rsidP="00C7388D">
+    <w:p w14:paraId="78145D92" w14:textId="77777777" w:rsidR="004835E7" w:rsidRPr="00720C02" w:rsidRDefault="004835E7" w:rsidP="004835E7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, 2025-26, 32 716, nr. 55.</w:t>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-26, 32 716, nr. 55.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="65256F52" w14:textId="77777777" w:rsidR="00C7388D" w:rsidRPr="00F032F3" w:rsidRDefault="00C7388D" w:rsidP="00C7388D">
+    <w:p w14:paraId="4056A752" w14:textId="77777777" w:rsidR="004835E7" w:rsidRPr="00720C02" w:rsidRDefault="004835E7" w:rsidP="004835E7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F032F3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720C02">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F032F3">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 32716, nr. 63.</w:t>
+      <w:r w:rsidRPr="00720C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32716, nr. 63.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D4B5825" w14:textId="77777777" w:rsidR="00454909" w:rsidRDefault="00454909">
+  <w:p w14:paraId="01957016" w14:textId="77777777" w:rsidR="00396674" w:rsidRPr="004835E7" w:rsidRDefault="00396674" w:rsidP="004835E7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B42DC7F" w14:textId="77777777" w:rsidR="009B7B24" w:rsidRDefault="00C7388D">
-[...325 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="72295C20" w14:textId="77777777" w:rsidR="00396674" w:rsidRPr="004835E7" w:rsidRDefault="00396674" w:rsidP="004835E7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AA9E7E7" w14:textId="77777777" w:rsidR="009B7B24" w:rsidRDefault="00C7388D">
-[...1116 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2FE6E337" w14:textId="77777777" w:rsidR="00396674" w:rsidRPr="004835E7" w:rsidRDefault="00396674" w:rsidP="004835E7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="B2A3B7DB"/>
-[...231 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16057FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4314BF12"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3650,613 +1094,232 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...365 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1047535949">
+  <w:num w:numId="1" w16cid:durableId="600265707">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B7B24"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00ED2DDC"/>
+    <w:rsidRoot w:val="004835E7"/>
+    <w:rsid w:val="002C5892"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00396674"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rsid w:val="005F3434"/>
+    <w:rsid w:val="00720C02"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00982111"/>
+    <w:rsid w:val="00AC4BA5"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E16792"/>
+    <w:rsid w:val="00FB35A9"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C2E5683"/>
+  <w14:docId w14:val="75BD7C2C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{803AA487-BCB6-4915-B388-9242EE1158B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4281,75 +1344,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4384,55 +1447,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4504,1164 +1567,856 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Salutation"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...140 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004835E7"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C7388D"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004835E7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C7388D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004835E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C7388D"/>
+    <w:rsid w:val="004835E7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...7 lines deleted...]
-      <w:contextualSpacing/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720C02"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5718,51 +2473,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5826,65 +2581,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5905,225 +2660,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>2170</ap:Words>
-  <ap:Characters>11939</ap:Characters>
+  <ap:Words>2201</ap:Words>
+  <ap:Characters>12109</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>99</ap:Lines>
+  <ap:Lines>100</ap:Lines>
   <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14081</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14282</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>