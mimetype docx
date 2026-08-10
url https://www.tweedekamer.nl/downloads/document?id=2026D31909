--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,5543 +1,1608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="003B6440" w:rsidRDefault="00692538" w14:paraId="0837B52A" w14:textId="3921D9E3">
-[...159 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00E32663" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="38B6E68B" w14:textId="54EC5EE2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>858</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gewasbeschermingsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00E32663" w:rsidP="00E32663" w:rsidRDefault="00E32663" w14:paraId="1BAB333F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00CE1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>768</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00E32663" w:rsidP="00E32663" w:rsidRDefault="00E32663" w14:paraId="59AF6E6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00E32663" w14:paraId="030E727B" w14:textId="23AC7171">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00CE1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00CE1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij informeer ik uw Kamer over de Nederlandse standpunten inzake de onderwerpen die ter stemming worden voorgelegd aan het eerstvolgende Standing Committee on Plants, Animals, Food and Feed (SCoPAFF) over regelgeving voor gewasbescherming. Het overleg vindt plaats op 29 en 30 juni 2026. De standpunten zijn ambtelijk voorbereid met de Ministeries van Infrastructuur en Waterstaat (IenW), Sociale Zaken en Werkgelegenheid (SZW) en Volksgezondheid, Welzijn en Sport (VWS), op basis van advisering door het College voor de toelating van gewasbeschermingsmiddelen en biociden (Ctgb). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="5C4A8F01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="335D0DA8" w14:textId="4F4015C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast informeer ik uw Kamer, naar aanleiding van een verzoek vanuit de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur (2026Z13876), over de laatste ontwikkelingen aangaande de Omnibus veiligheid van voedsel en diervoeder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="13E1ACEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="53B36067" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SCoPAFF-vergadering gewasbeschermingsmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="23862FA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderstaande punten staan op de agenda ter (mogelijke) stemming (de zogenaamde B-punten). Op de agenda staan enkele punten die tijdens de vorige SCoPAFF-vergadering gewasbeschermingsmiddelen in mei niet ter stemming zijn gekomen en nu opnieuw voor stemming staan geagendeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="6DDDEFA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="763FD466" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>De stof Pelargonzuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="09C43B47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze stof wordt gebruikt als herbicide. In Nederland zijn 43 middelen op basis van deze werkzame stof toegelaten voor diverse gebruiken waaronder particulier gebruik. De Europese Commissie (EC) stelt voor om de goedkeuring van deze werkzame stof te hernieuwen en geeft hierbij aan dat, ondanks dat de stof aan de gevaar criteria voldoet, de stof niet als laagrisicostof kan worden goedgekeurd, omdat de beoordeelde gebruiken specifieke risico mitigerende maatregelen vereisen en dat sluit een laagrisicostatus uit. Het Ctgb adviseert om deze stof wel als laagrisicostof goed te keuren, omdat het representatieve gebruik voor particulieren zonder dergelijke maatregelen mogelijk is. Het Ctgb adviseert positief, met de kanttekening dat de benoeming van de laagrisicostatus nader aandacht vereist. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="4822CDC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>De basisstof Urtica spp (Brandnetel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7A3C89CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...215 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betreft een voorstel voor aanpassing van de goedkeuring van deze basisstof waarbij de toepassing wordt uitgebreid met enkele doelorganismen voor de al goedgekeurde toepassingen. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7F7F871D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00A51F92" w:rsidR="00A51F92" w:rsidP="003B6440" w:rsidRDefault="00A51F92" w14:paraId="79331D15" w14:textId="22CCBF1A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="5A6F574C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51F92">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...56 lines deleted...]
-    <w:p w:rsidR="001536B3" w:rsidP="003B6440" w:rsidRDefault="00A51F92" w14:paraId="3D5D9A4B" w14:textId="3BE508FA">
+        <w:lastRenderedPageBreak/>
+        <w:t>De kandidaat voor vervanging Mecoprop-P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7C74F0DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...119 lines deleted...]
-    <w:p w:rsidR="00A51F92" w:rsidP="003B6440" w:rsidRDefault="00A51F92" w14:paraId="09AD981D" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze stof wordt gebruikt als herbicide. In Nederland zijn 3 middelen op basis van deze werkzame stof toegelaten voor gebruik in graanteelt, graszodenteelt, grasvegetatie, sportvelden, golfterreinen, openbaar groen en particuliere tuinen. De EC stelt voor om de goedkeuring van deze werkzame stof te hernieuwen als kandidaat voor vervanging vanwege persistentie in sediment en toxiciteit voor waterplanten. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="2D499B4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00A51F92" w:rsidP="003B6440" w:rsidRDefault="00A51F92" w14:paraId="3317282E" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7BD73E85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51F92">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Wijzigingsvoorstel datavereisten voor werkzame stoffen e</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00A51F92" w:rsidR="00A51F92" w:rsidP="003B6440" w:rsidRDefault="00A51F92" w14:paraId="74DC15B1" w14:textId="097D9DB0">
+        <w:t xml:space="preserve">Wijzigingsvoorstel datavereisten voor werkzame stoffen en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="0B866FF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51F92">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">gewasbeschermingsmiddelen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674E45" w:rsidP="003B6440" w:rsidRDefault="00A51F92" w14:paraId="7621561C" w14:textId="2705FD0F">
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="3F818C07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...133 lines deleted...]
-    <w:p w:rsidR="00674E45" w:rsidP="003B6440" w:rsidRDefault="00674E45" w14:paraId="1B9F603A" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De EC stelt voor om de datavereisten, zoals vastgelegd in Verordening (EU) 283/2013 en 284/2023, te wijzigen om huidige wetenschappelijke en technische kennis beter mee te kunnen nemen bij de beoordeling van werkzame stoffen en gewasbeschermingsmiddelen. Aanleiding voor de wijzigingen zijn nieuwe versies van de richtsnoeren voor de beoordeling van risico’s voor vogels en zoogdieren, waterbehandelingsprocessen en het vernieuwde bijenrichtsnoer (Kamerstuk 27 858, nr. 618) waardoor aangepaste of extra gegevens moeten worden geleverd die nog niet waren opgenomen in de datavereisten. Met deze wijziging wordt juridisch verankerd dat deze gegevens onderdeel zijn van de gegevens die geleverd worden bij de aanvraag voor (hernieuwing van) een werkzame stof of gewasbeschermingsmiddel. Verder worden de vereisten voor het leveren van gegevens over ontwikkelingsneurotoxiciteit, op verzoek van Nederland, aangescherpt en in lijn gebracht met nieuwe beschikbare methodieken waardoor het beschermingsniveau voor ongeboren baby’s verder wordt versterkt. Ook heeft de EC voorstellen gedaan om ruimte te bieden voor alternatieve, meer passende aanpakken om biologische werkzame stoffen te kunnen beoordelen. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="67E5BEB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="003709D5" w:rsidR="00A757A5" w:rsidP="003B6440" w:rsidRDefault="00A757A5" w14:paraId="559B0B6B" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="73D2219C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003709D5">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Wijzigingsvoorstel uniforme beginselen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003709D5" w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="1AD624C2" w14:textId="5621EF1E">
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="5F60412D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Dit betreft een voorstel tot wijziging van de uniforme beginselen voor de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="1BC6617D" w14:textId="77777777">
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="0AB13D95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="00A757A5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="0EED1774" w14:textId="119E4089">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beoordeling en toelating van gewasbeschermingsmiddelen zoals vastgelegd in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="4C9435A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...311 lines deleted...]
-    <w:p w:rsidR="00A757A5" w:rsidP="003B6440" w:rsidRDefault="00A757A5" w14:paraId="58EA5CB4" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Verordening (EU) 546/2011. Het is noodzakelijk om de uniforme beginselen aan te passen in het licht van de meest recente ontwikkelingen op het gebied van wetenschappelijke en technische kennis, met betrekking tot de specifieke beschermingsdoelen voor beoordeling van risico’s voor vogels, zoogdieren en bijen. Zo is uw Kamer eerder geïnformeerd over de beschermdoelen voor honingbijen (Kamerstuk 27858, nr. 533 en Kamerstuk 21501-32, nr. 1322) en de beschermdoelen voor hommels en solitaire bijen (Kamerstuk 27858, nr. 567). Daarnaast worden uniforme beginselen vastgesteld met betrekking tot het richtsnoer over waterbehandelingsprocessen. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="6CDA1350" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="003709D5" w:rsidR="00A757A5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="4867CDB4" w14:textId="6E8718EF">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="0523DC40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003709D5">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tijdelijke verlenging van de goedkeuringsperiode van </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="485F37D4" w14:textId="77777777">
+        <w:t>Tijdelijke verlenging van de goedkeuringsperiode van 21 werkzame stoffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="4BC54436" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="1B1AFFBF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De EC stelt voor om de goedkeuring van 21 werkzame stoffen tijdelijk te </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="69D6B7F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="462899A5" w14:textId="7CCFA4DF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verlengen omdat de besluitvorming buiten de schuld van de aanvrager niet tijdig </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="6D5C4B3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="51E988ED" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>is afgerond. Deze procedure is vastgelegd in Verordening EG 1107/2009 (artikel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="08BF01BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...57 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="00827B81" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17). De herbeoordeling van werkzame stoffen is zeer complex en vraagt grote </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="22B240F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="41332756" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zorgvuldigheid, waardoor de procedure soms langer duurt dan voorzien en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="2B73425C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="0E937FFE" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gewenst. Zonder tijdelijke verlenging zouden al deze werkzame stoffen van de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7FC59C35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="4044E089" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">markt worden gehaald zonder dat een zorgvuldig beoordelings- en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="5B06A6D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...85 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="2C19D40F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">besluitvormingsproces is doorlopen. Het Ctgb adviseert positief op dit voorstel. De </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="293AB303" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="5208F706" w14:textId="337F0CC6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="4BF24312" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="328119D9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="2803E03C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="000F2CB0" w:rsidR="000F2CB0" w:rsidP="003B6440" w:rsidRDefault="000F2CB0" w14:paraId="0F585BFF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="37BE1758" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F2CB0">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De stof </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="000F2CB0" w:rsidP="003B6440" w:rsidRDefault="000F2CB0" w14:paraId="775FAC7F" w14:textId="19535725">
+        <w:t xml:space="preserve">De stof pyraclostrobine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="129251A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...83 lines deleted...]
-    <w:p w:rsidRPr="003709D5" w:rsidR="003709D5" w:rsidP="003B6440" w:rsidRDefault="003709D5" w14:paraId="5DB285A8" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze stof wordt gebruikt als fungicide. In Nederland zijn 10 middelen op basis van deze werkzame stof toegelaten voor gebruik in de teelt van o.a. granen, bloembollen en bloemisterijgewassen. De EC stelt voor om de goedkeuring van deze werkzame stof te hernieuwen. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="12524BFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="000F2CB0" w:rsidR="000F2CB0" w:rsidP="003B6440" w:rsidRDefault="000F2CB0" w14:paraId="712C0170" w14:textId="6DDF4F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7A39A263" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F2CB0">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De stof Fosfine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A757A5" w:rsidP="003B6440" w:rsidRDefault="000F2CB0" w14:paraId="273C9042" w14:textId="730BC24D">
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="1017B7BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...219 lines deleted...]
-    <w:p w:rsidR="000F2CB0" w:rsidP="003B6440" w:rsidRDefault="000F2CB0" w14:paraId="618D76F1" w14:textId="77777777">
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze stof wordt gebruikt als gassingsmiddel tegen insecten en plaagdieren in gesloten opslagruimtes. In Nederland zijn geen middelen toegelaten op basis van deze werkzame stof. Er zijn wel middelen toegelaten op basis van fosfidezouten die fosfine vormen; dit zijn echter andere werkzame stoffen. De EC stelt voor om de goedkeuring van deze werkzame stof te hernieuwen. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="78F0863A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CtgbKop1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="3E5A6498" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="2CD1E912" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...86 lines deleted...]
-      <w:r w:rsidR="00054316">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omnibus veiligheid van voedsel en diervoeder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="0BE726D1" w14:textId="689016E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 16 juni 2026 heb ik uw Kamer geïnformeerd (Kamerstuk 27858, nr. 767) over de uitkomst van het COREPER (ambassadeurs) overleg op 12 juni 2026 waarbij de Raad geen mandaat heeft gekregen van de lidstaten om de onderhandelingen met het Europees Parlement (triloog) te starten. Inmiddels heeft het voorzitterschap besloten om op korte termijn geen nieuw voorstel te agenderen. Dit betekent dat onder een later voorzitterschap gewerkt kan worden aan een compromisvoorstel dat op voldoende steun van lidstaten kan rekenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="3DC8DA25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="5D659C73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zal actief bijdragen aan verdere onderhandelingen en, in het licht van het recente proces rondom het compromisvoorstel, daarbij het belang van zorgvuldige procedures benadrukken. Ik wil dat uw Kamer tijdig kan worden geïnformeerd over een eventueel nieuw compromisvoorstel vergezeld van een Ctgb advies waarbij tevens de bevindingen van de wetenschappers betrokken bij de wetenschapstoets (Kamerstuk 27858, nr. 748) zijn meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="1E2FCDE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="2AFB06DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse inzet bij verdere onderhandelingen geschiedt conform de eerder met uw Kamer gedeelde Nederlandse inzet (Kamerstuk 22112, nr. 4261) waarbij ik het van groot belang vind dat het huidige beschermingsniveau voor mens, dier en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">milieu minimaal gehandhaafd blijft. Ik zal uw Kamer uiteraard informeren wanneer het voorzitterschap een nieuw compromisvoorstel aan de lidstaten voorlegt. Met deze brief voldoe ik aan het verzoek 2026Z13876/2026D31160 van uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="7B430DFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00E32663" w:rsidP="00E32663" w:rsidRDefault="00E32663" w14:paraId="58DF6ADC" w14:textId="082B1775">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00517DE6">
-[...214 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="63C516AE" w14:textId="618360F2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663" w:rsidR="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32663">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidP="00E32663" w:rsidRDefault="00CE1C4F" w14:paraId="04149897" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E32663" w:rsidR="00CE1C4F" w:rsidSect="002B3CFE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D6F0889" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F">
+    <w:p w14:paraId="33536732" w14:textId="77777777" w:rsidR="00DE5BB1" w:rsidRDefault="00DE5BB1" w:rsidP="00CE1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A72006" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E41F309" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F">
+    <w:p w14:paraId="2D026651" w14:textId="77777777" w:rsidR="00DE5BB1" w:rsidRDefault="00DE5BB1" w:rsidP="00CE1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4315AB43" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agrofont">
-    <w:panose1 w:val="020B0503040100020103"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20D1675E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="20083123" w14:textId="77777777" w:rsidR="00CE1C4F" w:rsidRPr="00CE1C4F" w:rsidRDefault="00CE1C4F" w:rsidP="00CE1C4F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="701E5FD5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5BB35163" w14:textId="77777777" w:rsidR="00CE1C4F" w:rsidRPr="00CE1C4F" w:rsidRDefault="00CE1C4F" w:rsidP="00CE1C4F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="584F51CF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="279202ED" w14:textId="77777777" w:rsidR="00CE1C4F" w:rsidRPr="00CE1C4F" w:rsidRDefault="00CE1C4F" w:rsidP="00CE1C4F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DF15679" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F">
+    <w:p w14:paraId="5624C50F" w14:textId="77777777" w:rsidR="00DE5BB1" w:rsidRDefault="00DE5BB1" w:rsidP="00CE1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8F2B90" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E5F2D2" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F">
+    <w:p w14:paraId="6F4679D0" w14:textId="77777777" w:rsidR="00DE5BB1" w:rsidRDefault="00DE5BB1" w:rsidP="00CE1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A13623" w14:textId="77777777" w:rsidR="0061445F" w:rsidRDefault="0061445F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="3BD327FE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="402AEA0E" w14:textId="77777777" w:rsidR="00CE1C4F" w:rsidRPr="00CE1C4F" w:rsidRDefault="00CE1C4F" w:rsidP="00CE1C4F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...523 lines deleted...]
-  <w:p w14:paraId="5F134F4E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5009223B" w14:textId="77777777" w:rsidR="00CE1C4F" w:rsidRPr="00CE1C4F" w:rsidRDefault="00CE1C4F" w:rsidP="00CE1C4F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="623357DA" w14:textId="77777777" w:rsidR="00CE1C4F" w:rsidRPr="00CE1C4F" w:rsidRDefault="00CE1C4F" w:rsidP="00CE1C4F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...603 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CE1C4F"/>
+    <w:rsid w:val="000869B5"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="00265D26"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rsid w:val="00DE5BB1"/>
+    <w:rsid w:val="00E32663"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34B58CCC"/>
+  <w14:docId w14:val="18722277"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{09F32531-19BE-443B-AD47-895237201CD0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5559,74 +1624,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5775,1109 +1841,1180 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE1C4F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00CE1C4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...237 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CtgbKop1">
     <w:name w:val="Ctgb Kop 1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00A16609"/>
+    <w:rsid w:val="00CE1C4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="425"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="007F7A"/>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-    </w:rPr>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E32663"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7355</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1360</ap:Words>
+  <ap:Characters>7484</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>62</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8675</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8827</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>