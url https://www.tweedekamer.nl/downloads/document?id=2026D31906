--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,10518 +1,1009 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...539 lines deleted...]
-      <w:r w:rsidR="003A78F7">
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="63509AFA" w14:textId="427B0673">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6B88" w:rsidR="00DA0D9E">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005A6B88" w:rsidR="00594DB6">
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>925</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bestrijding internationaal terrorisme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="28BF8C44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00366FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="61F0CE68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="3094FBF3" w14:textId="18C28C26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00366FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00366FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 1 maart 2024 is uw Kamer geïnformeerd over het feit dat een eerder als vermist beschouwd inlichtingenrapport over een vermeend oorlogsmisdrijf door Australische militairen in Uruzgan (2010) alsnog werd gevonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00366FD1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="005A6B88" w:rsidR="00594DB6">
+      <w:r w:rsidRPr="00CA7D06" w:rsidR="00366FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B614A8" w:rsidP="00AB3EDC" w:rsidRDefault="00B614A8">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="5E9271D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="332639C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Naar aanleiding van de vondst van dit rapport heeft mijn ambtsvoorganger opdracht gegeven de feiten rond de vondst van het rapport en de gegevensdragers waarop dit rapport werd gevonden intern te onderzoeken. Hierbij is in de digitale datasets van 20 jaar Nederlandse inzet in Afghanistan onderzoek gedaan naar vermeende schendingen van het Humanitair Oorlogsrecht (HOR). Met deze brief informeer ik u over de uitkomsten van dit interne onderzoek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3EDC" w:rsidP="00AB3EDC" w:rsidRDefault="00AB3EDC">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="5C830D49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="2AA197BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoek en conclusies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD20DC" w:rsidP="00DD20DC" w:rsidRDefault="007B2F24">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="14470EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het onderzoek is in totaal 10 Terabyte aan data doorzocht afkomstig van 20 jaar Nederlandse inzet in Afghanistan. Dit heeft 574 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Special Reports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00380274">
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> opgeleverd.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00380274">
-[...5 lines deleted...]
-      <w:r w:rsidR="000306E5">
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Van de 574 rapporten hebben er 28 een relatie tot vermeende schending van het HOR. Uit eerder onderzoek naar de melding van het vermiste rapport is gebleken dat er geen aanleiding was om uit te gaan van een mogelijk oorlogsmisdrijf door Australische Special Forces.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00DD20DC">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit het nu afgeronde onderzoek, Onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Special Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE4629" w:rsidR="00DD20DC">
-[...45 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.0 Afghanistan (2010), is geen informatie aangetroffen die daar een ander licht op werpt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="05141E5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit het omvangrijke onderzoek is gebleken dat Nederlandse eenheden in geen van deze rapporten in verband worden gebracht met een schending van het HOR. Van de 28 rapporten waar wel sprake is van een mogelijke schending van het HOR hebben er 14 betrekking op twee coalitiepartners die door het Ministerie van Defensie op de hoogte worden gebracht. De namen van de twee coalitiepartners worden niet openbaar gemaakt. Van de overige 14 rapporten hebben er 13 betrekking op Afghaanse troepen. Deze rapporten zullen niet aan Afghanistan overhandigd worden omdat Nederland op dit moment geen officiële diplomatieke betrekkingen met het land onderhoudt. Het 14e rapport heeft betrekking op een niet bij naam genoemde nationaliteit en kon dientengevolge niet overhandigd worden aan een land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="6FDDE38C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het vermist geachte </w:t>
       </w:r>
-      <w:r w:rsidRPr="764EA1A0">
-        <w:rPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Special Report</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is aangetroffen in een Afghanistan-gerelateerde dataset. Deze specifieke dataset is onderdeel van de totale combinatie van digitale datasets van 20 jaar inzet in Afghanistan. Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="764EA1A0">
-        <w:rPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Special Report</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is eerder niet gevonden omdat de gegevensdrager waar het zich op bevond op onjuiste wijze was gearchiveerd. Het is niet gebleken dat dit intentioneel is gebeurd. Door de onjuiste wijze van archiveren was deze in eerste instantie niet herkenbaar als zijnde een datadrager met informatie over de inzet in Afghanistan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="2E6F652D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="028937CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Afronding en opvolging aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52CA5" w:rsidP="00971E48" w:rsidRDefault="00C40CCA">
-[...36 lines deleted...]
-      <w:r w:rsidR="00CD3E7A">
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="652EA61C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met het afronden van dit onderzoek is duidelijkheid verkregen over het eerder als vermist beschouwde rapport en de dataset waarin dit is aangetroffen. De vondst van het rapport onderstreept het belang van het op orde brengen van alle missie-archieven alsmede het digitaliseren en doorzoekbaar maken van deze archieven. Defensie is hier reeds mee bezig in het kader van het Actieplan Missie-archieven Afghanistan, waarover uw Kamer eerder is geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="4B709DC3" w:rsidR="00FD6492">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00984E3C" w:rsidR="00FB7CB1">
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit het nu afgeronde interne onderzoek zijn concrete aanbevelingen gekomen die bijdragen aan het verder op orde brengen van de missiearchieven in lijn met het Actieplan Missie-archieven Afghanistan, zoals de aanbeveling om voor voldoende servercapaciteit te zorgen om de grote hoeveelheden missiedata te kunnen verwerken. Daarnaast is de Inspectie Overheidsinformatie en Erfgoed (IO&amp;E) op dit moment bezig met algemeen onderzoek naar de huidige stand van missie-gerelateerde archivering bij Defensie en welke maatregelen noodzakelijk zijn om de nodige verbeteringen te realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00984E3C" w:rsidR="00FB7CB1">
-[...49 lines deleted...]
-      <w:r w:rsidR="00A312D9">
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit onderzoek bestaat uit twee fasen en de resultaten van de eerste fase, dat zich richt op missie-archivering, is vandaag met uw Kamer gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00366FD1" w:rsidP="00CA7D06" w:rsidRDefault="00366FD1" w14:paraId="49A77CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder beveelt het onderzoek aan om het registeren en opvolgen van meldingen van schendingen van het HOR beter in te regelen. Defensie neemt deze aanbeveling over en heeft hier reeds stappen in gezet: militairen beschikken inmiddels over meer manieren om vermoedens van schendingen van het HOR intern en extern te melden. Over deze mogelijkheden is uw Kamer op 18 december 2023 geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E0DA1" w:rsidR="0060422E" w:rsidP="764EA1A0" w:rsidRDefault="764EA1A0">
-[...96 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="6C823A88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="0CDDA0AB" w14:textId="54545806">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="1A635C09" w14:textId="3555E789">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yeşilgöz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="20F0791F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidP="00CA7D06" w:rsidRDefault="00CA7D06" w14:paraId="1913642F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CA7D06" w:rsidR="00CA7D06" w:rsidSect="00366FD1">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0049303C" w:rsidRDefault="0049303C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="24AA69C6" w14:textId="77777777" w:rsidR="00E84A0C" w:rsidRDefault="00E84A0C" w:rsidP="00366FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0049303C" w:rsidRDefault="0049303C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="354B0BAD" w14:textId="77777777" w:rsidR="00E84A0C" w:rsidRDefault="00E84A0C" w:rsidP="00366FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...21 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0049303C" w:rsidRDefault="0049303C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="00DDD1F8" w14:textId="77777777" w:rsidR="00E84A0C" w:rsidRDefault="00E84A0C" w:rsidP="00366FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0049303C" w:rsidRDefault="0049303C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="40B2952C" w14:textId="77777777" w:rsidR="00E84A0C" w:rsidRDefault="00E84A0C" w:rsidP="00366FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00EC4CBF" w:rsidRPr="00804D3F" w:rsidRDefault="00EC4CBF" w:rsidP="764EA1A0">
+    <w:p w14:paraId="3E46C2DC" w14:textId="3846CD54" w:rsidR="00366FD1" w:rsidRPr="00CA7D06" w:rsidRDefault="00366FD1" w:rsidP="00366FD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00804D3F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00804D3F">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 935, Zoekslag vermeende rapport Afghanistan, 1 maart 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00EC4CBF" w:rsidRPr="00B91B9B" w:rsidRDefault="00EC4CBF" w:rsidP="007B2F24">
+    <w:p w14:paraId="3BAE3788" w14:textId="77777777" w:rsidR="00366FD1" w:rsidRPr="00CA7D06" w:rsidRDefault="00366FD1" w:rsidP="00366FD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002A1FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Special Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A1FA4">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Er bestaan diverse gradaties van de betrouwbaarheid van zowel bron als informatie.</w:t>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een specifiek document om informatie te rapporteren die is verkregen van een bron. Er bestaan diverse gradaties van de betrouwbaarheid van zowel bron als informatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00EC4CBF" w:rsidRPr="00485704" w:rsidRDefault="00EC4CBF" w:rsidP="764EA1A0">
+    <w:p w14:paraId="25952C6E" w14:textId="185689ED" w:rsidR="00366FD1" w:rsidRPr="00CA7D06" w:rsidRDefault="00366FD1" w:rsidP="00366FD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485704">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00485704">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 27925 – blg-1111304, Eindverslag intensivering zoektocht Special Report Afghanistan (2010), 3 oktober 2023. </w:t>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 925, nr. 945 – blg-1111304, Eindverslag intensivering zoektocht Special Report Afghanistan (2010), 3 oktober 2023. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00EC4CBF" w:rsidRPr="00EE68CA" w:rsidRDefault="00EC4CBF" w:rsidP="764EA1A0">
+    <w:p w14:paraId="66D65180" w14:textId="4AF5F767" w:rsidR="00366FD1" w:rsidRPr="00CA7D06" w:rsidRDefault="00366FD1" w:rsidP="00366FD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="764EA1A0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="764EA1A0">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief 1 maart 2024, Zoekslag vermeend rapport Afghanistan; Kamerbrief Voortgang actieplan missie-archieven Afghanistan: afronding zoekslag naar het vermeende rapport en onderzoek naar melding’ (Kamerstuk 27 925, nr. 945, dd.d 2 oktober 2023). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00EC4CBF" w:rsidRPr="00FD6492" w:rsidRDefault="00EC4CBF">
+    <w:p w14:paraId="470177A9" w14:textId="6422D8D6" w:rsidR="00366FD1" w:rsidRPr="00CA7D06" w:rsidRDefault="00366FD1" w:rsidP="00366FD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-        <w:t>7 juli 2025.</w:t>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief 27 925, nr. 1011, Bestrijding internationaal terrorisme, brief van de minister, betreft stand van zaken onderzoeken vondst videobeelden Hawija, 7 juli 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00EC4CBF" w:rsidRPr="00A312D9" w:rsidRDefault="00EC4CBF" w:rsidP="764EA1A0">
+    <w:p w14:paraId="1E587845" w14:textId="27E5647B" w:rsidR="00366FD1" w:rsidRPr="00CA7D06" w:rsidRDefault="00366FD1" w:rsidP="00366FD1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A312D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7D06">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A312D9">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerbrief 29 521, nr 464, meldstructuur vermoeden burgerslachtoffers, 18 december 2023</w:t>
+      <w:r w:rsidRPr="00CA7D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief 29 521, nr. 464, meldstructuur vermoeden burgerslachtoffers, 18 december 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5718 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="170"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F017D8"/>
-[...2962 lines deleted...]
-    <w:rsid w:val="00FE46E8"/>
+    <w:rsidRoot w:val="00366FD1"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="00301C30"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rsid w:val="00471C41"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005E5213"/>
+    <w:rsid w:val="0066095E"/>
+    <w:rsid w:val="00CA7D06"/>
+    <w:rsid w:val="00E84A0C"/>
+    <w:rsid w:val="00F334F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0DE30F65"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{631E854E-53D0-4E97-BEC8-860F11DDC1B3}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10623,51 +1114,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10840,410 +1331,1149 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366FD1"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...8 lines deleted...]
-    <w:name w:val="D934CEF16CC049319E92E75392CEB851"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366FD1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA7D06"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>694</ap:Words>
-  <ap:Characters>3821</ap:Characters>
+  <ap:Words>682</ap:Words>
+  <ap:Characters>3752</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4506</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4426</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>