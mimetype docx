--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,1827 +1,1758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00480711" w14:paraId="76CC89E7" w14:textId="264D6406">
-[...2 lines deleted...]
-          <w:noProof/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00111B8A" w14:paraId="30C7467F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="0EFE1969" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="45217D0D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00111B8A" w14:paraId="5562663A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="67E849C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00111B8A" w14:paraId="6D821AA7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="3AF8953D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00111B8A" w14:paraId="06EDE638" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="33455C2D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00111B8A" w14:paraId="786B7F81" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="6FA5AAD6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4197D24C" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="5C48835A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00FF3482" w14:paraId="4F076628" w14:textId="6482BE10">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 967</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF3482" w:rsidR="00FF3482" w:rsidRDefault="00FF3482" w14:paraId="4D0C6097" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3482">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van wetten op het terrein van onderwijs, cultuur en wetenschap in verband met het repareren van wetstechnische en redactionele vergissingen en verschrijvingen (Reparatiewet OCW 20##)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00BD6FD6" w14:paraId="69E6F4C1" w14:textId="464A7163">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="5888221A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="64E3FB78" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="19331A64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="7D3A1582" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="79912CFD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5177D52E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="143B0630" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3858073A" w14:textId="7B6DDF77">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2419FE3C" w14:textId="7FA4D39A">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3482">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="73871851" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3769105E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="54A5B113" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="7B032C8E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="20BCC347" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="049C4B58" w14:textId="0846E672">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>20 mei 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>16 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de </w:t>
+            </w:r>
+            <w:r w:rsidR="00666A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="295D2313" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="43D14FA1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4FE899B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="66EA31BF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="75174878" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1944291E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00111B8A" w14:paraId="0810F7DA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="41836206" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="685460C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="1EF1CDAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="631D74C2" wp14:anchorId="08132FCD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="05730D88" wp14:anchorId="00BA4844">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Tekstvak 4" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="474C0028" w14:textId="77777777"/>
+                          <w:p w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="3F9DBCA6" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="08132FCD">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="00BA4844">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstvak 4" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251660288;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACXn/AEAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxU7zmf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsPdaAnQikYpNVKHpC&#10;70w2n07fZj1g5RCk8p6sd+MjXyf8ulYyPNa1V4GZglNuIUlMsowyW69E3qBwrZaHNMQ/ZNEJbSno&#10;CepOBMF2qH+D6rRE8FCHiYQug7rWUqUaqJrZ9KKap1Y4lWohcrw70eT/H6x82D+5L8jC8B4GamAq&#10;wrt7kN89s7BphW3UO0ToWyUqCjyLlGW98/nha6Ta5z6ClP1nqKjJYhcgAQ01dpEVqpMROjXg+US6&#10;GgKTo1EerZnIj18c+vBRQcfipeBInUyQYn/vQ0xB5EeXGMGD0dVWG5MUbMqNQbYX1PVtOinrCzdj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j1yUnkkasPtkrDFYQ2451SNvZAXuRrZC4M5UCOkcQSqmei&#10;EWEcU1qr8EiiNkB5SqMdZy3gz0tb9Ct4lPMrorinaS64/7ETqDgznyx17Wa2WMTxT8pieTUnBc9f&#10;yvMXYSXFKXjgbLxuwrgyO4e6aSnYyxTQXKZmHHYoDv65nsp92fT1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKAJlQDWAAAA/wAAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvIPYQG+NnEJ/7FoO&#10;wdBDC6VN0geQra1laq2MJCfO23fTS3sZdpll9ptyM7tBHDHE3pOC9SoDgdR601On4PPwfPMIIiZN&#10;Rg+eUMEZI2yqxVWpC+NPtMPjPnWCQygWWoFNaSykjK1Fp+PKj0jsffngdOI1dNIEfeJwN8jbLLuX&#10;TvfEH6wesbbYfu8np6B+e8/tw67u8vOhyV8/7iZ6CZNS18t5+wQi4Zz+juGCz+hQMVPjJzJRDAq4&#10;SPpV9nhuLiqrUv7nrn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAl5/wBACAAAxBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoAmVANYAAAD/&#10;AAAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
-                    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="474C0028" w14:textId="77777777"/>
+                    <w:p w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="3F9DBCA6" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4F9B5F89" wp14:anchorId="7C151389">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4A6C9085" wp14:anchorId="29DAD00F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Tekstvak 3" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="565307CA" w14:textId="77777777"/>
+                          <w:p w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="3CA883DF" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Tekstvak 3" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1jClEgIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxXbyWf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgRSsckqFD2h&#10;dyabT6dvsx6wcghSeU/Wu9HJ1wm/rpUMj3XtVWCm4JRbSBKTLKPM1iuRNyhcq+UhDfEPWXRCWwp6&#10;groTQbAd6t+gOi0RPNRhIqHLoK61VKkGqmY2vajmqRVOpVqIHO9ONPn/Bysf9k/uC7IwvIeBGpiK&#10;8O4e5HfPLGxaYRv1DhH6VomKAs8iZVnvfH74Gqn2uY8gZf8ZKmqy2AVIQEONXWSF6mSETg14PpGu&#10;hsDkaJRHayby4xeHPnxU0LF4KThSJxOk2N/7EFMQ+fFJjODB6GqrjUkKNuXGINsL6vo2nZT1xTNj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j16ZHII1cfbJWGKwhtxjulbOyBvMjXyFwYyoHp6sBs5LKE&#10;6pnYRBinlbYrPJKoDVC60mjHWQv489IW3xU8yvkVMd3TUBfc/9gJVJyZT5aadzNbLOIWJGWxvJqT&#10;guee8twjrKQ4BQ+cjddNGDdn51A3LQV7GQYaz9STwyrF+T/XU9UvC7/+BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoAmVANYAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb42cQn/s&#10;Wg7B0EMLpU3SB5CtrWVqrYwkJ87bd9NLexl2mWX2m3Izu0EcMcTek4L1KgOB1HrTU6fg8/B88wgi&#10;Jk1GD55QwRkjbKrFVakL40+0w+M+dYJDKBZagU1pLKSMrUWn48qPSOx9+eB04jV00gR94nA3yNss&#10;u5dO98QfrB6xtth+7yenoH57z+3Dru7y86HJXz/uJnoJk1LXy3n7BCLhnP6O4YLP6FAxU+MnMlEM&#10;CrhI+lX2eG4uKqtS/ueufgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1jClEgIAADgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgCZUA1gAA&#10;AP8AAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="7C151389">
+              <v:shape id="Tekstvak 3" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251659264;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1jClEgIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxXbyWf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgRSsckqFD2h&#10;dyabT6dvsx6wcghSeU/Wu9HJ1wm/rpUMj3XtVWCm4JRbSBKTLKPM1iuRNyhcq+UhDfEPWXRCWwp6&#10;groTQbAd6t+gOi0RPNRhIqHLoK61VKkGqmY2vajmqRVOpVqIHO9ONPn/Bysf9k/uC7IwvIeBGpiK&#10;8O4e5HfPLGxaYRv1DhH6VomKAs8iZVnvfH74Gqn2uY8gZf8ZKmqy2AVIQEONXWSF6mSETg14PpGu&#10;hsDkaJRHayby4xeHPnxU0LF4KThSJxOk2N/7EFMQ+fFJjODB6GqrjUkKNuXGINsL6vo2nZT1xTNj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j16ZHII1cfbJWGKwhtxjulbOyBvMjXyFwYyoHp6sBs5LKE&#10;6pnYRBinlbYrPJKoDVC60mjHWQv489IW3xU8yvkVMd3TUBfc/9gJVJyZT5aadzNbLOIWJGWxvJqT&#10;guee8twjrKQ4BQ+cjddNGDdn51A3LQV7GQYaz9STwyrF+T/XU9UvC7/+BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoAmVANYAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb42cQn/s&#10;Wg7B0EMLpU3SB5CtrWVqrYwkJ87bd9NLexl2mWX2m3Izu0EcMcTek4L1KgOB1HrTU6fg8/B88wgi&#10;Jk1GD55QwRkjbKrFVakL40+0w+M+dYJDKBZagU1pLKSMrUWn48qPSOx9+eB04jV00gR94nA3yNss&#10;u5dO98QfrB6xtth+7yenoH57z+3Dru7y86HJXz/uJnoJk1LXy3n7BCLhnP6O4YLP6FAxU+MnMlEM&#10;CrhI+lX2eG4uKqtS/ueufgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1jClEgIAADgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgCZUA1gAA&#10;AP8AAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="29DAD00F">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
-                    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="565307CA" w14:textId="77777777"/>
+                    <w:p w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="3CA883DF" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen.</w:t>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 24 april 2026 nr. 2026000952, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00480711" w14:paraId="1FD34DFE" w14:textId="036BDAF0">
-[...16 lines deleted...]
-        <w:t>, bied ik U hierbij aan.</w:t>
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="3D6C5292" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dit advies, gedateerd 21 mei 2026, nr. W05.25.00118/I, bied ik U hierbij aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="0863D27B" w14:textId="77777777"/>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00480711" w14:paraId="788E7DEA" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="7FA87404" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="7C77BA81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>De tekst van het advies treft u hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="0D8173EB" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="183AED36" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00597598" w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00597598" w14:paraId="5CECE783" w14:textId="5F21867B">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="27AAFE52" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597598">
-        <w:rPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Bij Kabinetsmissive van 24 april 2026, no.2026000952, heeft Uwe Majesteit, op voordracht van de Minister van Onderwijs, Cultuur en Wetenschap, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot wijziging van wetten op het terrein van onderwijs, cultuur en wetenschap in verband met het repareren van wetstechnische en redactionele vergissingen en verschrijvingen (Reparatiewet OCW 20##), met memorie van toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="077A73FF" w14:textId="301A5D22">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="65EB5120" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00597598" w:rsidP="000F1335" w:rsidRDefault="00597598" w14:paraId="381221C9" w14:textId="4B791A33">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="0F942174" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597598">
-        <w:rPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De Afdeling advisering van de Raad van State heeft geen opmerkingen bij het voorstel en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="7FC0A439" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="40D4170A" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00480711" w14:paraId="1C690D74" w14:textId="17C965CA">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="3232387B" w14:textId="09C9FE66">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>. de Graaf</w:t>
+        <w:t>Th.C. de Graaf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00597598" w:rsidR="00597598" w:rsidP="000F1335" w:rsidRDefault="00597598" w14:paraId="1F5D9FEB" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="4BAD84A6" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-          <w:i/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00480711" w14:paraId="7EF63607" w14:textId="40CB19D5">
+    <w:p w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="5AC6B676" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Het voorstel geeft de Afdeling advisering van de Raad van State geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00597598" w:rsidP="000F1335" w:rsidRDefault="00597598" w14:paraId="4AA8362E" w14:textId="70375C0A">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00E6702D" w:rsidP="00111B8A" w:rsidRDefault="00E6702D" w14:paraId="56ACF694" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>de aanhef van artikel V aan te passen conform aanwijzing 6.15 van de Aanwijzingen voor de regelgeving.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="1452A4C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Van de gelegenheid is gebruik gemaakt om de aanhef van artikel V aan te passen conform aanwijzing 6.15 van de Aanwijzingen voor de regelgeving.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="4683B2B0" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="418782CA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00480711" w14:paraId="456AE56D" w14:textId="65C6C65F">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="06B150D5" w14:textId="77777777">
       <w:pPr>
-        <w:keepNext/>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Ik verzoek U het hierbij gevoegde gewijzigde voorstel van wet en de memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006603A9" w:rsidP="002A4A79" w:rsidRDefault="006603A9" w14:paraId="30F0581F" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="5B76BFDD" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A4A79" w:rsidP="002A4A79" w:rsidRDefault="00480711" w14:paraId="0F7168B8" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="75AB5BDF" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00491AC0">
-[...6 lines deleted...]
-        <w:t>inister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De Minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00491AC0" w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="0CCB0AF3" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Rianne </w:t>
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="07A96EB3" w14:textId="320BF3E8">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-        <w:t>Letschert</w:t>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.M.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00491AC0" w:rsidR="00F01557" w:rsidP="003A7160" w:rsidRDefault="00F01557" w14:paraId="279EAC21" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="002A4A79" w:rsidP="00292E84" w:rsidRDefault="002A4A79" w14:paraId="4D281152" w14:textId="77777777">
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00111B8A" w:rsidP="00111B8A" w:rsidRDefault="00111B8A" w14:paraId="0A086FEB" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00410F37" w:rsidP="003A7160" w:rsidRDefault="00410F37" w14:paraId="152D5B45" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidRPr="00111B8A" w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="0E0125F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00111B8A" w:rsidR="00D51DFF">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2606B480" w14:textId="77777777" w:rsidR="00E504BF" w:rsidRDefault="00E504BF">
+    <w:p w14:paraId="3F84600D" w14:textId="77777777" w:rsidR="00C75BBF" w:rsidRDefault="00C75BBF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="593B5D45" w14:textId="77777777" w:rsidR="00C75BBF" w:rsidRDefault="00C75BBF">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BDE5349" w14:textId="77777777" w:rsidR="00E504BF" w:rsidRDefault="00E504BF">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2DC3FFA1" w14:textId="77777777" w:rsidR="00C75BBF" w:rsidRDefault="00C75BBF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...151 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47B50A7F" w14:textId="77777777" w:rsidR="00E504BF" w:rsidRDefault="00E504BF">
+    <w:p w14:paraId="705DBF3C" w14:textId="77777777" w:rsidR="00C75BBF" w:rsidRDefault="00C75BBF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A527AE9" w14:textId="77777777" w:rsidR="00E504BF" w:rsidRDefault="00E504BF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="22935A68" w14:textId="77777777" w:rsidR="00C75BBF" w:rsidRDefault="00C75BBF">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7156C9D5" w14:textId="447C7976" w:rsidR="00FF3482" w:rsidRPr="00111B8A" w:rsidRDefault="00FF3482">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00111B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De oorspronkelijke tekst van het voorstel van wet en van de memorie van toelichting zoals voorgelegd aan de Afdeling advisering van de Raad van State is ter inzage gelegd bij het Centraal Informatiepunt Tweede Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6702D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...761 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F27BA"/>
-[...138 lines deleted...]
-    <w:rsid w:val="00FF1435"/>
+    <w:rsidRoot w:val="00FF3482"/>
+    <w:rsid w:val="000236B2"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00111B8A"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002D0852"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00666A59"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="008353F3"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A640B0"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AC3A98"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C75BBF"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E6702D"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
+    <w:rsid w:val="00FF3482"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="209173F8"/>
-  <w15:docId w15:val="{00D3D724-8B8D-4CAB-B633-AC605F46986C}"/>
+  <w14:docId w14:val="4780A189"/>
+  <w15:docId w15:val="{349176C2-FA95-4343-AAC2-7691660D2DA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1853,50 +1784,51 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2078,827 +2010,546 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002B2F3B"/>
     <w:pPr>
-      <w:spacing w:line="300" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...89 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-[...8 lines deleted...]
-    <w:name w:val="Huisstijl-Adres"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="004F5D15"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="192"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...20 lines deleted...]
-    <w:name w:val="Huisstijl-Gegeven"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
-      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...17 lines deleted...]
-    <w:name w:val="Huisstijl-KixCode"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="Huisstijl-NAW"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Huisstijl-NotaGegeven"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
-    <w:name w:val="Huisstijl-Paginanummering"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Huisstijl-Retouradres"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Huisstijl-Rubricering"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:name w:val="Huisstijl-Voorwaarden"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F5D15"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...305 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F1335"/>
-[...2 lines deleted...]
-      <w:szCs w:val="16"/>
+    <w:rsid w:val="00FF3482"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2926,51 +2577,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3098,108 +2749,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>245</ap:Words>
-  <ap:Characters>1350</ap:Characters>
+  <ap:Words>345</ap:Words>
+  <ap:Characters>1902</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>11</ap:Lines>
-  <ap:Paragraphs>3</ap:Paragraphs>
+  <ap:Lines>15</ap:Lines>
+  <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1592</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2243</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O203PIE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...27 lines deleted...]
-    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>