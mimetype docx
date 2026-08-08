--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -7,8136 +7,12263 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00BC3F06" w14:paraId="2AFDF8BF" w14:textId="2074226B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="005875F5" w:rsidRDefault="005875F5" w14:paraId="2AFDF8BF" w14:textId="73393410">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>36 966</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BC3F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wijziging van de Wet </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00703A0E">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00703A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">milieubeheer </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BC3F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ten behoeve van de implementatie van de Verordening (EU) 2024/3012 van het Europees Parlement en de Raad van 27 november 2024 tot vaststelling van een certificeringskader van de Unie voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten (Uitvoeringswet verordening </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BC3F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>certificeringskader voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00BC3F06" w:rsidP="00C845C3" w:rsidRDefault="00BC3F06" w14:paraId="1645552F" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00BC3F06" w:rsidP="00C845C3" w:rsidRDefault="00BC3F06" w14:paraId="1645552F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="005875F5" w14:paraId="6C3C93EC" w14:textId="45B592A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00971E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>MEMORIE VAN TOELICHTING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00CE100E" w:rsidRDefault="00CE100E" w14:paraId="04C7A47D" w14:textId="0034E1B6">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00CE100E" w:rsidRDefault="00CE100E" w14:paraId="04C7A47D" w14:textId="0034E1B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="009B3D64" w:rsidRDefault="00971E15" w14:paraId="266068DA" w14:textId="4B85F2B9">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="009B3D64" w:rsidRDefault="00971E15" w14:paraId="266068DA" w14:textId="4B85F2B9">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786205" w:id="0"/>
       <w:bookmarkStart w:name="_Toc225175511" w:id="1"/>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I ALGEMEEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0015755B">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="0015755B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEEL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="28CF8D7F" w14:textId="07000D7A">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="28CF8D7F" w14:textId="07000D7A">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786206" w:id="2"/>
       <w:bookmarkStart w:name="_Toc225175512" w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F24E12">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F24E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00FB2F38" w:rsidP="00FB2F38" w:rsidRDefault="00FB2F38" w14:paraId="15CABCDB" w14:textId="4A08E760"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00FB2F38" w:rsidP="00FB2F38" w:rsidRDefault="00FB2F38" w14:paraId="15CABCDB" w14:textId="4A08E760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00993F0A" w:rsidRDefault="084D1396" w14:paraId="6BEFC96A" w14:textId="2C19BF88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit wetsvoorstel strekt tot invoering van een wettelijke grondslag in de Wet milieubeheer die noodzakelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="221CF6E5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="221CF6E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">is om volledig uitvoering te kunnen geven </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4E6690DB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4E6690DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="20A4F01F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="20A4F01F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Verordening (EU) 2024/3012 van het Europees Parlement en de Raad van 27 november 2024 tot vaststelling van een certificeringskader van de Unie voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F55F50">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F55F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6D23D842">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6D23D842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Het certificeringskader wordt in deze memorie van toelichting verder aangeduid met ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="57C421A9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="57C421A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6D23D842">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6D23D842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF’; de bijbehorende verordening wordt verder aangeduid met ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2DE7FEF7">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2DE7FEF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6D23D842">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6D23D842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-verordening’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5A26C39D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5A26C39D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De CRCF-verordening creëert een geharmoniseerd kader om permanente koolstofverwijdering, koolstofland</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4E6AE94E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4E6AE94E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>beheer</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en opslag van koolstof in producten te stimuleren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="024CD807">
+      <w:r w:rsidRPr="005875F5" w:rsidR="024CD807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>. Dit is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="60E9D837">
+      <w:r w:rsidRPr="005875F5" w:rsidR="60E9D837">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aanvulling op voortdurende emissiereducties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="78F38130">
+      <w:r w:rsidRPr="005875F5" w:rsidR="78F38130">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en heeft tot doel</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="72999623">
+      <w:r w:rsidRPr="005875F5" w:rsidR="72999623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4BBD77FC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4BBD77FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>het vergroten van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0074598C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0074598C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de milieu-integriteit en transparantie van koolstofverwijdering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5FF0EBE9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5FF0EBE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>sactiviteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008E4808">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008E4808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="76BF8255">
+      <w:r w:rsidRPr="005875F5" w:rsidR="76BF8255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bevorderen van het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24D7D356">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24D7D356">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vertrouwen in de certificering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00993F0A" w:rsidP="00A65389" w:rsidRDefault="00993F0A" w14:paraId="10DD4041" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00993F0A" w:rsidP="00A65389" w:rsidRDefault="00993F0A" w14:paraId="10DD4041" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F85BD7" w:rsidP="00A65389" w:rsidRDefault="00A65389" w14:paraId="05B7F9ED" w14:textId="6DB1EDD1">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F85BD7" w:rsidP="00A65389" w:rsidRDefault="00A65389" w14:paraId="05B7F9ED" w14:textId="6DB1EDD1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De CRCF-verordening is verbindend in al haar onderdelen en rechtstreeks toepasselijk in elke lidstaat.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00EE5309">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00EE5309">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C80CE6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C80CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De verordening </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CE668C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CE668C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>is inwerking getreden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C80CE6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C80CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op 26 december 2024.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005A325E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005A325E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Enkel de b</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="003721E0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="003721E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005A325E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005A325E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">palingen die </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00281353">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00281353">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>nodig</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="003721E0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="003721E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zijn om de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="07BA3FA1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="07BA3FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="003721E0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="003721E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verordening uit te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0704A944">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0704A944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>kunnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="003721E0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="003721E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voeren in de Nederlandse rechtsorde zijn opgenomen in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C80CE6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C80CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>dit wetsvoorstel.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CD4A4F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CD4A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Met dit wetsvoorstel wordt de grondslag geschapen voor de aanwijzing van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00711821">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00711821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>toezichthouders die zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CD4A4F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CD4A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> belast met het toezicht op certificerende instanties die werkzaamheden in het kader van de CRCF-verordening uitvoeren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00FF5E21">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00FF5E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1E466054">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1E466054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="68517777">
+      <w:r w:rsidRPr="005875F5" w:rsidR="68517777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hiermee wordt uitvoering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00FF5E21">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00FF5E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ge</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="68517777">
+      <w:r w:rsidRPr="005875F5" w:rsidR="68517777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">geven aan artikel 10, vierde lid, van de CRCF-verordening, dat regelt dat de lidstaten toezicht moeten houden op de werking van de certificerende instanties. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE7B5E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE7B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De daadwerkelijke aanwijzing van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002E7828">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002E7828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>deze ambtenaren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE7B5E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE7B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vindt plaats </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="745C5AA6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="745C5AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>bij besluit van de Minister van Klimaat en Groene Groei</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE7B5E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE7B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00775D47" w:rsidP="00775D47" w:rsidRDefault="00775D47" w14:paraId="6EFCB6F5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="006A6478" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="4DB3D46E" w14:textId="135B6093">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00775D47" w:rsidP="00775D47" w:rsidRDefault="00775D47" w14:paraId="6EFCB6F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="006A6478" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="4DB3D46E" w14:textId="135B6093">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786207" w:id="4"/>
       <w:bookmarkStart w:name="_Toc225175513" w:id="5"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006A6478">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006A6478">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Achtergrond bij de verordening en het wetsvoorstel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="006A6478" w:rsidP="006A6478" w:rsidRDefault="006A6478" w14:paraId="0487EB18" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00BF2153" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="0206B7C4" w14:textId="1A83D9D2">
+    <w:p w:rsidRPr="005875F5" w:rsidR="006A6478" w:rsidP="006A6478" w:rsidRDefault="006A6478" w14:paraId="0487EB18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00BF2153" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="0206B7C4" w14:textId="1A83D9D2">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786208" w:id="6"/>
       <w:bookmarkStart w:name="_Toc225175514" w:id="7"/>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00BF2153">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BF2153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.1 Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="001D235F" w:rsidP="001D235F" w:rsidRDefault="001D235F" w14:paraId="6E3CFD81" w14:textId="4B3C2183">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="001D235F" w:rsidP="001D235F" w:rsidRDefault="001D235F" w14:paraId="6E3CFD81" w14:textId="4B3C2183">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In dit hoofdstuk wordt de achtergrond </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001A2F22">
+      <w:r w:rsidRPr="005875F5" w:rsidR="001A2F22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4D50DF8D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4D50DF8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verordening en dit wetsvoorstel geschetst. Achtereenvolgens wordt hieronder ingegaan op de aanleiding (paragraaf 2.2), de probleembeschrijving (paragraaf 2.3), </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00077966">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00077966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">kern van het Nederlandse beleid (paragraaf 2.4) en de totstandkoming van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="17649BF8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="17649BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening (paragraaf 2.5).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="001D235F" w:rsidP="001D235F" w:rsidRDefault="001D235F" w14:paraId="49060C69" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C60868" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="1F6D1D18" w14:textId="1929C72E">
+    <w:p w:rsidRPr="005875F5" w:rsidR="001D235F" w:rsidP="001D235F" w:rsidRDefault="001D235F" w14:paraId="49060C69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C60868" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="1F6D1D18" w14:textId="1929C72E">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786209" w:id="8"/>
       <w:bookmarkStart w:name="_Toc225175515" w:id="9"/>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.2 Aanleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F81423" w:rsidP="05E4D2A1" w:rsidRDefault="52ABF9BB" w14:paraId="0617D350" w14:textId="5DFD5E50">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F81423" w:rsidP="05E4D2A1" w:rsidRDefault="52ABF9BB" w14:paraId="0617D350" w14:textId="5DFD5E50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Europese Unie heeft ambitieuze klimaatdoelstellingen vastgesteld, met als doel klimaatneutraliteit te bereiken in 2050 en de opwarming van de aarde te beperken. Naast het verminderen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0037319E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0037319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>uitstoot van koolstofdioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00077966">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00077966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="703B3341">
+      <w:r w:rsidRPr="005875F5" w:rsidR="703B3341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om dat doel te bereiken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> noodzakelijk om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2E49E3C9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2E49E3C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>koolstofdioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="49FF175D">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit de atmosfeer te verwijderen en langdurig op te slaan. Koolstofverwijdering speelt een cruciale rol in het behalen van deze doelen. Het ontbreken van een eenduidig, betrouwbaar en uniform certificeringskader voor koolstofverwijdering belemmert echter de ontwikkeling van een transparante en betrouwbare markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="49FF175D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voor koolstofverwijderingseenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Dit tekort aan regulering leidt tot onzekerheid bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="10009214">
+      <w:r w:rsidRPr="005875F5" w:rsidR="10009214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aanbieders</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3ABD5AC4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3ABD5AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>afnemers</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1AB1ED0C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1AB1ED0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van koolstofverwijderingseenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, wat investeringen en innovatie in koolstofverwijderingstechnologieën remt. Om deze redenen is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0A5EA17D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0A5EA17D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">een certificeringskader van de Unie voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ontwikkeld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="71B49289">
+      <w:r w:rsidRPr="005875F5" w:rsidR="71B49289">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De CRCF-verordening voorziet in dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="43C8B1E4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="43C8B1E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="71B49289">
+      <w:r w:rsidRPr="005875F5" w:rsidR="71B49289">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>niekader voor de certificering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F81423" w:rsidP="006A6478" w:rsidRDefault="00F81423" w14:paraId="707D72B8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C60868" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="5BDDACA7" w14:textId="6C15DEA2">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F81423" w:rsidP="006A6478" w:rsidRDefault="00F81423" w14:paraId="707D72B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C60868" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="5BDDACA7" w14:textId="6C15DEA2">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786210" w:id="10"/>
       <w:bookmarkStart w:name="_Toc225175516" w:id="11"/>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.3 Probleembeschrijving</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="002A08E1" w:rsidP="006A6478" w:rsidRDefault="39525E65" w14:paraId="41419964" w14:textId="237B4B7C">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="002A08E1" w:rsidP="006A6478" w:rsidRDefault="39525E65" w14:paraId="41419964" w14:textId="237B4B7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoewel koolstofverwijdering een belangrijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1B8E9C45">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1B8E9C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>element</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is in de Europese klimaatstrategie, verke</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7034A6AA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7034A6AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1A4618C2">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1A4618C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>veel</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="036419CC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="036419CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>koolstofverwijderings</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>techniek</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6E4D47E1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6E4D47E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> nog in een vroeg ontwikkelingsstadium. De vrijwillige koolstofmarkt, die </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7AF0556D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7AF0556D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">momenteel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de belangrijkste stimulans biedt voor koolstofverwijdering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="553970CA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="553970CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="698EDBB4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="698EDBB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is vooralsnog grotendeels ongereguleerd. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5730D435">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5730D435">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="698EDBB4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="698EDBB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">eze markt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="742E53DE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="742E53DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">stelt bedrijven in staat om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AD6C59">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AD6C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">bijvoorbeeld </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6E342527">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6E342527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F112EF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F112EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00DF7CF3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00DF7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>eigen klimaatdoelstelling te halen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="175DF23D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="175DF23D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D42E24">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D42E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0031625C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0031625C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>duurzaamheidsdoelen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00EC1497">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00EC1497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te ondersteunen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="32F7580B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="32F7580B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="55E4D150">
+      <w:r w:rsidRPr="005875F5" w:rsidR="55E4D150">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ook</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D40569">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D40569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zien </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="55E4D150">
+      <w:r w:rsidRPr="005875F5" w:rsidR="55E4D150">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">partijen de vrijwillige koolstofmarkt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009E2C87">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009E2C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">bijvoorbeeld als plek om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="38F54044">
+      <w:r w:rsidRPr="005875F5" w:rsidR="38F54044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009E2C87">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009E2C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="38F54044">
+      <w:r w:rsidRPr="005875F5" w:rsidR="38F54044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>dragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CA0464">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CA0464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D9601E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D9601E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de o</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00070DDA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00070DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ntwikkeling van innovatieve tech</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00254F93">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00254F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00070DDA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00070DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ieken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A7258E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A7258E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0034661E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0034661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">wordt er door aanbieders </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00670192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00670192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verdienvermogen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0034661E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0034661E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gezien</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00077B1F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00077B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Tegelijkertijd maakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002F0D73">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002F0D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> het feit dat de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A36759">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A36759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">vrijwillige koolstofmarkt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002506EF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002506EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>vooralsnog</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A36759">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A36759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> grotendeels on</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE18C4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ge</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A36759">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A36759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>reg</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002506EF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002506EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>uleerd is,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> het voor marktpartijen lastig om de kwaliteit en betrouwbaarheid van koolstof</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0957797D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0957797D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verwijderingseenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te beoordelen. Daarnaast verschillen koolstofverwijderingsmethoden sterk in effectiviteit en duurzaamheid, waarbij het risico bestaat dat opgeslagen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00372B39">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00372B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>koolstofdioxide</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> weer vrijkomt. Het ontbreken van een uniforme certificering leidt tot een wildgroei aan standaarden, waardoor het vertrouwen in de markt beperkt blijft. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00DF3322">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00DF3322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>dequaat overheidsoptreden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5908BED0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5908BED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3AE355ED">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3AE355ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>specifiek gericht op</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5908BED0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5908BED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> koolstofverwijdering,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00DF3322">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00DF3322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">is belangrijk om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">het klimaatdoel van netto nul uitstoot in 2050 te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F56FA3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F56FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>kunnen halen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="002A08E1" w:rsidP="006A6478" w:rsidRDefault="002A08E1" w14:paraId="170B7262" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C60868" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="372F5FE4" w14:textId="22C51463">
+    <w:p w:rsidRPr="005875F5" w:rsidR="002A08E1" w:rsidP="006A6478" w:rsidRDefault="002A08E1" w14:paraId="170B7262" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C60868" w:rsidP="0015755B" w:rsidRDefault="00967187" w14:paraId="372F5FE4" w14:textId="22C51463">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786211" w:id="12"/>
       <w:bookmarkStart w:name="_Toc225175517" w:id="13"/>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.4 Kern van het Nederlandse beleid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00DD1554" w:rsidP="006A6478" w:rsidRDefault="00027D0A" w14:paraId="78DC3CA9" w14:textId="09A129C4">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00DD1554" w:rsidP="006A6478" w:rsidRDefault="00027D0A" w14:paraId="78DC3CA9" w14:textId="09A129C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De regering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="69301BDE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="69301BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ondersteunt de ontwikkeling van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="45AE1FD8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="45AE1FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> een vrijwillig Europees certificeringskader voor koolstofverwijdering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00157D88">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00157D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, zoals</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00920488">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00920488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>geregeld in de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="13DD1886">
+      <w:r w:rsidRPr="005875F5" w:rsidR="13DD1886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="13DD1886">
+      <w:r w:rsidRPr="005875F5" w:rsidR="13DD1886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00920488">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00920488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om de vrijwillige koolstofmarkt te reguleren en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00920488">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00920488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00920488">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verduurzamen. Het beleid richt zich op het stimuleren van betrouwbare koolstofverwijderingstechnieken en het bevorderen van markttransparantie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00920488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De regering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7EFC6BEA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7EFC6BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> werkt bijvoorbeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aan het integreren van koolstofverwijdering in bredere klimaatbeleidstrajecten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3345821B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3345821B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00920488">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00920488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De regering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="471A7380">
+      <w:r w:rsidRPr="005875F5" w:rsidR="471A7380">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">erkent dat een uniform en betrouwbaar certificeringskader noodzakelijk is om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3183AB45">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3183AB45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">innovatie en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>investeringen in koolstofverwijdering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3183AB45">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3183AB45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>stech</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="36B171A4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="36B171A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>nieken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="311EE1C1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="311EE1C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te vergroten en zo bij te dragen aan de nationale en Europese klimaatdoelstellingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="000C7CCF" w:rsidP="006A6478" w:rsidRDefault="000C7CCF" w14:paraId="5C1E6C67" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="000C7CCF" w:rsidP="006A6478" w:rsidRDefault="000C7CCF" w14:paraId="5C1E6C67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="000C7CCF" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="488EAB16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De CRCF-verordening biedt een kader voor zowel private als publieke certificeringsregelingen. Er is momenteel geen voornemen tot het opzetten van een publieke certificeringsregeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00DD1554" w:rsidP="006A6478" w:rsidRDefault="00DD1554" w14:paraId="3447DE73" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00DD1554" w:rsidP="006A6478" w:rsidRDefault="00DD1554" w14:paraId="3447DE73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="006A6478" w:rsidP="006A6478" w:rsidRDefault="00967187" w14:paraId="15118AC6" w14:textId="483F1CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C60868">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C60868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.5 Kort overzicht van de totstandkoming van de verordening </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="004A371A" w:rsidP="004A371A" w:rsidRDefault="3D12C36A" w14:paraId="6F1AC898" w14:textId="6B51A9B0">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="004A371A" w:rsidP="004A371A" w:rsidRDefault="3D12C36A" w14:paraId="6F1AC898" w14:textId="6B51A9B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Europese Commissie heeft op 30 november 2022 het voorstel voor het vrijwillige Europese certificeringskader voor koolstofverwijdering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004A371A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004A371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008A3119">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008A3119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004A371A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004A371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008A3119">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008A3119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004A371A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004A371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gepresenteerd. Dit initiatief maakt deel uit van de bredere EU-strategie voor duurzame koolstofcycli en sluit aan bij de ambitie om in 2050 klimaatneutraal te zijn, zoals vastgelegd in de Europese Klimaatwet (Verordening (EU) 2021/1119) en de doelstellingen van de EU Green Deal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="008F7A95" w:rsidP="004A371A" w:rsidRDefault="008F7A95" w14:paraId="6D394B1A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="008F7A95" w:rsidP="004A371A" w:rsidRDefault="008F7A95" w14:paraId="6D394B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="004A371A" w:rsidP="004A371A" w:rsidRDefault="3D12C36A" w14:paraId="718E6A2C" w14:textId="5B6DAE6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De totstandkoming van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0004620A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0004620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="366D4E7D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="366D4E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0004620A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0004620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0093387D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0093387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>volgt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op eerdere beleidsinitiatieven, waaronder de Commissiemededeling ‘Duurzame koolstofcycli’ van december 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="009F045E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Het kader is ontwikkeld om een uniform, transparant en betrouwbaar certificeringssysteem te bieden dat de kwaliteit en effectiviteit van koolstofverwijdering kan waarborgen. Dit is essentieel voor het stimuleren van investeringen en technologische innovatie in koolstofverwijdering binnen de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="004A371A" w:rsidP="004A371A" w:rsidRDefault="55609941" w14:paraId="3D42B045" w14:textId="7BC26A73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het ontwikkelproces is intensief overleg gevoerd met diverse belanghebbenden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="0093387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lidstaten, marktpartijen, certificeringsinstanties en wetenschappelijke experts. Samen is gewerkt aan het adresseren van de technische en methodologische uitdagingen die gepaard gaan met het meten, verifiëren en certificeren van koolstofverwijdering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="28931FC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast speelt het CRCF een belangrijke rol in het beschermen van de integriteit van Europese klimaatmaatregelen. Het kader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="65E67EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voorkomt dubbeltelling van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gecertificeerde koolstofverwijdering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="109F6FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>seenheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7801F5EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder andere inhoudt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="699E6270">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eenheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7801F5EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="0F341A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">automatisch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="75A904E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meetellen voor de nationale bijdragen van landen of voor internationale nalevingsregelingen. Dit versterkt de geloofwaardigheid van koolstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="627FE1E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>verwijderingscertificaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zorgt voor vertrouwen bij zowel publieke als private partijen die betrokken zijn bij klimaatinitiatieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="008F7A95" w:rsidP="004A371A" w:rsidRDefault="008F7A95" w14:paraId="32D2A694" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00FB2EC3" w:rsidP="00FB2EC3" w:rsidRDefault="55F3BA59" w14:paraId="7C1A701C" w14:textId="4BF3269C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="295E9596">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>17 november</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023 werd in de Raad een algemene oriëntatie bereikt, waarna het Europees Parlement op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="46C61DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>21 november</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="008E4808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">positie vaststelde. Over de voortgang van de onderhandelingen is regelmatig verslag gedaan aan de Tweede Kamer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2BBA2314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Op 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="205129E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>februari 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werd tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2BBA2314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trilo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2BBA2314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g tussen de Europese Raad, het Europees Parlement en de Commissie een voorlopig politiek akkoord bereikt. Hierna volgde de formele goedkeuring in zowel het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009F045E">
+        <w:t xml:space="preserve">Europees Parlement als de Raad in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="4DB968EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>november 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="13CE8550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CRCF-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verordening werd vervolgens gepubliceerd in het Publicatieblad van de EU op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="03495F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6 december</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="760FF257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00DC65D0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>. Het kader is ontwikkeld om een uniform, transparant en betrouwbaar certificeringssysteem te bieden dat de kwaliteit en effectiviteit van koolstofverwijdering kan waarborgen. Dit is essentieel voor het stimuleren van investeringen en technologische innovatie in koolstofverwijdering binnen de EU.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De inwerkingtreding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2115429E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CRCF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7C6F136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-verordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="760FF257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vond 20 dagen na publicatie plaats, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7D8A1B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op 26 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="760FF257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">december </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00281E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="004A371A" w:rsidP="004A371A" w:rsidRDefault="55609941" w14:paraId="3D42B045" w14:textId="7BC26A73">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="28931FC9">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00FB2EC3" w:rsidP="00FB2EC3" w:rsidRDefault="00FB2EC3" w14:paraId="698E4409" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="008F7A95" w:rsidP="004A371A" w:rsidRDefault="76564FB4" w14:paraId="046198E1" w14:textId="5E3A4CC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het CRCF wordt momenteel verder uitgewerkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="004E47B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AF748F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gedelegeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C652A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AF748F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en uitvoerings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AF748F">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>handelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00414847">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7801F5EB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008D4A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00050948">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nadere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="008D4A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> en zorgt voor vertrouwen bij zowel publieke als private partijen die betrokken zijn bij klimaatinitiatieven.</w:t>
+      <w:r w:rsidRPr="005875F5" w:rsidR="008D4A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regelt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de technische details, zoals methoden voor meten en verifiëren. Dit gebeurt in nauwe samenwerking met lidstaten en belanghebbenden om een betrouwbaar en werkbaar certificeringssysteem te waarborgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="008F7A95" w:rsidP="004A371A" w:rsidRDefault="008F7A95" w14:paraId="32D2A694" w14:textId="77777777"/>
-[...102 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00733396" w:rsidP="006A6478" w:rsidRDefault="00733396" w14:paraId="330C0CD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00FB2EC3" w:rsidP="00FB2EC3" w:rsidRDefault="00FB2EC3" w14:paraId="698E4409" w14:textId="77777777">
-[...61 lines deleted...]
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="25A75F0C" w14:textId="7C750925">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="25A75F0C" w14:textId="7C750925">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786212" w:id="14"/>
       <w:bookmarkStart w:name="_Toc225175518" w:id="15"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E37151">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E37151">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2726C9A2">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2726C9A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E37151">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E37151">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening op hoofdlijnen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00112E22" w:rsidP="00074B2A" w:rsidRDefault="00112E22" w14:paraId="6DAE7088" w14:textId="133F7A96">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00112E22" w:rsidP="00074B2A" w:rsidRDefault="00112E22" w14:paraId="6DAE7088" w14:textId="133F7A96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00BF7A22" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="3B4CBD92" w14:textId="163BBAAC">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00BF7A22" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="3B4CBD92" w14:textId="163BBAAC">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786213" w:id="16"/>
       <w:bookmarkStart w:name="_Toc225175519" w:id="17"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00B127EC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00B127EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C45921">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C45921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>leiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00B608AE" w:rsidP="00B608AE" w:rsidRDefault="00B608AE" w14:paraId="633894F1" w14:textId="212BE0AB">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00B608AE" w:rsidP="00B608AE" w:rsidRDefault="00B608AE" w14:paraId="633894F1" w14:textId="212BE0AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In dit hoofdstuk wordt de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="06E45C3A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="06E45C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening op hoofdlijnen inhoudelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F40192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F40192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> behandeld. In paragraaf 3.2 wordt het doel van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="695A583B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="695A583B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F40192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F40192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening toegelicht. In paragraaf 3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C369A1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C369A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> wordt ingegaan op het certificeringsproces</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F40192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F40192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. In paragraaf 3.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0063070B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0063070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>wordt de structuur achter de certificering besproken, waarbij wordt ingegaan op de verschillende actoren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009C530A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009C530A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0063070B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0063070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de rolverdeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F40192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F40192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  In hoofdstuk 4 van deze memorie van toelichting wordt vervolgens ingegaan op de wijze van uitvoering van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="559ACC11">
+      <w:r w:rsidRPr="005875F5" w:rsidR="559ACC11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F40192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F40192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verordening in Nederland, en de rol van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00632797">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00632797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Nederlandse Emissieautoriteit (</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001B2379">
+      <w:r w:rsidRPr="005875F5" w:rsidR="001B2379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>NEa</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00632797">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00632797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F40192">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F40192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bij het toezicht op de naleving van de verordening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00B608AE" w:rsidP="00B608AE" w:rsidRDefault="00B608AE" w14:paraId="5BC95FC5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00B608AE" w:rsidP="00B608AE" w:rsidRDefault="00B608AE" w14:paraId="5BC95FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00BF7A22" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="098DD6CA" w14:textId="24DC87A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001B2379">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="001B2379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Doel van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="27209E1F">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="27209E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001B2379">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="001B2379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>verordening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00993F0A" w:rsidP="00993F0A" w:rsidRDefault="24D7D356" w14:paraId="123B3C7D" w14:textId="3B82F9BF">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00993F0A" w:rsidP="00993F0A" w:rsidRDefault="24D7D356" w14:paraId="123B3C7D" w14:textId="3B82F9BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4E39BC14">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4E39BC14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verordening </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="73104E68">
+      <w:r w:rsidRPr="005875F5" w:rsidR="73104E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">voert </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">een vrijwillig Europees certificeringskader </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="43188CBD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="43188CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">om zo op betrouwbare wijze hoogwaardige koolstofverwijdering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4C4CF626">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4C4CF626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">kunnen certificeren. Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4C827FDB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4C827FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">certificeringskader </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>richt zich op permanente koolstofverwijdering, koolstofland</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2F747F0B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2F747F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>beheer</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en koolstofopslag in producten en beoogt hoogwaardige koolstofverwijdering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7B1EB191">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en bodememissiereducties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7EBCFDC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> versnellen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7EBCFDC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="004E47B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7EBCFDC2">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en zowel publieke als private investeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7EBCFDC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004E47B5">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevorderen. Dit is als aanvulling op duurzame emissiereducties in alle sectoren en met volledige inachtneming van de klimaatdoelstellingen van de Unie en de andere doelstellingen in de EU Green Deal. Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="39C7810F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brede </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="1BABF073">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>moet bijdragen aan de klimaatdoelstellingen van de Unie in het kader van de Overeenkomst van Parijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00993F0A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, met name de doelstelling om uiterlijk in 2050 klimaatneutraal te zijn, zoals vastgelegd in de Europese Klimaatwet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00EA0B54">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00993F0A" w:rsidP="00993F0A" w:rsidRDefault="00993F0A" w14:paraId="058C36B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="001B2862" w:rsidP="001B2862" w:rsidRDefault="001B2862" w14:paraId="659AD0DB" w14:textId="64C155C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="3F819A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CRCF-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verordening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="633062E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een vrijwillig Unie-certificeringskader in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00743F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor koolstofverwijdering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Dit betekent dat bestaande en nieuwe, publieke en private certificeringsregelingen om erkenning door de Commissie kunnen verzoeken, maar daartoe niet verplicht zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00993F0A" w:rsidP="00074B2A" w:rsidRDefault="00993F0A" w14:paraId="1F8A66EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00E842B1" w:rsidP="00E842B1" w:rsidRDefault="4A319307" w14:paraId="4BAF78BB" w14:textId="6C999C1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Koolstofverwijdering is essentieel voor het behalen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2EA134A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klimaatdoelstellingen, omdat het een noodzakelijke aanvulling vormt op voortdurende emissiereducties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="622CB019">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="4E3F801B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n het komen tot negatieve emissies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2110E104">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Om effectieve koolstofverwijdering op te schalen, moeten geschikte technieken worden ontwikkeld en vastgestelde methodologieën worden opgesteld die de volledige keten van verwijdering betrouwbaar meten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="1593B6ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vervolgens is het belangrijk dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="622ED495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>aanbieders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze methoden toepassen en dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="3D76F05A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>afnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de kwaliteit kunnen herkennen en waarderen. Certificering speelt hierbij een cruciale rol door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2682BB11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat daarmee een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onafhankelijke partij standaarden vaststel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="3CAFF865">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het proces transparant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="3D949232">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wordt gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="06B3DDDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Dit voorkomt verwarring door een wildgroei aan certificeringsstandaarden en vergroot het vertrouwen in de geleverde koolstofverwijdering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="515ACFF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="39C7810F">
-[...89 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1593B6ED">
+      <w:r w:rsidRPr="005875F5" w:rsidR="100776DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de uitrol van het CRCF krijgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="483BEB90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certificeringsregelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="76DFE72C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="06B3DDDE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="622ED495">
+      <w:r w:rsidRPr="005875F5" w:rsidR="100776DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>een eenduidige standaard waaraan zij hun methodologieën kunnen toetsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2C10BADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en wordt de vrijwillige koolstofmarkt gereguleerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="100776DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierdoor ontstaat meer duidelijkheid voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="02DCF2D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aanbieders</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="06B3DDDE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3D76F05A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="100776DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de gestelde verwachtingen, terwijl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="2A2102E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>afnemers</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="06B3DDDE">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="515ACFF4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="100776DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eenvoudiger kunnen bepalen welke koolstofcertificaten betrouwbaar zijn. Dit draagt tevens bij aan een hogere kwaliteit en een langere opslagduur van de gecertificeerde koolstofverwijderingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="009A0159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="100776DD">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E842B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E842B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Als gevolg hiervan wordt de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006C524D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006C524D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>zakelijke rechtvaardiging (</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E842B1">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E842B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>businesscase</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002E30B4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002E30B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E842B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E842B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voor koolstofverwijdering versterkt, wat investeringen stimuleert, innovatie en ontwikkeling van technologieën bevordert en de markt als geheel verder helpt groeien. Uiteindelijk leidt dit tot een grotere en meer betrouwbare bijdrage </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000C6C00">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000C6C00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">van koolstofverwijdering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E842B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E842B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aan de klimaatdoelstellingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00835DE2" w:rsidP="00E842B1" w:rsidRDefault="00835DE2" w14:paraId="544FDF7A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00835DE2" w:rsidP="00E842B1" w:rsidRDefault="00835DE2" w14:paraId="544FDF7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00835DE2" w:rsidP="00E842B1" w:rsidRDefault="0AE4CCBD" w14:paraId="2268094E" w14:textId="694861C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het vrijwillige karakter </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6CD0E281">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6CD0E281">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>schuilt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in het feit dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1885A660">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1885A660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">zowel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="08AA1955">
+      <w:r w:rsidRPr="005875F5" w:rsidR="08AA1955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>partijen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="31439650">
+      <w:r w:rsidRPr="005875F5" w:rsidR="31439650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>die koolstofverwijderingseenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="34BCBCA0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="34BCBCA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aanbieden,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="389E0781">
+      <w:r w:rsidRPr="005875F5" w:rsidR="389E0781">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> als</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3499B2DD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3499B2DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> partijen die </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6A6F229A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6A6F229A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>koolstofverwijderingseenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6C5AEB41">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6C5AEB41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3499B2DD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3499B2DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>kopen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, niet verplicht zijn om gebruik te maken van dit specifieke certificeringskader</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5ABC43EF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5ABC43EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat de CRFC-verordening invoert</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00115010" w:rsidP="00115010" w:rsidRDefault="00115010" w14:paraId="65F1BEE0" w14:textId="25B77D05">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00115010" w:rsidP="00115010" w:rsidRDefault="00115010" w14:paraId="65F1BEE0" w14:textId="25B77D05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F70C92" w:rsidP="00115010" w:rsidRDefault="0062666A" w14:paraId="2A4B5F28" w14:textId="5A03F94A">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F70C92" w:rsidP="00115010" w:rsidRDefault="0062666A" w14:paraId="2A4B5F28" w14:textId="5A03F94A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="727CB080">
+      <w:r w:rsidRPr="005875F5" w:rsidR="727CB080">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="38C9BDAB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="38C9BDAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> beoogt een bijdrage te leveren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="38C9BDAB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="49FCE2E7">
+      <w:r w:rsidRPr="005875F5" w:rsidR="38C9BDAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan Brede Welvaartsthema’s Gezondheid (Tegengaan milieuvervuiling, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="49FCE2E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ustainable Devo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="5CD0B9FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lopment Goals (S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="38C9BDAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="5CD0B9FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="38C9BDAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3), Consumptie en inkomen en Economisch Kapitaal (Duurzame inclusieve economische groei, SDG 8); Duurzame Infrastructuur, kennis en innovatie, SDG 9; Circulaire productie en consumptie, SDG 12), Ruimtelijke samenhang en -kwaliteit (Duurzame landbouw, SDG 2), en Natuurlijk kapitaal (Klimaatactie, SDG 13; Biodiversiteit op land en in de zee, SDG’s 14 en 15).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00074B2A" w:rsidP="00775D47" w:rsidRDefault="00074B2A" w14:paraId="5A41A0DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00B818BA" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="57431144" w14:textId="530B0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc225175520" w:id="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="134DD82B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Het certificeringsproces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="134DD82B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00074B2A" w:rsidP="00775D47" w:rsidRDefault="00074B2A" w14:paraId="5A41A0DE" w14:textId="77777777"/>
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00AA4629" w:rsidP="05E4D2A1" w:rsidRDefault="215F7EFC" w14:paraId="3F6E096C" w14:textId="66D4F926">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exploitanten die </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="049520B8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="049520B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>koolstofverwijderingsactiviteiten uitvoeren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kunnen, als </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="14CEB27A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="14CEB27A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de activiteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voldoen aan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="24C232B4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="24C232B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>kwaliteitscriteria</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="08B51EAF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00FE236C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="08B51EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals bepaald in hoofdstuk 2 van de CRCF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00FE236C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="08B51EAF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="08B51EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4FF4F579">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4FF4F579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>conformiteits</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>certificaat krijgen van certificerende instanties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7B5FA8E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7B5FA8E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zoals geregeld in hoofdstuk 3 van de CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6FE8EA17">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6FE8EA17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7B5FA8E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7B5FA8E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00344821" w:rsidP="00344821" w:rsidRDefault="00344821" w14:paraId="780876A0" w14:textId="7B6C5AE2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00344821" w:rsidP="00344821" w:rsidRDefault="00344821" w14:paraId="780876A0" w14:textId="7B6C5AE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00344821" w:rsidP="00344821" w:rsidRDefault="215F7EFC" w14:paraId="77BBE237" w14:textId="74762A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7F1B710E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7F1B710E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verordening heeft betrekking op </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00B25F03">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00B25F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">drie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="67B2389B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="67B2389B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">typen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>activiteiten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00344821" w:rsidP="00F35939" w:rsidRDefault="58C51A8D" w14:paraId="7DE24F30" w14:textId="75EA258C">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00344821" w:rsidP="00F35939" w:rsidRDefault="58C51A8D" w14:paraId="7DE24F30" w14:textId="75EA258C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ermanente koolstofverwijdering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00C53A05">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C53A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000D7B93">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000D7B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Dit betreffen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4F28D6B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4F28D6B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> menselijke activiteiten die </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00372B39">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00372B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">koolstofdioxide </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4F28D6B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4F28D6B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">uit de atmosfeer verwijderen en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002E30B4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002E30B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4F28D6B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4F28D6B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">veilig en duurzaam opslaan voor meerdere eeuwen. Voorbeelden zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="30FEE58E">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="30FEE58E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Direct Air</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="30FEE58E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="30FEE58E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="14383A13">
+      <w:r w:rsidRPr="005875F5" w:rsidR="14383A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="14383A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bio-energy Carbon Capture and Storage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="14383A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7628B74C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DACCS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="14383A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en BECCS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="7D169FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4F28D6B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4F28D6B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>en andere technologische toepassingen die langdurige opslag garanderen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="44B2A366">
+      <w:r w:rsidRPr="005875F5" w:rsidR="44B2A366">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Voor deze activiteiten kunnen ‘permanente koolstofverwijderingseenheden’ worden uitgegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00344821" w:rsidP="00E95FB2" w:rsidRDefault="1A631FE7" w14:paraId="6E04E456" w14:textId="29D5536B">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00344821" w:rsidP="00E95FB2" w:rsidRDefault="1A631FE7" w14:paraId="6E04E456" w14:textId="29D5536B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oolstofopslag in producten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004120E8">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="004120E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004120E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004120E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="288CFDF0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="288CFDF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>betref</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004120E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004120E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>fen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="288CFDF0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="288CFDF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> activiteiten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="473E4D43">
+      <w:r w:rsidRPr="005875F5" w:rsidR="473E4D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>waarbij koolstof afgevangen en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gedurende minstens 35 jaar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="182FD56E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="182FD56E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>wordt opgeslagen in duurzame producten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="455DF8C2">
+      <w:r w:rsidRPr="005875F5" w:rsidR="455DF8C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, waarbij de opgeslagen koolstof</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="182FD56E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="182FD56E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ter plaatse gemonitord kan worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5F6B6C42">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5F6B6C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en gedurende de gehele monitoringperiode gecertificeerd is.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="682097A9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="682097A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Voor deze activiteiten kunnen ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E24592">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E24592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>eenheden koolstof</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00957552">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00957552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">opslag in producten’ </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="682097A9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="682097A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="59ED1E78">
+      <w:r w:rsidRPr="005875F5" w:rsidR="59ED1E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>uitgegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00344821" w:rsidP="00E95FB2" w:rsidRDefault="7E6C2E30" w14:paraId="4CB8B9D7" w14:textId="7D3A535C">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00344821" w:rsidP="00E95FB2" w:rsidRDefault="7E6C2E30" w14:paraId="4CB8B9D7" w14:textId="7D3A535C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oolstofland</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6AF0239F">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="6AF0239F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>beheer</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00957552">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00957552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="215F7EFC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="215F7EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00957552">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00957552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="174A96DB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="174A96DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>betref</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00957552">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00957552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>fen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="174A96DB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="174A96DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7DCB2127">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7DCB2127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>activiteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2C8C7677">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2C8C7677">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gerelateerd aan het beheer van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="35968C2D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="35968C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>een land- of kustomgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="174A96DB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="174A96DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> die </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5710C5B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5710C5B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>resulteren in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="174A96DB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="174A96DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="33B7C1E6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="33B7C1E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>het afvangen en tijdelijk opslaan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="174A96DB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="174A96DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van koolstof in </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6FC47BD8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6FC47BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>biogene koolstofreservoirs</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3E9B22A3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3E9B22A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of in de reductie van bodememissies</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3722EC25">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3722EC25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1DE85235">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1DE85235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Voor deze activiteiten kunnen ‘koolstoflandbeheervastleggingseenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="79A70232">
+      <w:r w:rsidRPr="005875F5" w:rsidR="79A70232">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1DE85235">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1DE85235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7EDB0E18">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7EDB0E18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">of ‘bodememissiereductie-eenheden’ </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1DE85235">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1DE85235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="46ADD42D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="46ADD42D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>uitgegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00344821" w:rsidP="00FB161F" w:rsidRDefault="00344821" w14:paraId="6BC44C5B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00344821" w:rsidP="00FB161F" w:rsidRDefault="00344821" w14:paraId="6BC44C5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00FB161F" w:rsidP="00783E3F" w:rsidRDefault="787123AA" w14:paraId="17C64664" w14:textId="713FED27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het certificeringsproces </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="45C7EF78">
+      <w:r w:rsidRPr="005875F5" w:rsidR="45C7EF78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2F7D8674">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2F7D8674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> omvat meerdere fasen, gericht op het waarborgen van de transparantie, betrouwbaarheid en integriteit van koolstofverwijderingsactiviteiten. De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2DDEF80D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2DDEF80D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">exploitant </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="607A025E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="607A025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">of groep exploitanten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>van een koolstofverwijderings</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0A316AD0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0A316AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>activiteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dient </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="066529C5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="066529C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3854562F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3854562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">aanvraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7A390FEB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7A390FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3854562F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3854562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="07139A22">
+      <w:r w:rsidRPr="005875F5" w:rsidR="07139A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> door de Commissie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1578A055">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1578A055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> erkende</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3854562F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3854562F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> certificeringsregeling in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="194AB76C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="194AB76C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0F7F5BC4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0F7F5BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Indien de aanvraag wordt geaccepteerd, dient de exploitant </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">een gedetailleerd </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="32D98A75">
+      <w:r w:rsidRPr="005875F5" w:rsidR="32D98A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">activiteiten- en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>monitoringsplan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5E531FAD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5E531FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in bij een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4E1E4BD7">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4E1E4BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> door de certificeringsregeling aangewezen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5E531FAD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5E531FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> certificeringsinstantie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Vervolgens dient </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="20587BED">
+      <w:r w:rsidRPr="005875F5" w:rsidR="20587BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1158F59E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1158F59E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">certificeringsinstantie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00957552">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00957552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="061E1CC9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="061E1CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">onderzoek </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="255AFCF1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="255AFCF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>(audit)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uit te voeren om vast te stellen dat de koolstofverwijderingsactiviteit voldoe</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="20D113E6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="20D113E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6ADAB22E">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de gestelde criteria op het gebied van kwantificatie, addition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="6ADAB22E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aliteit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5ACF3FDC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5ACF3FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>langetermijnops</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2298AD89">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2298AD89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5ACF3FDC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5ACF3FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ag (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>permanentie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5ACF3FDC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5ACF3FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en duurzaamheid. Na een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="461564C3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="461564C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>positief afgerond onderzoek, geeft de certificeringinstantie een conformiteitscertificaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="485AB9F8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="485AB9F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voor de activiteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="461564C3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="461564C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> af. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2EF75266">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2EF75266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Vanuit het register van de certificeringsregeling of het EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00957552">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00957552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2EF75266">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2EF75266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>register kunnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00344EFF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00344EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, afhankelijk van het type activiteit, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="794E7283">
+      <w:r w:rsidRPr="005875F5" w:rsidR="794E7283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>gecerti</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7F82237E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7F82237E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ficeerde </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2EF75266">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2EF75266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>eenheden worden uitgegeven</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="20A0BCCD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="20A0BCCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op basis van het conformiteitscertificaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5E47C7CF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5E47C7CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van de desbetreffende activiteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="20A0BCCD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="20A0BCCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AC4B8E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AC4B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005A7DA8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005A7DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> certificeringsinstantie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00FE4485">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00FE4485">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">voert </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005A7DA8">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> uit om te bevestigen dat de activiteit blijvend voldoet aan de vereisten van het certificeringskader.</w:t>
+      <w:r w:rsidRPr="005875F5" w:rsidR="005A7DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>periodiek een hercertificeringsaudit uit om te bevestigen dat de activiteit blijvend voldoet aan de vereisten van het certificeringskader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00783E3F" w:rsidP="00783E3F" w:rsidRDefault="00783E3F" w14:paraId="5D5DFBAE" w14:textId="34ED16BC"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00021598" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="4C675EA5" w14:textId="0507EE8B">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00783E3F" w:rsidP="00783E3F" w:rsidRDefault="00783E3F" w14:paraId="5D5DFBAE" w14:textId="34ED16BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00021598" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="4C675EA5" w14:textId="0507EE8B">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc225175521" w:id="19"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006C4738">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006C4738">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Rol</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00B818BA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00B818BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verdeling </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009C530A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009C530A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">binnen het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00454F45">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00454F45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>kader</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00454F45">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00454F45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="008766B2" w:rsidP="008766B2" w:rsidRDefault="1971F650" w14:paraId="78D3BF20" w14:textId="643116DF">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="008766B2" w:rsidP="008766B2" w:rsidRDefault="1971F650" w14:paraId="78D3BF20" w14:textId="643116DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0B73685B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0B73685B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> biedt een vrijwillig kader voor het realiseren van koolstofverwijdering en is bedoeld voor zowel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1D80A0DA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1D80A0DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aanbieders</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="003F51AF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="003F51AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(exploitanten) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">als </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7191B56F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7191B56F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">afnemers </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00644CED">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00644CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1E334F98">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1E334F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gecertificeerde eenheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Omdat het verschillende verwijderingstechnieken omvat, is het aantal betrokken </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009C0CA8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009C0CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aanbieders</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> divers, van boeren en landbeheerders tot industriële partijen zoals technologieontwikkelaars en biobrandstofproducenten. De afnemers zijn nog breder: iedereen, van burgers en bedrijven tot overheden, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="5B8BF9B4">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="5B8BF9B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="5B8BF9B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mogelijkheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">via het CRCF op een transparante manier </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A730AB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A730AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>gecertificeerde eenheden te</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kopen. Ook</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E15592">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E15592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bestaande</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="1CDBE988">
+      <w:r w:rsidRPr="005875F5" w:rsidR="1CDBE988">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="253D57D3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="253D57D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ertificeringsregelingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> die actief zijn op de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="376A1361">
+      <w:r w:rsidRPr="005875F5" w:rsidR="376A1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>vrijwillige koolstofmarkt kunnen gebruikmaken van het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="55A1685B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="55A1685B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vrijwillige certificeringskader van de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> CRCF</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="55A1685B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="55A1685B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>-verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00626D37">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00626D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(mits erkend door de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00DB5911">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00DB5911">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00626D37">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00626D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Commissie) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0D69E33B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0D69E33B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">en zijn daarom belangrijk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00A97BF7" w:rsidP="008766B2" w:rsidRDefault="00A97BF7" w14:paraId="608C87CA" w14:textId="77777777"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00A97BF7" w:rsidP="008766B2" w:rsidRDefault="00A97BF7" w14:paraId="608C87CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="006400A4" w:rsidP="006400A4" w:rsidRDefault="00D256D7" w14:paraId="1A4D13EE" w14:textId="43329A6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006400A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="006400A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRCF kent de volgende actoren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="3506DAEC" w14:paraId="73D1B47F" w14:textId="2B33B205">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="3506DAEC" w14:paraId="73D1B47F" w14:textId="2B33B205">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Exploitanten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00626D37">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00626D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of groepen exploitanten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>operator</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>group of operators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>) zijn de partijen die verantwoordelijk zijn voor de uitvoering van koolstofverwijderingsactiviteiten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="00585303" w14:paraId="4F066046" w14:textId="4817D597">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="00585303" w14:paraId="4F066046" w14:textId="4817D597">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Certificerende instanties (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certification bodies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C9525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als bedoeld in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00736D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artikel 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C9525E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00736D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CRCF-verordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00B60C30">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00B60C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007F7D28">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007F7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">instanties </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005D03F0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005D03F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, op basis van het certificeringsreglement van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001A67CE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="001A67CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>certificeringsregeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, controles uit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005D03F0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005D03F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>voeren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om vast te stellen of de koolstofverwijderingsactiviteiten van exploitanten in overeenstemming zijn met de door de Europese Commissie vastgestelde certificeringsmethoden. Bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005D03F0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005D03F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>positieve beoordeling verstrekken zij het certificaat aan de exploitant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="00F44EC9" w14:paraId="42A84C40" w14:textId="5A9C5C22">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="00F44EC9" w14:paraId="42A84C40" w14:textId="5A9C5C22">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Certificeringsregeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005D03F0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005D03F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidDel="008C5CEB">
+      <w:r w:rsidRPr="005875F5" w:rsidDel="008C5CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certification schemes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AB108D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AB108D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005D03F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als bedoeld in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AB108D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00736D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="005D03F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00736D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CRCF-verordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005D03F0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00082CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zijn erkende schema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C26A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00082CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00C26A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00082CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00082CF4">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00082CF4">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de normen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="000352C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en procedures bevatten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="0027182E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="000352C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">certificerende instanties de naleving van de door de Europese Commissie uitgewerkte certificeringsmethoden </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000352C9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000352C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">kunnen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">beoordelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00132042" w:rsidP="0046328A" w:rsidRDefault="00132042" w14:paraId="2826ADE3" w14:textId="3B877917">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00132042" w:rsidP="0046328A" w:rsidRDefault="00132042" w14:paraId="2826ADE3" w14:textId="3B877917">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Europese Commissie is belast met het uitwerken en vaststellen van nadere regels </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000F3D39">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000F3D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">met </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">gedelegeerde </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00152FDC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00152FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">handelingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">en uitvoeringshandelingen, onder andere voor certificeringsmethoden en eisen voor de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A56B8C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A56B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>betrokken partijen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009E3798">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009E3798">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004C5081">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004C5081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">bewaakt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00573FFA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00573FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004C5081">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004C5081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de goede</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008D07BE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008D07BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00292220">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00292220">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>toepassing</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van de verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00573FFA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00573FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0023434B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0023434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Indien bezorgdheden bestaan omtrent een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004657A1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004657A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>certificeringsregeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0023434B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0023434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, kunnen toezichthouders zich tot de Commissie wenden. Daarnaast mag een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004657A1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004657A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">certificeringsregeling </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0023434B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0023434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">pas opereren na </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A37FE5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A37FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>op grond van artikel 13 van de CRCF-verordening door</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0023434B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0023434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00EF1EC5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00EF1EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Commissie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A37FE5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A37FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> erken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000F3D39">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000F3D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A37FE5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A37FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0023434B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0023434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Tevens zal de Commissie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AB74B9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AB74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>in 2028</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0023434B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0023434B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> een register opzetten voor alle conformiteitscertificaten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="006A670F" w14:paraId="0F34B470" w14:textId="573D410B">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00585303" w:rsidP="00585303" w:rsidRDefault="006A670F" w14:paraId="0F34B470" w14:textId="573D410B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3506DAEC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3506DAEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Raad voor Accreditatie (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="3506DAEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00552B50">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>accreditation body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00552B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3506DAEC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3506DAEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>is verantwoordelijk voor de accreditatie van de certificerende instanties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005C2E68">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005C2E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> die in Nederland gevestigd zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3506DAEC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3506DAEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. In Nederland wordt deze taak uitgevoerd door </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00703A0E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00703A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3DEA9D53">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3DEA9D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3506DAEC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3506DAEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> private </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7C7D9F13">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7C7D9F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>stichting</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3506DAEC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3506DAEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de Raad voor Accreditatie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F1676B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F1676B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008B3BB3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008B3BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De wettelijke basis hiervoor is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E44579">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E44579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F73F31">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F73F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>artikel 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001F7E2C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="001F7E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, eerste lid, van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E44579">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E44579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de Wet aanwijzing nationale accreditatie-instantie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008B3BB3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008B3BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, waarin de Raad is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E44579">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E44579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D33532">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D33532">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">aangewezen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002B0CFB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002B0CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>als nationale</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E52610">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E52610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> accreditatie-instantie </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D33532">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D33532">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">in de zin van artikel 4 van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00464208">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00464208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>verordening (EG) nr. 765/2008 van het Europees Parlement en de Raad van de Europese Unie van 9 juli 2008</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002B0CFB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002B0CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00A97BF7" w:rsidP="008766B2" w:rsidRDefault="006A670F" w14:paraId="2854B321" w14:textId="4C0B8892">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00A97BF7" w:rsidP="008766B2" w:rsidRDefault="006A670F" w14:paraId="2854B321" w14:textId="4C0B8892">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De bevoegde </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00864B96">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00864B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">instantie van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00864B96">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00864B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">lidstaat belast met </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>toezicht (</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00961B42">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00961B42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> publieke</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> toezichthouder </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>die toeziet</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op de certificerende instanties en eventuele tekortkomingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">rapporteert </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">aan zowel de certificerende instanties als de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00687AA3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00687AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>certificeringsregeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006952E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006952E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005535CE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005535CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nederland wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006952E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006952E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> beoogd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005535CE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005535CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> deze rol </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006952E8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006952E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F926CA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F926CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>laten vervullen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005535CE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005535CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> door de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00632797">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00632797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nederlandse </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005535CE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005535CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Emissieautoriteit (NEa). </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Indien een </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D43F77">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D43F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">certificeringsregeling </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">niet voldoet aan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F9729D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F9729D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>gedelegeerde handelingen of uitvoeringshandelingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00585303">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00585303">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, kan de toezichthouder tevens contact opnemen met de Europese Commissie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006C2B91">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006C2B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C7CCF" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="5CEE92CC" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="000C7CCF" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="5CEE92CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786215" w:id="20"/>
       <w:bookmarkStart w:name="_Toc225175522" w:id="21"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="50809CB6" w14:textId="0B5E349A">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="50809CB6" w14:textId="0B5E349A">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00722942">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00722942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Inhoud wetsvoorstel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00CF7671" w:rsidP="00CF7671" w:rsidRDefault="00CF7671" w14:paraId="1E1ACC80" w14:textId="29B3BA38">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00CF7671" w:rsidP="00CF7671" w:rsidRDefault="00CF7671" w14:paraId="1E1ACC80" w14:textId="29B3BA38">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="01A8F119" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="01A8F119" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786216" w:id="22"/>
       <w:bookmarkStart w:name="_Toc225175523" w:id="23"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>4.1 Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="387FD847" w14:textId="746F3CBA">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="387FD847" w14:textId="746F3CBA">
       <w:pPr>
         <w:spacing w:after="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een EU-verordening heeft rechtstreekse werking. Dit betekent dat zij automatisch deel uitmaakt van de nationale rechtsorde en </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0003191A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0003191A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>dat nationale wetgeving niet is vereis</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00303A84">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00303A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0003191A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0003191A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om de verordening van toepassing te laten zijn. Het is daarom niet nodig</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de bepalingen ervan over te nemen in nationaal recht. Wel verplicht</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A431F0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A431F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00A431F0">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00A431F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">verordeningen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de lidstaten om alle noodzakelijke maatregelen te nemen voor een volledige uitvoering. Zo vereist een goede werking vaak aanvullende nationale regels voor bijvoorbeeld toezicht, handhaving, rechtsbescherming en de aanwijzing van uitvoeringsinstanties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B47C40" w:rsidRDefault="00B47C40" w14:paraId="1EEA361E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="1B98E9DF" w14:textId="4D71B99A">
+      <w:pPr>
+        <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786217" w:id="24"/>
       <w:bookmarkStart w:name="_Toc225175524" w:id="25"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">4.2 Toezicht door de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00632797">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00632797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Nederlandse Emissieautoriteit (</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>NEa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00632797">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00632797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="009C0046" w:rsidP="007A7BEB" w:rsidRDefault="001324B9" w14:paraId="302734BA" w14:textId="422C0428">
+    <w:p w:rsidRPr="005875F5" w:rsidR="009C0046" w:rsidP="007A7BEB" w:rsidRDefault="001324B9" w14:paraId="302734BA" w14:textId="422C0428">
       <w:pPr>
         <w:spacing w:after="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Artikel 10, vierde lid, van de CRCF-verordening verplicht lidstaten om toezicht te houden op certificerende instanties. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004F3D6E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004F3D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="005B70B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="005B70B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>et wetsvoorstel</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008E43BA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008E43BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004F3D6E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004F3D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>strekt ertoe</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008E43BA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008E43BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de Minister van Klimaat en Groene Groei </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00642A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00642A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">de bevoegdheid te geven </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D812AC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D812AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>tot aanwijzing van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00642A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00642A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ambtenaren </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F926CA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F926CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">voor het toezicht op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F5454F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F5454F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>naleving van de</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00182EF3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00182EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> CRCF-verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F926CA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F926CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CE6828">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CE6828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007A003F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007A003F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">eoogd </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CE6828">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CE6828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002649AC">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002649AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vervolgens</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CE6828">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CE6828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007A003F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007A003F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ambtenaren </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00642A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00642A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">van de NEa </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00CE6828">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00CE6828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">aan te wijzen voor dit toezicht op </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E97415">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E97415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>in Nederland geaccrediteerde certificerende instanties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00182EF3">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00182EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Met haar expertise op het gebied van klimaatbeleid, de monitoring en verificatie van emissies, en de werking van certificeringsprocessen, is de NEa hiervoor de meest geschikte toezichthouder. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="3AF5123C" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="3AF5123C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786218" w:id="26"/>
       <w:bookmarkStart w:name="_Toc225175525" w:id="27"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>4.3 Onderzoeksbevoegdheden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="66C967EE" w14:textId="2DA841BB">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="66C967EE" w14:textId="2DA841BB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De CRCF-verordening specificeert niet welke concrete onderzoeksbevoegdheden de nationale toezichthouder heeft; dit laat de verordening over aan de nationale wetgever. Daarom </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00182EF3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00182EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zal </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de NEa voor haar toezicht gebruik</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00182EF3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00182EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>maken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...17 lines deleted...]
-        <w:t>). De belangrijkste hiervan zijn:</w:t>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de bestaande bevoegdheden uit titel 5.2 van de Algemene wet bestuursrecht (Awb). De belangrijkste hiervan zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="57A4F106" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="57A4F106" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...20 lines deleted...]
-        <w:t>);</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het betreden van plaatsen anders dan woningen (artikel 5:15 van de Awb);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="6DBF4BAB" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="6DBF4BAB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...20 lines deleted...]
-        <w:t>);</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het vorderen van inlichtingen (artikel 5:16 van de Awb);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="5EC6CCD1" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="5EC6CCD1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...20 lines deleted...]
-        <w:t>);</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het vorderen van inzage in zakelijke gegevens en bescheiden (artikel 5:17 van de Awb);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="0BAC44C5" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="00555F09" w:rsidRDefault="00555F09" w14:paraId="0BAC44C5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...20 lines deleted...]
-        <w:t>).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het onderzoeken van zaken (artikel 5:18 van de Awb).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="6AD7010C" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00555F09" w:rsidP="0015755B" w:rsidRDefault="00555F09" w14:paraId="6AD7010C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786219" w:id="28"/>
       <w:bookmarkStart w:name="_Toc225175526" w:id="29"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>4.4 Procedure bij non-conformiteit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="009B3D64" w:rsidP="000C7CCF" w:rsidRDefault="00555F09" w14:paraId="77E1F821" w14:textId="32F8FF8D">
+    <w:p w:rsidRPr="005875F5" w:rsidR="009B3D64" w:rsidP="000C7CCF" w:rsidRDefault="00555F09" w14:paraId="77E1F821" w14:textId="32F8FF8D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Constateert de NEa tijdens haar toezicht non-conformiteit met de CRCF-verordening, dan informeert zij</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007B2DDC">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="007B2DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00703A84">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00703A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>zoals</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007466BE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="007466BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> beschreven in artikel 10 van de CRCF-verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007B2DDC">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="007B2DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007466BE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="007466BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>hierover onverwijld de betreffende certificerende instantie en de certificeringsregeling. Deze informatie wordt vervolgens openbaar gemaakt in het certificeringsregister of, na de oprichting daarvan, in het Unieregister.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="009B3D64" w:rsidP="00555F09" w:rsidRDefault="009B3D64" w14:paraId="1C66DDBF" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="009B3D64" w:rsidP="00555F09" w:rsidRDefault="009B3D64" w14:paraId="1C66DDBF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00CF7671" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="5A35EC54" w14:textId="4EECD4DA">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00CF7671" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="5A35EC54" w14:textId="4EECD4DA">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786220" w:id="30"/>
       <w:bookmarkStart w:name="_Toc225175527" w:id="31"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="74721F4E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="74721F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Gevolgen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="004825FE" w:rsidP="00CF7671" w:rsidRDefault="004825FE" w14:paraId="647F49DF" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="004825FE" w:rsidP="00CF7671" w:rsidRDefault="004825FE" w14:paraId="647F49DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="004825FE" w:rsidP="004825FE" w:rsidRDefault="120860FB" w14:paraId="33CF2081" w14:textId="4ECDCCE9">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="004825FE" w:rsidP="004825FE" w:rsidRDefault="120860FB" w14:paraId="33CF2081" w14:textId="4ECDCCE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Naar verwachting heeft het wetsvoorstel zeer beperkte regeldrukeffecten, aangezien de CRCF-verordening rechtstreeks werkt. Wel zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="63D0A2D6">
+      <w:r w:rsidRPr="005875F5" w:rsidR="63D0A2D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>als gevolg van dit wetsvoorstel beperkte gevolgen voor de certificerende instanties in verband met het toezicht dat de NE</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6103B213">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6103B213">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uitoefent. Zij zullen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="632F4277">
+      <w:r w:rsidRPr="005875F5" w:rsidR="632F4277">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">namelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>moeten voldoen aan de informatieverzoeken van de NE</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="6103B213">
+      <w:r w:rsidRPr="005875F5" w:rsidR="6103B213">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00B63B46" w:rsidP="004825FE" w:rsidRDefault="00B63B46" w14:paraId="457F6C80" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00B63B46" w:rsidP="004825FE" w:rsidRDefault="00B63B46" w14:paraId="457F6C80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C428B5" w:rsidP="004825FE" w:rsidRDefault="00022ED6" w14:paraId="023B2AE8" w14:textId="1A2CE9FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Op basis van artikel 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00BE64A7">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BE64A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, vierde</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> lid</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00BE64A7">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BE64A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> moeten c</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00312E4A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00312E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ertificerende instanties op verzoek van de nationale bevoegde autoriteiten alle relevante informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002F22A8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002F22A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tijdig</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00312E4A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00312E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> verstrekken die nodig is voor toezicht, inclusief de datum, tijd en locatie van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="002F22A8">
+      <w:r w:rsidRPr="005875F5" w:rsidR="002F22A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">geplande </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00312E4A">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0077252F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00312E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certificerings- en hercertificeringsaudits.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="0077252F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00312E4A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00312E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Als non-conformiteit </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AC3624">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AC3624">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>wordt geconstateerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00312E4A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00312E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, moeten </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AC3624">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AC3624">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>lidstaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00312E4A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00312E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de certificerende instantie en het betreffende certificeringssysteem direct informeren. Informatie over non-conformiteit wordt vervolgens gepubliceerd in het certificeringsregister of, zodra beschikbaar, in het Unieregister.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00167A37">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00167A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00E76E7E" w:rsidP="004825FE" w:rsidRDefault="00E76E7E" w14:paraId="046F9437" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000C4351">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00E76E7E" w:rsidP="004825FE" w:rsidRDefault="00E76E7E" w14:paraId="046F9437" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00721F9E" w:rsidP="004825FE" w:rsidRDefault="00D44F89" w14:paraId="3DF055DA" w14:textId="481974AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Het is lastig om een exacte inschatting te maken van het aantal certificerende instanties voor het CRCF. Een mogelijke benadering is om het aantal certificerende instanties voor biomassa als uitgangspunt te nemen, ervan uitgaande dat een deel van deze instanties ook betrokken zal zijn bij het CRCF. In dit geval zou men een marge van circa 20% bovenop het aantal biomassa-certificerende instanties kunnen toevoegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005875F5" w:rsidR="000C4351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, wat resulteert in ongeveer </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008A00B1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008A00B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">33 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00BE64A7">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BE64A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">certificerende instanties </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000C4351">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000C4351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>voor het CRCF. Dit aantal zal grotendeels overlappen met de bestaande biomassa-certificerende instanties, maar blijft een voorlopige schatting die afhankelijk is van verdere ontwikkelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00692D40" w:rsidP="004825FE" w:rsidRDefault="00692D40" w14:paraId="09279C06" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00692D40" w:rsidP="004825FE" w:rsidRDefault="00692D40" w14:paraId="09279C06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00401695" w:rsidP="009B29EE" w:rsidRDefault="0096146A" w14:paraId="0C37A4CB" w14:textId="36EF1AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> toezicht door de NEa op certificerende instanties wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004E018D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004E018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>steekproefsgewijs uitgevoerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00550C94">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00550C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, doorgaans</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004E018D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004E018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00526AEB">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00526AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>basis van signalen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="004E018D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="004E018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> risico-inschattingen. Voor de taak met betrekking tot het CRCF wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00867D75">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00867D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E22865">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E22865">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">jaarlijkse </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00071A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00071A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>tot</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00EC3D0C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00EC3D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ale</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00071A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00071A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00867D75">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00867D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>aantal toezichtbezoeken</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00071A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00071A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> door de NEa</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00867D75">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00867D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00071A2E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00071A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">bij certificerende instanties geschat op ongeveer </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AF53F5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AF53F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">tien, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">met een gemiddelde werklast van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AF53F5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AF53F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>zestien uren</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> per bezoek. Deze schatting is in overleg met de NEa tot stand gekomen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00752A72">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00752A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Volgens het "Handboek meting regeldrukkosten" wordt voor het berekenen van regeldrukkosten een fictief uurtarief van €</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008D6DB9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008D6DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>54 gehanteerd. Op basis van dit tarief resulteert de jaarlijkse kosteninschatting in: 10 toezichtbezoeken x 16 uur x €</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00401695">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00401695">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>54 = €</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00401695">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00401695">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="009B29EE">
+      <w:r w:rsidRPr="005875F5" w:rsidR="009B29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>8.640 per jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="009B3D64" w:rsidRDefault="009B29EE" w14:paraId="7727AFE0" w14:textId="362F00E0">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="009B3D64" w:rsidRDefault="009B29EE" w14:paraId="7727AFE0" w14:textId="362F00E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze kosten vormen een indicatie van de administratieve lasten die voor de certificerende instanties in totaal ontstaan door het toezicht van de NEa. Gezien het vrijwillige karakter van het CRCF </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0067764C">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0067764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>kunnen deze lasten op termijn toenemen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>, afhankelijk van de ontwikkelingen in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="008E7299">
+      <w:r w:rsidRPr="005875F5" w:rsidR="008E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> het aantal certificerende instanties voor het CRCF en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de uitvoering van het toezicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00897F8F" w:rsidP="004019E0" w:rsidRDefault="00897F8F" w14:paraId="02A523EC" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="1464577F" w14:textId="41046B25">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00897F8F" w:rsidP="004019E0" w:rsidRDefault="00897F8F" w14:paraId="02A523EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="1464577F" w14:textId="41046B25">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786221" w:id="32"/>
       <w:bookmarkStart w:name="_Toc225175528" w:id="33"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F24E12">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F24E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Uitvoering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00D02E0F" w:rsidP="00D02E0F" w:rsidRDefault="00D02E0F" w14:paraId="2C6A278D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00D02E0F" w:rsidP="00D02E0F" w:rsidRDefault="00D02E0F" w14:paraId="2C6A278D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="0083035A" w:rsidP="00D02E0F" w:rsidRDefault="00D02E0F" w14:paraId="7476DC8E" w14:textId="50C3AD8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Het wetsvoorstel is op uitvoerbaarheid en handhaafbaarheid getoetst door de NEa, die in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007B62FF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007B62FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>gevolge</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dit wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007B62FF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007B62FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>word</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007B62FF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007B62FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> belast met het toezicht op de werking van certificerende instanties op grond van de CRCF-verordening.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001452BF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="001452BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De NEa concludeert</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00692050">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00692050">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat de CRCF-verordening voldoende </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE6C76">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE6C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>geoperationaliseerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00692050">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00692050">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is en met de wijziging van de Wet milieubeheer correct wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE6C76">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE6C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>geïmplementeerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00692050">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00692050">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Ook concludeert de NEa dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00320718">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00320718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de NEa op een juiste manier wordt aangewezen als de toezichthouder in Nederland.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00DD5D69">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00DD5D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De NEa constateert een aantal onduidelijkheden in de verordening zelf</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006B4B60">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006B4B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, zoals duidelijke inkadering van periodiciteit en reikwijdte van het toezicht </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="683BB950">
+      <w:r w:rsidRPr="005875F5" w:rsidR="683BB950">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>op certificerende</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006B4B60">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006B4B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> instant</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00804E59">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00804E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006B4B60">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006B4B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00804E59">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00804E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en zie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="7FEC68D5">
+      <w:r w:rsidRPr="005875F5" w:rsidR="7FEC68D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00804E59">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00804E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zij beperkingen bij tweedelijns toezich</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00290912">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00290912">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">t. De NEa verzoekt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3A49CC90">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3A49CC90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>de Minister van Klimaat en Groene Groei</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00B5325A">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00B5325A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00EC7F41">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00EC7F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">onder andere </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00BB6510">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00BB6510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>om zich in Europa in te zetten op verbetering van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E91402">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E91402">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de door hun gemaakte punten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="000A564F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000A564F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Opmerkingen en bevindingen van de NEa</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00285A50">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00285A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zijn verwerkt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>in het wetsvoorstel en de memorie van toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00FA7FED" w:rsidP="00D02E0F" w:rsidRDefault="00FA7FED" w14:paraId="3E14297D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="09AF2C1B" w14:textId="55B4017D">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00FA7FED" w:rsidP="00D02E0F" w:rsidRDefault="00FA7FED" w14:paraId="3E14297D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="000C7CCF" w:rsidRDefault="000C7CCF" w14:paraId="09AF2C1B" w14:textId="55B4017D">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc204786223" w:id="34"/>
       <w:bookmarkStart w:name="_Toc225175529" w:id="35"/>
-      <w:r>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F24E12">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F24E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Advies en consultatie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F24E12">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F24E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00CE65E1" w:rsidP="00F24E12" w:rsidRDefault="00CE65E1" w14:paraId="30278056" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00CE65E1" w:rsidP="00F24E12" w:rsidRDefault="00CE65E1" w14:paraId="30278056" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A773B" w:rsidP="007A773B" w:rsidRDefault="007A773B" w14:paraId="1FB22AD4" w14:textId="77777777">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="007A773B" w:rsidP="007A773B" w:rsidRDefault="007A773B" w14:paraId="1FB22AD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Van internetconsultatie is afgezien. Dit wetsvoorstel beperkt zich tot de noodzakelijke implementatie van de CRCF-verordening, met name de aanwijzing van een nationale toezichthouder. Gelet op dit technische karakter en de beperkte beleidsmatige keuzes is internetconsultatie niet noodzakelijk geacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="000C7CCF" w:rsidP="007A773B" w:rsidRDefault="000C7CCF" w14:paraId="0C83107B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="000C7CCF" w:rsidP="007A773B" w:rsidRDefault="000C7CCF" w14:paraId="0C83107B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="0013470E" w:rsidP="000C7CCF" w:rsidRDefault="007A773B" w14:paraId="0093DFEA" w14:textId="3563D3BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Het wetsvoorstel is voorgelegd aan het Adviescollege Toetsing Regeldruk (hierna: ATR).</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Toc225175531" w:id="36"/>
-      <w:r w:rsidR="000C7CCF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0013470E">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0013470E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>ATR heeft het dossier niet geselecteerd voor een formeel advies, omdat het geen omvangrijke gevolgen voor de regeldruk heeft.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00F24E12" w:rsidP="00F24E12" w:rsidRDefault="00F24E12" w14:paraId="2C384E42" w14:textId="6C400EA4">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F24E12" w:rsidP="00F24E12" w:rsidRDefault="00F24E12" w14:paraId="2C384E42" w14:textId="6C400EA4">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="004128AC" w:rsidRDefault="004128AC" w14:paraId="52ED9676" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="004128AC" w:rsidRDefault="004128AC" w14:paraId="52ED9676" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="004128AC" w:rsidRDefault="00971E15" w14:paraId="60BD4029" w14:textId="56644C2A">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="004128AC" w:rsidRDefault="00971E15" w14:paraId="60BD4029" w14:textId="56644C2A">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc225175532" w:id="37"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>II ARTIKEL</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D70CF9">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D70CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>SGEWIJ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
-      <w:r w:rsidR="000C7CCF">
+      <w:r w:rsidRPr="005875F5" w:rsidR="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>S DEEL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="575359DB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="2125F5BE" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="575359DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="2125F5BE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Artikel I, onderdeel A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="48514FAB" w14:textId="5A66D508">
+    <w:p w:rsidRPr="005875F5" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="48514FAB" w14:textId="5A66D508">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit onderdeel voegt een begripsomschrijving van de CRCF-verordening toe aan de Wet milieubeheer. Hiermee wordt een verkorte, eenduidige aanduiding </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00701730">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00701730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ingevoerd </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">om herhaling van </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00821B29">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00821B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gehele opschrift</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de verordening in de wet te vermijden. Dit bevordert de leesbaarheid en beknoptheid van de wetstekst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="726A1E32" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="726A1E32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel I, onderdeel B </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="6C156484" w14:textId="7DE5F421">
+    <w:p w:rsidRPr="005875F5" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0053102C" w14:paraId="6C156484" w14:textId="7DE5F421">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De CRCF-verordening wordt toegevoegd aan de opsomming van Europese verordeningen waarop het handhavingsregime van de Omgevingswet van toepassing wordt verklaard. Dit is noodzakelijk om een wettelijke basis te </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00AE74C4">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00AE74C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">scheppen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor het aanwijzen van toezichthouders </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00E66944">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00E66944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die toezien op </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de naleving van de verordening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00021039" w:rsidP="00C3114B" w:rsidRDefault="00D31008" w14:paraId="5214CEA1" w14:textId="6CBCE1F2">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00021039" w:rsidP="00C3114B" w:rsidRDefault="00D31008" w14:paraId="5214CEA1" w14:textId="6CBCE1F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verder </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00293DD1">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00293DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">regelt dit onderdeel dat enkel artikel 18.6 van de Omgevingswet van toepassing </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0046732D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0046732D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">is, waarmee </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00021039">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00021039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>uitsluitend</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="0046732D">
+      <w:r w:rsidRPr="005875F5" w:rsidR="0046732D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de bevoegdheid ontstaat voor het aanwijzen van toezichthouders. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00021039">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00021039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het toezicht op de naleving van de CRCF-verordening bestaat primair uit het controleren of certificerende instanties correct functioneren en het opvragen van informatie. De toezichthoudende bevoegdheden uit titel 5.2 van de Algemene wet bestuursrecht, die van toepassing zijn zodra een toezichthouder is aangewezen, volstaan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="006F5CEA">
+      <w:r w:rsidRPr="005875F5" w:rsidR="006F5CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>hiervoor</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00021039">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00021039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00235084">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00235084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="4A05291B">
+      <w:r w:rsidRPr="005875F5" w:rsidR="4A05291B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Bij besluit van de Minister van Klimaat en Groene Groei</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00D57D7F">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00D57D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zullen ambtenaren van de NEa worden aangewezen als toezichthouders op artikel 10, vierde lid, van de CRCF-verordening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C3114B" w:rsidP="00E208CC" w:rsidRDefault="00C3114B" w14:paraId="396CD8D1" w14:textId="77777777"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C3114B" w:rsidP="00E208CC" w:rsidRDefault="00C3114B" w14:paraId="396CD8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="0084351B" w:rsidP="0053102C" w:rsidRDefault="006F5CEA" w14:paraId="2A78B142" w14:textId="04DD6F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De handhaving van de CRCF-verordening is reeds in die verordening geregeld, waardoor het niet wenselijk is om </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00235084">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5" w:rsidR="00235084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Omgevingswet-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bepalingen over handhavingsinstrumenten, zoals bestuursdwang of intrekking van begunstigende beschikkingen, van toepassing te verklaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00102CCD" w:rsidP="0053102C" w:rsidRDefault="00102CCD" w14:paraId="4EED1F6B" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00102CCD" w:rsidP="0053102C" w:rsidRDefault="00102CCD" w14:paraId="4EED1F6B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0CD7D7CB" w14:paraId="3F5D8B9A" w14:textId="3FEA61BA">
+    <w:p w:rsidRPr="005875F5" w:rsidR="0053102C" w:rsidP="0053102C" w:rsidRDefault="0CD7D7CB" w14:paraId="3F5D8B9A" w14:textId="3FEA61BA">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Artikel II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="001F2279">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5" w:rsidR="001F2279">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
-        <w:rPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="168B7866" w:rsidP="7E59F358" w:rsidRDefault="168B7866" w14:paraId="429E9FD1" w14:textId="2534FE1F">
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="168B7866" w:rsidP="7E59F358" w:rsidRDefault="168B7866" w14:paraId="429E9FD1" w14:textId="2534FE1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Dit artikel regelt de inwerkingtreding van de wet. Gekozen is voor inwerkingtreding met ingang van de dag na de datum van uitgifte van het Staatsblad waarin de wet wordt geplaatst.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="3D90C835">
+      <w:r w:rsidRPr="005875F5" w:rsidR="3D90C835">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Deze spoedige inwerkingtreding</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="204B7ABD">
+      <w:r w:rsidRPr="005875F5" w:rsidR="204B7ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, in afwijking van de vaste verandermomenten en de minimuminvoeringstermijn, noodzakelijk omdat de CRCF-verordening reeds op 26 december 2024 in werking is getreden en het </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="2A1CF072">
+      <w:r w:rsidRPr="005875F5" w:rsidR="2A1CF072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>wetsvoorstel de noodzakelijke regelgeving betreft om uitvoering te kunnen geven aan de CRCF-verordening.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="039CCB05" w14:textId="29D7612D"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="039CCB05" w14:textId="29D7612D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00971E15" w14:paraId="5C4787D7" w14:textId="1A2AE954">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>De Minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="00F24E12">
+      <w:r w:rsidRPr="005875F5" w:rsidR="00F24E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van Klimaat en Groene Groei</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="3F332184" w14:textId="125CF2B1"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidRDefault="007D3F11" w14:paraId="7D6EF8B1" w14:textId="4AC47726">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="005875F5" w14:paraId="3F332184" w14:textId="59EDE227">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>S. van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="4AAA2C36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidRDefault="007D3F11" w14:paraId="7D6EF8B1" w14:textId="4AC47726">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000C7CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="004128AC" w:rsidRDefault="004128AC" w14:paraId="6E1BDC38" w14:textId="73A49DFC">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="004128AC" w:rsidRDefault="004128AC" w14:paraId="6E1BDC38" w14:textId="73A49DFC">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc225175533" w:id="38"/>
-      <w:r w:rsidRPr="000C7CCF">
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">III </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007D3F11">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007D3F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>TRANSPONERINGSTABEL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="000C7CCF" w:rsidR="007D3F11">
+      <w:r w:rsidRPr="005875F5" w:rsidR="007D3F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="007D3F11" w:rsidP="00C845C3" w:rsidRDefault="007D3F11" w14:paraId="63D07FC5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="007D3F11" w:rsidP="00C845C3" w:rsidRDefault="007D3F11" w14:paraId="63D07FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="007D3F11" w:rsidP="00C845C3" w:rsidRDefault="007D3F11" w14:paraId="0C84A55C" w14:textId="1CE62F52">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005875F5" w:rsidR="007D3F11" w:rsidP="00C845C3" w:rsidRDefault="007D3F11" w14:paraId="0C84A55C" w14:textId="1CE62F52">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C7CCF">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Verordening (EU) 2024/3012 van het Europees Parlement en de Raad van 27 november 2024 tot vaststelling van een certificeringskader van de Unie voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7CCF" w:rsidR="00C845C3" w:rsidP="0052572A" w:rsidRDefault="00C845C3" w14:paraId="25479FC7" w14:textId="77777777">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="0052572A" w:rsidRDefault="00C845C3" w14:paraId="25479FC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2936"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1438"/>
+        <w:gridCol w:w="3134"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="1371"/>
+        <w:gridCol w:w="1386"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="11EB30F1" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="11EB30F1" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5478B3C3" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5478B3C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bepaling verordening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="35953328" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="35953328" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bepaling in wetsvoorstel of bestaande regeling. Toelichting indien niet geïmplementeerd of naar zijn aard geen implementatie behoeft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="37D84DEA" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="37D84DEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Omschrijving beleidsruimte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0031CF52" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0031CF52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Toelichting op de keuze(n) bij de invulling van de beleidsruimte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="21C3B8F7" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="21C3B8F7" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="06C15137" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="06C15137" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HOOFDSTUK 1 ALGEMENE BEPALINGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="41556DA6" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="41556DA6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="055C4DF5" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="055C4DF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="41277517" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="41277517" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="26B97D99" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="26B97D99" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6C9BABC0" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6C9BABC0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 1 (Onderwerp en toepassingsgebied)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2B18E4A7" w14:textId="58C87425">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2B18E4A7" w14:textId="58C87425">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7508B6E7" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7508B6E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6A5DACC2" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6A5DACC2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="291D3D6C" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="291D3D6C" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3514185F" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3514185F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 2 (Definities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5EF7BA6B" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5EF7BA6B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="60B786C4" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="60B786C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7BB9FC9E" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7BB9FC9E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="1E04638B" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="1E04638B" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="61CA342B" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="61CA342B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 3 (In aanmerking komen voor certificering)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="254050F4" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="254050F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-              <w:t>Behoeft naar zijn aard geen implementatie</w:t>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behoeft naar zijn aard geen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2F6E79BB" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2F6E79BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3C40D3A6" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3C40D3A6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="57AF6D43" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="57AF6D43" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="296B95FA" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="296B95FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HOOFDSTUK 2 KWALITEITSCRITERIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1F65606E" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1F65606E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0F310FD1" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0F310FD1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="68386CB6" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="68386CB6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="5C086235" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="5C086235" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7FFF99CC" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7FFF99CC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 4 (Kwantificering)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0BBC2DFC" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0BBC2DFC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4D3CCE39" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4D3CCE39" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="30C04AF5" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="30C04AF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="63A6E1BE" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="63A6E1BE" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="48AC76DA" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="48AC76DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...20 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Artikel 5 (Additionaliteit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1B585CBE" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1B585CBE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="27EAACCE" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="27EAACCE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="70F4351F" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="70F4351F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="3AD91DF0" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="3AD91DF0" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="142F1D0E" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="142F1D0E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 6 (Opslag, monitoring en aansprakelijkheid)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6E7A4C31" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6E7A4C31" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="64C9F726" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="64C9F726" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="331B56AE" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="331B56AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="65F49F69" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="65F49F69" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="365E5A07" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="365E5A07" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Artikel 7 (Duurzaamheid)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5CB09037" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5CB09037" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7C99675E" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7C99675E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="241F75BD" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="241F75BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="207ABBDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="207ABBDB" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7494717B" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7494717B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 8 (Certificeringsmethoden)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7DD282ED" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7DD282ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0FF5B90F" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0FF5B90F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="60C92AC5" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="60C92AC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="6F1E0442" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="6F1E0442" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1F8596CE" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1F8596CE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HOOFDSTUK 3 CERTIFICERING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="62F712EF" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="62F712EF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3B9E3A35" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3B9E3A35" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="402BE5DC" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="402BE5DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="4691FBF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="4691FBF5" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6D9641EC" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6D9641EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 9 (Certificering van de naleving)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="386BF4F1" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="386BF4F1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="20A0A548" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="20A0A548" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4DF18BEE" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4DF18BEE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="0125F276" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="0125F276" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="697BBF51" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="697BBF51" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 10 (Certificerende instanties)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4B67740C" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4B67740C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5ADBC03B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5ADBC03B" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3B6A8966" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...28 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="05F577D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="05F577D8" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="27D35BA1" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="27D35BA1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Eerste lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="726F0342" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="726F0342" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-              <w:t>Behoeft naar zijn aard geen implementatie</w:t>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behoeft naar zijn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="27DCE32B" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="27DCE32B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="60039EF1" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="60039EF1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="45131C8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="45131C8E" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="35034959" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="35034959" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tweede lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5A21B7CB" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5A21B7CB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5A94C621" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5A94C621" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1881C299" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1881C299" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="331A4005" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="331A4005" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="093B5D8A" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="093B5D8A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Derde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="45802477" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="45802477" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6003BEF2" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="6003BEF2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0AC14254" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0AC14254" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="2E13951D" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="2E13951D" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1116DFCE" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1116DFCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vierde lid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="35948919" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="35948919" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 18.1a van de Wet Milieubeheer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1E5C64D1" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1E5C64D1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="59946C82" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="59946C82" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="1421DAB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="1421DAB2" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="404C43DD" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="404C43DD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HOOFDSTUK 4 CERTIFICERINGSREGELINGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="48D45651" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="48D45651" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="150043E2" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="150043E2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="46390281" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="46390281" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="3FD687EC" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="3FD687EC" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="71CF8B3E" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="71CF8B3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Artikel 11 (Werking van certificeringsregelingen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="421DCCA6" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="421DCCA6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-              <w:t>Behoeft naar zijn aard geen implementatie</w:t>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behoeft naar zijn aard geen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0C40D15A" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0C40D15A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2DAC2364" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2DAC2364" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="18EBEE5D" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="18EBEE5D" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="24294559" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="24294559" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 12 (Unieregister voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten, en certificeringsregisters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5E562E4A" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="5E562E4A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2B3AA73F" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2B3AA73F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="042EF7FA" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="042EF7FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="0A20AC0C" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="0A20AC0C" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2E2436A2" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2E2436A2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 13 (Erkenning van certificeringsregelingen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3E50BE51" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3E50BE51" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3AA1FE9F" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3AA1FE9F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="73B1E164" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="73B1E164" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="071443FF" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="071443FF" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2274FF6F" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2274FF6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 14 (Rapportagevereisten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7D780C34" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7D780C34" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="017920A7" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="017920A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1EE66097" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1EE66097" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="7D329648" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="7D329648" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2F814306" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2F814306" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-              <w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>HOOFDSTUK 5 SLOTBEPALINGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0CF513EA" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0CF513EA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3109A1DB" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3109A1DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="59932656" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="59932656" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="1231420D" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="1231420D" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="18BC3302" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="18BC3302" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Artikel 15 (Wijzigingen van de bijlagen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="06FD881B" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="06FD881B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="475B2603" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="475B2603" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0ECE0F65" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0ECE0F65" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="2EFF71B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="2EFF71B4" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="06BFB495" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="06BFB495" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 16 (Uitoefening van de bevoegdheidsdelegatie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="037F7307" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="037F7307" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4B6C7E2D" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4B6C7E2D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1C316BC0" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1C316BC0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="3DC816E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="3DC816E4" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="18B9CEC6" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="18B9CEC6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 17 (Comitéprocedure)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2B3E473D" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="2B3E473D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0F3FC9AD" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="0F3FC9AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1D28B583" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="1D28B583" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C7CCF" w:rsidR="0052572A" w14:paraId="6CBFBEDC" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="6CBFBEDC" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4022FA6D" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="4022FA6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Artikel 18 (Evaluatie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="18EDFA06" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="18EDFA06" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Behoeft naar zijn aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7C9D6429" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="7C9D6429" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3D186AA3" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="3D186AA3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003B2663" w:rsidR="0052572A" w14:paraId="28588B1A" w14:textId="77777777">
+      <w:tr w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidTr="005875F5" w14:paraId="28588B1A" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="130A0159" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="130A0159" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Artikel 19 (Inwerkingtreding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C7CCF" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="01E27DE4" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="01E27DE4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...4 lines deleted...]
-              <w:t>Behoeft naar zijn aard geen implementatie</w:t>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behoeft naar zijn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>aard geen implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B2663" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="69043D09" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="69043D09" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7CCF">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005875F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Geen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B2663" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="62A67EBA" w14:textId="77777777">
+          <w:p w:rsidRPr="005875F5" w:rsidR="0052572A" w:rsidRDefault="0052572A" w14:paraId="62A67EBA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="47C96A56" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidRPr="00C845C3" w:rsidR="00F00C3C" w:rsidSect="00DE555F">
+    <w:p w:rsidRPr="005875F5" w:rsidR="00C845C3" w:rsidP="00C845C3" w:rsidRDefault="00C845C3" w14:paraId="47C96A56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005875F5" w:rsidR="00F00C3C" w:rsidP="00C845C3" w:rsidRDefault="00F00C3C" w14:paraId="1501454E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005875F5" w:rsidR="00F00C3C" w:rsidSect="00DE555F">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7107DBF7" w14:textId="77777777" w:rsidR="00910F4A" w:rsidRDefault="00910F4A" w:rsidP="00F24E12">
+    <w:p w14:paraId="43C9FAEE" w14:textId="77777777" w:rsidR="00871F99" w:rsidRDefault="00871F99" w:rsidP="00F24E12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="589F3878" w14:textId="77777777" w:rsidR="00910F4A" w:rsidRDefault="00910F4A" w:rsidP="00F24E12">
+    <w:p w14:paraId="0A3013E7" w14:textId="77777777" w:rsidR="00871F99" w:rsidRDefault="00871F99" w:rsidP="00F24E12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72976980" w14:textId="77777777" w:rsidR="00910F4A" w:rsidRDefault="00910F4A">
+    <w:p w14:paraId="2AEA79F2" w14:textId="77777777" w:rsidR="00871F99" w:rsidRDefault="00871F99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8247,82 +12374,56 @@
                     <w:r w:rsidRPr="00F24E12">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...30 lines deleted...]
-  </w:sdt>
+  <w:p w14:paraId="1717B0F9" w14:textId="2E968F54" w:rsidR="00B47C40" w:rsidRDefault="00B47C40">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="60E6B19A" w14:textId="77777777" w:rsidR="00B47C40" w:rsidRDefault="00B47C40">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D8D839A" w14:textId="1B7E8513" w:rsidR="00F24E12" w:rsidRDefault="00F24E12">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FC3FA86" wp14:editId="7EDF8398">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
@@ -8418,227 +12519,190 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B1259F5" w14:textId="77777777" w:rsidR="00910F4A" w:rsidRDefault="00910F4A" w:rsidP="00F24E12">
+    <w:p w14:paraId="6108A5E4" w14:textId="77777777" w:rsidR="00871F99" w:rsidRDefault="00871F99" w:rsidP="00F24E12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198EF975" w14:textId="77777777" w:rsidR="00910F4A" w:rsidRDefault="00910F4A" w:rsidP="00F24E12">
+    <w:p w14:paraId="23AC8471" w14:textId="77777777" w:rsidR="00871F99" w:rsidRDefault="00871F99" w:rsidP="00F24E12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="591A5270" w14:textId="77777777" w:rsidR="00910F4A" w:rsidRDefault="00910F4A">
+    <w:p w14:paraId="37376673" w14:textId="77777777" w:rsidR="00871F99" w:rsidRDefault="00871F99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="09324505" w14:textId="1ED3B08C" w:rsidR="009F045E" w:rsidRPr="004019E0" w:rsidRDefault="009F045E">
+    <w:p w14:paraId="09324505" w14:textId="1ED3B08C" w:rsidR="009F045E" w:rsidRPr="005875F5" w:rsidRDefault="009F045E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004019E0">
+      <w:r w:rsidRPr="005875F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004019E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> COM(2021) 800 final</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="574D8C2F" w14:textId="7D05B2D1" w:rsidR="00DC65D0" w:rsidRPr="004019E0" w:rsidRDefault="00DC65D0">
+    <w:p w14:paraId="574D8C2F" w14:textId="7D05B2D1" w:rsidR="00DC65D0" w:rsidRPr="005875F5" w:rsidRDefault="00DC65D0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004019E0">
+      <w:r w:rsidRPr="005875F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004019E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B942F7" w:rsidRPr="004019E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00B942F7" w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
-      <w:r w:rsidR="00494A11" w:rsidRPr="004019E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00494A11" w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 2024/</w:t>
       </w:r>
-      <w:r w:rsidR="00D038DB" w:rsidRPr="004019E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D038DB" w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3012.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="775E3639" w14:textId="77777777" w:rsidR="00993F0A" w:rsidRPr="004019E0" w:rsidRDefault="00993F0A" w:rsidP="00993F0A">
+    <w:p w14:paraId="775E3639" w14:textId="77777777" w:rsidR="00993F0A" w:rsidRPr="005875F5" w:rsidRDefault="00993F0A" w:rsidP="00993F0A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D263D1">
+      <w:r w:rsidRPr="005875F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004019E0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Tractatenblad 2016, 162</w:t>
+        <w:t xml:space="preserve"> Tractatenblad 2016, 162</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3487F625" w14:textId="681E403D" w:rsidR="00EA0B54" w:rsidRPr="004019E0" w:rsidRDefault="00EA0B54">
+    <w:p w14:paraId="3487F625" w14:textId="681E403D" w:rsidR="00EA0B54" w:rsidRPr="005875F5" w:rsidRDefault="00EA0B54">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F848DC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F848DC">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005875F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verordening (EU) 2021/1119</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="812E2684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
@@ -9809,97 +13873,97 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1749379701">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2028486916">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="713844949">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="494497851">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1894265382">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1670282569">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE555F"/>
     <w:rsid w:val="00000074"/>
     <w:rsid w:val="000003D6"/>
     <w:rsid w:val="00000FF2"/>
     <w:rsid w:val="00003742"/>
     <w:rsid w:val="00005F17"/>
     <w:rsid w:val="00006077"/>
     <w:rsid w:val="00007003"/>
     <w:rsid w:val="000074F8"/>
     <w:rsid w:val="0001079F"/>
     <w:rsid w:val="00011ACD"/>
     <w:rsid w:val="00012B9B"/>
     <w:rsid w:val="00014369"/>
     <w:rsid w:val="00017B14"/>
     <w:rsid w:val="00021039"/>
     <w:rsid w:val="00021598"/>
     <w:rsid w:val="00021E94"/>
     <w:rsid w:val="00022ED6"/>
     <w:rsid w:val="00023206"/>
     <w:rsid w:val="000232B7"/>
+    <w:rsid w:val="000236B2"/>
     <w:rsid w:val="0002543C"/>
     <w:rsid w:val="00025527"/>
     <w:rsid w:val="0002618A"/>
     <w:rsid w:val="00026D5F"/>
     <w:rsid w:val="000279A7"/>
     <w:rsid w:val="00027B99"/>
     <w:rsid w:val="00027C89"/>
     <w:rsid w:val="00027D0A"/>
     <w:rsid w:val="0003191A"/>
     <w:rsid w:val="00031E55"/>
     <w:rsid w:val="00032855"/>
     <w:rsid w:val="000352C9"/>
     <w:rsid w:val="0003570D"/>
     <w:rsid w:val="000362C7"/>
     <w:rsid w:val="0003639D"/>
     <w:rsid w:val="0003699A"/>
     <w:rsid w:val="00036C59"/>
     <w:rsid w:val="00036CF5"/>
     <w:rsid w:val="00036E47"/>
     <w:rsid w:val="0004020D"/>
     <w:rsid w:val="00040C84"/>
     <w:rsid w:val="000411E7"/>
     <w:rsid w:val="00041639"/>
     <w:rsid w:val="00042560"/>
     <w:rsid w:val="000442AE"/>
@@ -10562,50 +14626,51 @@
     <w:rsid w:val="00553A01"/>
     <w:rsid w:val="00554789"/>
     <w:rsid w:val="00555249"/>
     <w:rsid w:val="00555F09"/>
     <w:rsid w:val="00556B38"/>
     <w:rsid w:val="005619BE"/>
     <w:rsid w:val="00561BF0"/>
     <w:rsid w:val="00562312"/>
     <w:rsid w:val="005638A9"/>
     <w:rsid w:val="005639CD"/>
     <w:rsid w:val="00564FB1"/>
     <w:rsid w:val="00565D62"/>
     <w:rsid w:val="005719AF"/>
     <w:rsid w:val="0057399B"/>
     <w:rsid w:val="00573ABB"/>
     <w:rsid w:val="00573FFA"/>
     <w:rsid w:val="00574611"/>
     <w:rsid w:val="005811AA"/>
     <w:rsid w:val="00581649"/>
     <w:rsid w:val="00583B2C"/>
     <w:rsid w:val="00583B61"/>
     <w:rsid w:val="00583E8E"/>
     <w:rsid w:val="00584438"/>
     <w:rsid w:val="00585303"/>
     <w:rsid w:val="00586FB5"/>
+    <w:rsid w:val="005875F5"/>
     <w:rsid w:val="00590F7D"/>
     <w:rsid w:val="00591EB7"/>
     <w:rsid w:val="0059230F"/>
     <w:rsid w:val="00592622"/>
     <w:rsid w:val="00593C17"/>
     <w:rsid w:val="00593D99"/>
     <w:rsid w:val="00594220"/>
     <w:rsid w:val="00594976"/>
     <w:rsid w:val="00595E8A"/>
     <w:rsid w:val="005A0C1D"/>
     <w:rsid w:val="005A1420"/>
     <w:rsid w:val="005A325E"/>
     <w:rsid w:val="005A393E"/>
     <w:rsid w:val="005A4579"/>
     <w:rsid w:val="005A4E4F"/>
     <w:rsid w:val="005A4E97"/>
     <w:rsid w:val="005A5638"/>
     <w:rsid w:val="005A56C2"/>
     <w:rsid w:val="005A61F3"/>
     <w:rsid w:val="005A7DA8"/>
     <w:rsid w:val="005B2AAD"/>
     <w:rsid w:val="005B2D64"/>
     <w:rsid w:val="005B2F71"/>
     <w:rsid w:val="005B70B0"/>
     <w:rsid w:val="005B70B1"/>
@@ -10930,50 +14995,51 @@
     <w:rsid w:val="00827B11"/>
     <w:rsid w:val="00827DD4"/>
     <w:rsid w:val="0083035A"/>
     <w:rsid w:val="00833258"/>
     <w:rsid w:val="00834980"/>
     <w:rsid w:val="00834CE8"/>
     <w:rsid w:val="00835DE2"/>
     <w:rsid w:val="00837271"/>
     <w:rsid w:val="008401ED"/>
     <w:rsid w:val="008403CF"/>
     <w:rsid w:val="0084351B"/>
     <w:rsid w:val="00845D62"/>
     <w:rsid w:val="00845F6D"/>
     <w:rsid w:val="00845FD2"/>
     <w:rsid w:val="008468A7"/>
     <w:rsid w:val="00846A11"/>
     <w:rsid w:val="008478A9"/>
     <w:rsid w:val="008502FC"/>
     <w:rsid w:val="00854F0F"/>
     <w:rsid w:val="00864B96"/>
     <w:rsid w:val="0086785C"/>
     <w:rsid w:val="00867D75"/>
     <w:rsid w:val="0087020A"/>
     <w:rsid w:val="00871107"/>
     <w:rsid w:val="00871E74"/>
+    <w:rsid w:val="00871F99"/>
     <w:rsid w:val="00873125"/>
     <w:rsid w:val="008738F7"/>
     <w:rsid w:val="00874238"/>
     <w:rsid w:val="00875C77"/>
     <w:rsid w:val="008766B2"/>
     <w:rsid w:val="0088022D"/>
     <w:rsid w:val="008811D5"/>
     <w:rsid w:val="00881495"/>
     <w:rsid w:val="00882C6F"/>
     <w:rsid w:val="00883A8B"/>
     <w:rsid w:val="00884E98"/>
     <w:rsid w:val="008854B7"/>
     <w:rsid w:val="00890513"/>
     <w:rsid w:val="008911FF"/>
     <w:rsid w:val="0089170D"/>
     <w:rsid w:val="008927E9"/>
     <w:rsid w:val="00892FED"/>
     <w:rsid w:val="00893C67"/>
     <w:rsid w:val="00894D5B"/>
     <w:rsid w:val="00894F9C"/>
     <w:rsid w:val="00895077"/>
     <w:rsid w:val="00895F6B"/>
     <w:rsid w:val="008966F8"/>
     <w:rsid w:val="0089694D"/>
     <w:rsid w:val="008978D8"/>
@@ -14378,74 +18444,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
   <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>26064</ap:Characters>
+  <ap:Pages>18</ap:Pages>
+  <ap:Words>4744</ap:Words>
+  <ap:Characters>26098</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>217</ap:Lines>
   <ap:Paragraphs>61</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>30741</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>30781</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-06-10T07:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
     <vt:lpwstr>leijtensl</vt:lpwstr>