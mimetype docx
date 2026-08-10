--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,3291 +1,1082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D5144C" w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="2CA2F86B" w14:textId="7CD9C858">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> dat deze situatie haar veel onzekerheid en stress oplevert. Het is bewonderenswaardig hoe brievenschrijfster blijft zoeken naar wegen om haar leven vorm te geven, haar vwo-diploma heeft gehaald en inmiddels – met de steun van een hulphond – stap voor stap verder komt in de </w:t>
+    <w:p w:rsidRPr="00E33017" w:rsidR="00D01F83" w:rsidRDefault="000E427B" w14:paraId="6D9261FA" w14:textId="6C9145D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017" w:rsidR="00D01F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33017" w:rsidR="00D01F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33017" w:rsidR="00D01F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuur van de uitvoering werk en inkomen (SUWI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="00D01F83" w:rsidP="009F5D3A" w:rsidRDefault="00D01F83" w14:paraId="5BC233BB" w14:textId="69D6092A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>896</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="00D01F83" w:rsidP="009F5D3A" w:rsidRDefault="00D01F83" w14:paraId="1E8B235E" w14:textId="1F11A405">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="00D01F83" w:rsidP="009F5D3A" w:rsidRDefault="00D01F83" w14:paraId="34F1FA4F" w14:textId="0EA8B5C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E33017" w:rsidP="009F5D3A" w:rsidRDefault="00E33017" w14:paraId="706B65F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="6D361025" w14:textId="365B8789">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Sociale Zaken en Werkgelegenheid heeft op 10 mei 2026 een brief ontvangen van L. te W. over het beleid ten aanzien van de Wajong. In de procedurevergadering van 19 mei 2026 heeft de commissie aan mij gevraagd een reactie op deze brief te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="4A36E127" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb de brief over haar persoonlijke situatie en haar visie op de Wajong aandachtig gelezen. Zij beschrijft de gezondheidsklachten waarmee zij kampt en de moeilijkheden die zij ervaart bij het afronden van haar studie en het vinden van werk. Ik begrijp uit de brief dat deze situatie haar veel onzekerheid en stress oplevert. Het is bewonderenswaardig hoe brievenschrijfster blijft zoeken naar wegen om haar leven vorm te geven, haar vwo-diploma heeft gehaald en inmiddels – met de steun van een hulphond – stap voor stap verder komt in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D5144C">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>bachelorstudie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D5144C">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> die zij nu met studiefinanciering volgt. In deze brief ga ik in op de punten die zij naar voren brengt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D5144C" w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="1945DB7C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="6293AD93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D5144C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>De kaders van de Wajong</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D5144C" w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="3DB4D455" w14:textId="72D066EB">
-[...58 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="5676C328" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Brievenschrijfster geeft aan dat zij momenteel in afwachting is van de beslissing op haar Wajong-aanvraag, maar dat de betrokken verzekeringsarts waarschijnlijk zal concluderen dat zij in staat is om vier uur per dag te werken. Dit voelt voor brievenschrijfster als onrechtvaardig, omdat zij de praktijk van de arbeidsmarkt heel anders ervaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="4D89C68B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals brievenschrijfster in haar brief reeds opmerkt, is de Wet Wajong in 2015 gewijzigd. Sindsdien is de Wajong uitsluitend bedoeld voor mensen die duurzaam geen arbeidsvermogen hebben. Dit betekent dat de uitkering alleen toegankelijk is wanneer vaststaat dat iemand, nu en in de toekomst, geen mogelijkheden tot arbeidsparticipatie heeft. Zodra er sprake is van arbeidsvermogen is toegang tot de Wajong op grond van de huidige wet- en regelgeving niet mogelijk. Als iemand, al dan niet aaneengesloten, ten minste vier uur per dag belastbaar is én aan de andere voorwaarden voor arbeidsvermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D5144C">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is voldaan, bestaat er geen recht op Wajong. Als minister treed ik niet in individuele beoordelingen van UWV. Indien brievenschrijfster zich niet kan vinden in de formele beslissing op haar aanvraag, wijs ik op de wettelijke mogelijkheid om daartegen bezwaar aan te tekenen bij  UWV en daarna beroep bij de rechter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="399296F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D5144C" w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="77906774" w14:textId="07C602D2">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="47B56A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participatiewet en Banenafspraak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D5144C">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D5144C" w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="79DDCAF1" w14:textId="77777777">
-      <w:r w:rsidRPr="00D5144C">
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="15B90246" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brievenschrijfster geeft aan dat zij als zij haar studie heeft afgerond bij een afwijzing van een Wajong-uitkering is aangewezen op de bijstand (Participatiewet). Zij maakt zich zorgen over haar kansen op de arbeidsmarkt, onder meer vanwege haar hulphond. Zij benoemt tevens dat zij een indicatie banenafspraak heeft. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="7CF9A7D1" w14:textId="77777777"/>
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="066FF858" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik realiseer me terdege dat de stap van studiefinanciering naar de bijstand zwaar weegt, zeker gezien de extra kosten die haar situatie met zich meebrengt. De banenafspraak is daarentegen juist in het leven geroepen voor de groep mensen die arbeidsvermogen hebben, maar door een beperking niet zelfstandig het wettelijk minimumloon kunnen verdienen. Dit biedt een aantal belangrijke steunpunten. Via de gemeente heeft brievenschrijfster recht op begeleiding, zoals een jobcoach die haar kan ondersteunen bij het werk en helpen bij het bespreekbaar maken en faciliteren van de aanwezigheid van haar hulphond op de werkvloer. Werkgevers die iemand uit de banenafspraak aannemen, kunnen rekenen op financiële voordelen als de no-riskpolis en het loonkostenvoordeel banenafspraak. Ook kunnen er via UWV vergoedingen worden aangevraagd voor werkplekaanpassingen als zij die nodig heeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="0D050166" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Zorgkosten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="141351E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast uit brievenschrijfster haar zorgen over twee specifieke maatregelen die buiten de Wajong vallen, maar wel haar financiële positie raken. Het betreft het wegvallen van de overgangsregeling voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ongecontracteerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GGZ en het voornemen om de fiscale aftrekbaarheid van specifieke zorgkosten af te schaffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="66890FCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik begrijp de zorgen van brievenschrijfster en realiseer mij dat deze keuzes  financiële impact voor haar kunnen hebben. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232498120" w:id="0"/>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de motie Stoffer c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet in zijn procesbrief van 8 april 2026 aangegeven alle voorgenomen maatregelen in het coalitieakkoord – waaronder het voornemen om de fiscale aftrekbaarheid van specifieke zorgkosten af te schaffen – en uit eerder voorgenomen beleid die ingrijpen op de portemonnee van mensen in de sociale zekerheid en zorg zorgvuldig te willen vormgeven, waarbij oog is voor het totale effect van de maatregelen op het besteedbaar inkomen. De effecten op het besteedbaar inkomen worden onderzocht via CBS-microdata op persoonsniveau en via specifieke voorbeeldsituaties (zoals mensen in de WIA en gepensioneerden).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="33304693" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="5E104F17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Zorgkosten </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> het wegvallen van de overgangsregeling voor </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel de specifieke regeling voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D5144C">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>ongecontracteerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D5144C">
-[...104 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zorg niet apart wordt benoemd in de procesbrief, brengt het kabinet voorts kwalitatief in kaart hoe de zorgmaatregelen effect hebben op de toegang tot zorg en zorgmijding. Het kabinet heeft daarnaast toegezegd in gesprek te gaan met sociale partners, mensen in een kwetsbare positie, zowel vanwege gezondheid als financiële situatie, en het zorg- en welzijnsveld om hen goed te horen, zodat het beeld van wat er nodig is zich verder kan vormen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="33D8B6C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inhoudelijke resultaten van de analyses worden voor het zomerreces aan de Tweede Kamer aangeboden. Het kabinet gebruikt deze inzichten bij de verdere vormgeving van de maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="1BE89768" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook is er vanaf 2027 een envelop van 350 miljoen euro beschikbaar voor een tegemoetkoming in zorgkosten van chronisch zieken; de invulling hiervan wordt momenteel uitgewerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="75FE5396" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>Oproep om Wajong aan te passen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A75D85" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="3C05CC21" w14:textId="77777777">
-      <w:r w:rsidRPr="00D5144C">
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="38D9A4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brievenschrijfster doet ten slotte een oproep om de Wajong aan te passen, zodat deze uitkering ook fungeert als vangnet voor mensen die tijdelijk of gedeeltelijk niet inzetbaar zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A75D85" w:rsidP="00FF50D5" w:rsidRDefault="00A75D85" w14:paraId="2E733E45" w14:textId="77777777"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">beleidskeuze. Hoewel we de werking van het stelsel monitoren en signalen zoals die van brievenschrijfster meewegen, </w:t>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="36FFFEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik hecht eraan dat iedereen naar vermogen meedoet op de arbeidsmarkt. De strikte scheiding tussen de Wajong (voor wie nu en in de toekomst niet kan werken) en de Participatiewet (voor wie dat met ondersteuning (deels) wel kan) is een bewuste politieke beleidskeuze. Hoewel we de werking van het stelsel monitoren en signalen zoals die van brievenschrijfster meewegen, </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232498593" w:id="1"/>
-      <w:r w:rsidRPr="00D5144C" w:rsidR="00D5144C">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> vertraagd</w:t>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is er geen voornemen om de Wajong op korte termijn aan te passen in de door haar voorgestelde richting. In de tweede helft van dit jaar stuur ik u de periodieke rapportage jonggehandicapten, waarin het gevoerde Wajong-beleid in de afgelopen jaren is doorgelicht op doeltreffendheid en doelmatigheid. De rapportage wordt voorzien van een kabinetsreactie. Door prioriteitsstelling is toezending vertraagd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00BC1789">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1789">
+      <w:r w:rsidRPr="00E33017">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00BC1789">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652946" w:rsidP="00FF50D5" w:rsidRDefault="00652946" w14:paraId="79F69FB7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0048247F">
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="00414376" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik ben me bewust van de knelpunten in de Participatiewet voor mensen die niet of niet volledig kunnen werken door een chronische ziekte of een beperking</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048247F">
-        <w:rPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0048247F">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Tegelijkertijd wil ik mensen zo veel mogelijk ondersteunen om mee te doen op de arbeidsmarkt of via andere vormen van participatie. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232498801" w:id="2"/>
-      <w:r w:rsidRPr="0048247F">
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarom kijk ik hoe ik de Participatiewet kan verbeteren voor mensen die helemaal niet of een beperkt aantal uren kunnen werken. Ik verwacht de Kamer hier in het najaar over te informeren. In de periodieke rapportage Bijstand en Participatie, die in 2027 wordt verwacht, zal het gevoerde beleid over de Participatiewet worden doorgelicht op doeltreffendheid en doelmatigheid. Daar zal ook aandacht zijn voor deze groep. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00A96834" w:rsidP="00FF50D5" w:rsidRDefault="00A96834" w14:paraId="1B225EF5" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D5144C">
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="55E5BC55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik wens brievenschrijfster succes met de afronding van haar bacheloropleiding en hoop dat zij in de toekomst met de juiste begeleiding een passende plek op de arbeidsmarkt weet te vinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D5144C" w:rsidR="00D5144C" w:rsidP="00FF50D5" w:rsidRDefault="00D5144C" w14:paraId="24594632" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="009F5D3A" w:rsidRDefault="009F5D3A" w14:paraId="6976E62A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="00E33017" w:rsidRDefault="009F5D3A" w14:paraId="1168B892" w14:textId="68B26B30">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017" w:rsidR="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E33017" w:rsidR="009F5D3A" w:rsidP="00E33017" w:rsidRDefault="009F5D3A" w14:paraId="0811415F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006D6B25">
+    <w:p w:rsidRPr="00E33017" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="19059395" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E33017" w:rsidR="00FE0FA3" w:rsidSect="009F5D3A">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4620BE2F" w14:textId="77777777" w:rsidR="008E1013" w:rsidRDefault="008E1013">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67D04C3A" w14:textId="77777777" w:rsidR="006868ED" w:rsidRDefault="006868ED" w:rsidP="009F5D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4620BE31" w14:textId="77777777" w:rsidR="008E1013" w:rsidRDefault="008E1013">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="26BB8110" w14:textId="77777777" w:rsidR="006868ED" w:rsidRDefault="006868ED" w:rsidP="009F5D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="052CB484" w14:textId="77777777" w:rsidR="00277125" w:rsidRDefault="00277125">
+  <w:p w14:paraId="3A2CC48C" w14:textId="77777777" w:rsidR="005C621F" w:rsidRPr="009F5D3A" w:rsidRDefault="005C621F" w:rsidP="009F5D3A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23D61FE5" w14:textId="77777777" w:rsidR="00277125" w:rsidRDefault="00277125">
+  <w:p w14:paraId="7375992B" w14:textId="77777777" w:rsidR="005C621F" w:rsidRPr="009F5D3A" w:rsidRDefault="005C621F" w:rsidP="009F5D3A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52A590D2" w14:textId="77777777" w:rsidR="00277125" w:rsidRDefault="00277125">
+  <w:p w14:paraId="6E7BF921" w14:textId="77777777" w:rsidR="005C621F" w:rsidRPr="009F5D3A" w:rsidRDefault="005C621F" w:rsidP="009F5D3A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4620BE2B" w14:textId="77777777" w:rsidR="008E1013" w:rsidRDefault="008E1013">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="089960E2" w14:textId="77777777" w:rsidR="006868ED" w:rsidRDefault="006868ED" w:rsidP="009F5D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4620BE2D" w14:textId="77777777" w:rsidR="008E1013" w:rsidRDefault="008E1013">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7EB26586" w14:textId="77777777" w:rsidR="006868ED" w:rsidRDefault="006868ED" w:rsidP="009F5D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1FAF0F6C" w14:textId="77777777" w:rsidR="00D5144C" w:rsidRPr="00461817" w:rsidRDefault="00D5144C" w:rsidP="00D5144C">
+    <w:p w14:paraId="5A3C5975" w14:textId="77777777" w:rsidR="009F5D3A" w:rsidRPr="00E33017" w:rsidRDefault="009F5D3A" w:rsidP="009F5D3A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00461817">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00461817">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minimaal 1 uur aaneengesloten kunnen werken, over basale werknemersvaardigheden beschikken en één taak in een organisatie kunnen uitvoeren. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5B325047" w14:textId="70D4155C" w:rsidR="00461817" w:rsidRPr="00461817" w:rsidRDefault="00461817" w:rsidP="00461817">
+    <w:p w14:paraId="5840C0C8" w14:textId="76084BB1" w:rsidR="009F5D3A" w:rsidRPr="00E33017" w:rsidRDefault="009F5D3A" w:rsidP="009F5D3A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00461817">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00461817">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Kamerstukken II 2025/26, 36848, nr. 79.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="387E7313" w14:textId="6D3EA603" w:rsidR="00BC1789" w:rsidRPr="00AB6422" w:rsidRDefault="00BC1789">
+    <w:p w14:paraId="4730AC58" w14:textId="77777777" w:rsidR="009F5D3A" w:rsidRPr="00E33017" w:rsidRDefault="009F5D3A" w:rsidP="009F5D3A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB6422">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB6422">
-[...61 lines deleted...]
-        <w:t xml:space="preserve">gestuurd. </w:t>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de brief van 11 december 2025 (Kamerstukken II 2025/26, 26 448, nr. 861, p. 6) is de eerdere verwachting gemeld dat de periodieke rapportage in het eerste kwartaal van 2026 zou worden gestuurd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="353F8F02" w14:textId="77777777" w:rsidR="0048247F" w:rsidRDefault="0048247F" w:rsidP="0048247F">
+    <w:p w14:paraId="31509731" w14:textId="77777777" w:rsidR="009F5D3A" w:rsidRPr="00E33017" w:rsidRDefault="009F5D3A" w:rsidP="009F5D3A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33017">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E33017">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 34 352, nr. 344.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67267221" w14:textId="77777777" w:rsidR="00277125" w:rsidRDefault="00277125">
+  <w:p w14:paraId="6FC373E1" w14:textId="77777777" w:rsidR="005C621F" w:rsidRPr="009F5D3A" w:rsidRDefault="005C621F" w:rsidP="009F5D3A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4620BE27" w14:textId="77777777" w:rsidR="006D6B25" w:rsidRDefault="008E1013">
-[...325 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="437BF7A0" w14:textId="77777777" w:rsidR="005C621F" w:rsidRPr="009F5D3A" w:rsidRDefault="005C621F" w:rsidP="009F5D3A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4620BE29" w14:textId="77777777" w:rsidR="006D6B25" w:rsidRDefault="008E1013">
-[...1108 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="72F68DB6" w14:textId="77777777" w:rsidR="005C621F" w:rsidRPr="009F5D3A" w:rsidRDefault="005C621F" w:rsidP="009F5D3A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D6B25"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FF6B73"/>
+    <w:rsidRoot w:val="009F5D3A"/>
+    <w:rsid w:val="000E427B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005C621F"/>
+    <w:rsid w:val="006868ED"/>
+    <w:rsid w:val="00724568"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rsid w:val="00AB10BE"/>
+    <w:rsid w:val="00D01F83"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E33017"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4620BE1D"/>
+  <w14:docId w14:val="0C32995C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2AF7D341-3FDE-48E6-8142-5EC7C12A4B0E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3310,75 +1101,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3413,55 +1204,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3533,1162 +1324,824 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Salutation"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...140 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009F5D3A"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D5144C"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D5144C"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="009F5D3A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D5144C"/>
+    <w:rsid w:val="009F5D3A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E33017"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4745,51 +2198,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4853,65 +2306,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4932,225 +2385,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6237</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1162</ap:Words>
+  <ap:Characters>6392</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>53</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Reactie met betrekking tot Wajong</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7357</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7539</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr>adferersf</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>