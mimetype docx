--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,8543 +1,4618 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00580787" w:rsidP="00522CDE" w:rsidRDefault="00580787" w14:paraId="0B472460" w14:textId="67BD6A92">
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="555DE107" w14:textId="565B2446">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>428</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beleidsnota Biotechnologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="494ADF69" w14:textId="3C6C46B2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00290659">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>413</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Volksgezondheid, Welzijn en Sport en de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="34B139E0" w14:textId="43C05977">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="206DDB3F" w14:textId="25ADCEEC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="639DCA0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="13433F66" w14:textId="4351CCD1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Coalitieakkoord 2026-2030 is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>l</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>life sciences en biotechnologie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benoemd als één van de vier strategische domeinen die essentieel zijn voor onze toekomstige economie en ons maatschappelijk welzijn. Ook wordt genoemd dat biotechnologie zal bijdragen aan de voedselproductie van de toekomst. Het Coalitieakkoord benadrukt de ingezette lijn van de Kabinetsvisie Biotechnologie 2025-2040</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het belang van biotechnologie voor de economie en onze maatschappelijke opgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="15E3DFD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft op 6 maart jongstleden zes taskforces een opdracht gegeven. Eén van deze taskforces is gericht op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ife </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>toekomstige welvaart en vestigingsklimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierin wordt gevraagd om binnen zes maanden een plan van aanpak te formuleren voor elk van de strategische domeinen in het industriebeleid, waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>sciences</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>life sciences en biotechnologie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De bestaande interdepartementale samenwerking op biotechnologie zal actief gebruikmaken van dit momentum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="69581E37" w14:textId="61437363">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidDel="009F1576">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A6270">
-[...36 lines deleted...]
-      <w:r w:rsidR="00F036E8">
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt het kabinet de Interdepartementale Uitvoeringsagenda Biotechnologie 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hierna Uitvoeringsagenda 2026) aan uw Kamer aan (bijlage 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), die voortvloeit uit de eerder aan uw Kamer gestuurde Kabinetsvisie op Biotechnologie 2025 - 2040</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...137 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook wordt het rapport Burgerconsultatie Biotechnologie bij deze brief meegestuurd (bijlage 2) wat als opmaat dient voor het inrichten van een structurele dialoog met burgers over ontwikkelingen in de biotechnologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="67B584C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6E90D058" wp14:anchorId="25E2799F">
-[...9 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B3ABAC" wp14:editId="3CCDB61C">
+                <wp:extent cx="5702061" cy="1785667"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="24130"/>
                 <wp:docPr id="217" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4829175" cy="1971675"/>
+                          <a:ext cx="5702061" cy="1785667"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="10000"/>
                             <a:lumOff val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00DA4E95" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="619E1328" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="373D9239" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DA4E95">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Wat is biotechnologie?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00DA4E95" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="0851CD9C" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="501F6016" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DA4E95">
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Biotechnologie is het gebruik van levende organismen of hun onderdelen (zoals enzymen of cellen) om producten te ontwikkelen en processen te verbeteren. Het combineert biologie met technologie. Dit gebeurt al eeuwenlang, bijvoorbeeld bij het maken van kaas, brood en yoghurt via fermentatie. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00DA4E95" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4549989D" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="5EB5FB7D" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="004F6A27" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="337088B1" w14:textId="2BCB1221">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="067DDFE7" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DA4E95">
-[...4 lines deleted...]
-                              <w:t>De mogelijkheden om in te grijpen in biologische processen nemen toe, evenals de snelheid waarmee dit gebeurt. Deze ‘moderne’ biotechnologie kent veel toepassingen in gezondheid, voedselproductie en de circulaire economie. Denk aan gewassen die beter bestand zijn tegen droogte en ziekten, nieuwe gentherapieën voor (zeldzame) aandoeningen en het omzetten van biomassa in duurzame materialen en brandstoffen.</w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>De mogelijkheden om in te grijpen in biologische processen nemen toe, evenals de snelheid waarmee dit gebeurt. Deze ‘moderne’ biotechnologie kent veel toepassingen in gezondheid, voedselproductie en de circulaire economie. Denk aan gewassen die beter bestand zijn tegen droogte en ziekten, nieuwe gentherapieën voor (zeldzame) aandoeningen en het omzetten van biomassa in duurzame materialen en brandstoffen. Met deze nieuwe mogelijkheden komen ook nieuwe vragen over wat (on)wenselijk is.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FA1A27">
-[...7 lines deleted...]
-                              <w:rPr>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7F38B6FA" w14:textId="77777777"/>
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="26034D34" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="25E2799F">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="39B3ABAC">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 2" style="position:absolute;margin-left:-.4pt;margin-top:83pt;width:380.25pt;height:155.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#e2ecf8 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD2qPjMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7aDpEmMOEWXrsOA&#10;rhvQ7QNkWY6FSaImKbGzrx8lJ2m63YblYIik9Ei+R2Z9O2hFDsJ5CaaixSSnRBgOjTS7in7/9vBu&#10;SYkPzDRMgREVPQpPbzdv36x7W4opdKAa4QiCGF/2tqJdCLbMMs87oZmfgBUGgy04zQKabpc1jvWI&#10;rlU2zfObrAfXWAdceI/e+zFINwm/bQUPX9rWi0BURbG2kL4ufev4zTZrVu4cs53kpzLYP1ShmTSY&#10;9AJ1zwIjeyf/gtKSO/DQhgkHnUHbSi5SD9hNkf/RzXPHrEi9IDneXmjy/w+WPx2e7VdHwvAeBhQw&#10;NeHtI/AfnhjYdszsxJ1z0HeCNZi4iJRlvfXl6Wmk2pc+gtT9Z2hQZLYPkICG1unICvZJEB0FOF5I&#10;F0MgHJ2z5XRVLOaUcIwVq0Vxg0bMwcrzc+t8+ChAk3ioqENVEzw7PPowXj1fidk8KNk8SKWSESdJ&#10;bJUjB4YzEIZpeqr2GmsdfUWOv3ES0I3zMrpXZzdWkuYxoqS6XiVQhvSx8HyeJ+RXQe929SV3xBsT&#10;RcTrIrUMuAVK6oouL5dYGSn/YJo0o4FJNZ7xsTInDSLtowBhqAe8GLWooTmiGg7GacftxEMH7hcl&#10;PU56Rf3PPXOCEvXJoKKrYjaLq5GM2XwxRcNdR+rrCDMcoZBISsbjNqR1ilwbuEPlW5k0eankVCtO&#10;cGLvtG1xRa7tdOvlP2HzGwAA//8DAFBLAwQUAAYACAAAACEAoBcwDd0AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1KNSBEKeilUDiSJsHcJLNj4jXke204e3ZnuA4O6uZ&#10;b/LtYkdxQh8GRxoeVgkIpNo1A3UayuP7/TOIEA01ZnSEGn4wwLa4vspN1rgzfeHpEDvBIRQyo6GP&#10;ccqkDHWP1oSVm5DYa523JrL0nWy8OXO4HeU6SZS0ZiBu6M2E+x7r78NsNbR35Rzbx/WunRUed6X3&#10;+4/PSuvbm+XtFUTEJf49wwWf0aFgpsrN1AQxariARz4rxZPYTzcvKYhKw1OqNiCLXP5fUPwCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA9qj4zACAABbBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoBcwDd0AAAAJAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+              <v:shape id="Tekstvak 2" style="width:449pt;height:140.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#dceaf7 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy+RBAMwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yRVL9uo6Wrpsghp&#10;WZAWPsBxnMbC9hjbbVK+nrHTdrvwhsiDZc/YZ2bOmcn6dtCKHITzEkxFi0lOiTAcGml2Ff3+7eHd&#10;DSU+MNMwBUZU9Cg8vd28fbPubSmm0IFqhCMIYnzZ24p2IdgyyzzvhGZ+AlYYdLbgNAt4dLuscaxH&#10;dK2yaZ4vsh5cYx1w4T1a70cn3ST8thU8fGlbLwJRFcXcQlpdWuu4Zps1K3eO2U7yUxrsH7LQTBoM&#10;eoG6Z4GRvZN/QWnJHXhow4SDzqBtJRepBqymyP+o5rljVqRakBxvLzT5/wfLnw7P9qsjYXgPAwqY&#10;ivD2EfgPTwxsO2Z24s456DvBGgxcRMqy3vry9DRS7UsfQer+MzQoMtsHSEBD63RkBeskiI4CHC+k&#10;iyEQjsb5Mp/mi4ISjr5ieTNfLJYpBivPz63z4aMATeKmog5VTfDs8OhDTIeV5ysxmgclmwepVDrE&#10;ThJb5ciBYQ+EYZqeqr3GXEdbkeM3dgKasV9G8+psRvjUjxElBXsVQBnSY+KrfJ4n5FdO73b1JXbE&#10;GwNFxOsktQw4BUrqit5cLrEyUv7BNKlHA5Nq3ONjZU4aRNpHAcJQD3gxalFDc0Q1HIzdjtOJmw7c&#10;L0p67PSK+p975gQl6pNBRVfFbBZHIx1m8+UUD+7aU197mOEIhURSMm63IY1T5NrAHSrfyqTJSyan&#10;XLGDE3unaYsjcn1Ot17+CZvfAAAA//8DAFBLAwQUAAYACAAAACEAQ+X5itoAAAAFAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hAL6WR40JwXMuhCbTQYxM/gGytf4i1MpKcuG/fbS/t&#10;ZWCYZebbYr/YUVzRh8GRgs06AYHUODNQp6A6vz1lIELUZPToCBV8YYB9eX9X6Ny4G33i9RQ7wSUU&#10;cq2gj3HKpQxNj1aHtZuQOGudtzqy9Z00Xt+43I4yTZKttHogXuj1hMcem8tptgrax2qO7XN6aOct&#10;ng+V98f3j1qph9Xy+gIi4hL/juEHn9GhZKbazWSCGBXwI/FXOct2GdtaQZptUpBlIf/Tl98AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsvkQQDMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQ+X5itoAAAAFAQAADwAAAAAAAAAAAAAAAACN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00DA4E95" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="619E1328" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="373D9239" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DA4E95">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Wat is biotechnologie?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DA4E95" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="0851CD9C" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="501F6016" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DA4E95">
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Biotechnologie is het gebruik van levende organismen of hun onderdelen (zoals enzymen of cellen) om producten te ontwikkelen en processen te verbeteren. Het combineert biologie met technologie. Dit gebeurt al eeuwenlang, bijvoorbeeld bij het maken van kaas, brood en yoghurt via fermentatie. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DA4E95" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4549989D" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="5EB5FB7D" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="004F6A27" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="337088B1" w14:textId="2BCB1221">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="067DDFE7" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DA4E95">
-[...4 lines deleted...]
-                        <w:t>De mogelijkheden om in te grijpen in biologische processen nemen toe, evenals de snelheid waarmee dit gebeurt. Deze ‘moderne’ biotechnologie kent veel toepassingen in gezondheid, voedselproductie en de circulaire economie. Denk aan gewassen die beter bestand zijn tegen droogte en ziekten, nieuwe gentherapieën voor (zeldzame) aandoeningen en het omzetten van biomassa in duurzame materialen en brandstoffen.</w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>De mogelijkheden om in te grijpen in biologische processen nemen toe, evenals de snelheid waarmee dit gebeurt. Deze ‘moderne’ biotechnologie kent veel toepassingen in gezondheid, voedselproductie en de circulaire economie. Denk aan gewassen die beter bestand zijn tegen droogte en ziekten, nieuwe gentherapieën voor (zeldzame) aandoeningen en het omzetten van biomassa in duurzame materialen en brandstoffen. Met deze nieuwe mogelijkheden komen ook nieuwe vragen over wat (on)wenselijk is.</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FA1A27">
-[...7 lines deleted...]
-                        <w:rPr>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7F38B6FA" w14:textId="77777777"/>
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="26034D34" w14:textId="77777777">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002A6270">
-[...61 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="748C1A11" w14:textId="03A10788">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Uitvoeringsagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>hierna Uitvoeringsagenda 2026</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">richt zich enerzijds op de acties die afgelopen jaar in gang zijn gezet, en anderzijds op wat de komende periode nodig is om de ambities uit de Kabinetsvisie een stap dichterbij te brengen. Deze rollende Uitvoeringsagenda is in ontwikkeling en zal jaarlijks worden herijkt om te zorgen dat we ons blijven richten op de actuele kansen en knelpunten. De agenda zal de komende jaren dus steeds concreter worden en een actuele reflectie geven van de benodigdheden uit de samenleving. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>) aan uw Kamer aan (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">Het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>bijlage 1</w:t>
-[...191 lines deleted...]
-        <w:rPr>
+        <w:t>gaat hierover graag het gesprek aan met uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="3DD0E235" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="1182D19D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1576">
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Leeswijzer bij deze Kamerbrief:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="5C5CE764" w14:textId="4416BE05">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="62B03D03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze Kamerbrief wordt allereerst ingegaan op de ambities en doelen gesteld in de Kabinetsvisie op Biotechnologie 2025–2040 en wordt belicht welke (beleids)thema’s daarbij een rol spelen. Afgelopen jaar zijn er binnen en buiten het biotechnologie-beleid veel ontwikkelingen geweest die in deze brief geschetst worden. Vervolgens komt de uitvoering van de Kabinetsvisie meer in praktische zin aan de orde: wat is hierbij van wie nodig en welke randvoorwaarden zijn daarbij van belang. Tenslotte wordt de Uitvoeringsagenda kort geïntroduceerd en krijgen de belangrijkste acties daaruit een plek in deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="1E219926" w14:textId="38BECC59">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="09FD005A" w14:textId="172F965E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007663D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kabinetsvisie op Biotechnologie 2025-2040</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="4A03435A" w14:textId="307B4D15">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="374A782F" wp14:anchorId="200339DF">
-[...9 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0548E105" wp14:editId="57ED2DBE">
+                <wp:extent cx="5633049" cy="2881223"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="14605"/>
                 <wp:docPr id="74163685" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5248275" cy="2518410"/>
+                          <a:ext cx="5633049" cy="2881223"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="10000"/>
                             <a:lumOff val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="070B8C42" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="38C4BDEB" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-                              <w:rPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0040471F">
-[...1 lines deleted...]
-                                <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Stip op de horizon:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="611065BD" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="6EB6B663" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0040471F">
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">“In een veranderende wereld willen we als Nederland wereldwijd tot de kopgroep behoren in onderzoek, ontwikkeling en toepassing van biotechnologie. Biotechnologie draagt bij aan de maatschappelijke doelstellingen die we hebben op het terrein van gezondheid, van circulaire economie en van voedselproductie. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4D1BF27B" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="727FE1E2" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="443224F6" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="2F0986ED" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:name="_Hlk224507393" w:id="2"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:bookmarkStart w:name="_Hlk224507393" w:id="0"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>We zetten onze overheidsinstrumenten op het gebied van innovatie en valorisatie hier gerichter op in en we maken ons in Nederland en Europa sterk voor een toekomstgericht en veerkrachtig regelgevend kader. Hiermee worden de kansen die biotechnologie biedt benut en blijft de veiligheid voor mens, dier en milieu gewaarborgd.”</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="52C0C7C2" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="1B89F443" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:bookmarkEnd w:id="2"/>
-                          <w:p w:rsidRPr="002E75B6" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="48BC47E0" w14:textId="77777777">
+                          <w:bookmarkEnd w:id="0"/>
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="166C70BB" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-                              <w:rPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:rPr>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-[...13 lines deleted...]
-                              <w:t>ier beoogde maatschappelijke effecten:</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Vier beoogde maatschappelijke effecten:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7A1E3383" w14:textId="12508CE5">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="592D66DC" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="16"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="284" w:hanging="284"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:contextualSpacing w:val="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                              <w:t>;</w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>In 2040 draagt biotechnologie meer bij aan een bloeiende en toekomstbestendige economie;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="73AB324E" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="3DCFF737" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="16"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="284" w:hanging="284"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:contextualSpacing w:val="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                              <w:t>;</w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>In 2040 draagt biotechnologie eraan bij dat mensen langer in goede gezondheid leven dan nu;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="09B5D526" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="6E4BC508" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="16"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="284" w:hanging="284"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:contextualSpacing w:val="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                              <w:t>;</w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>In 2040 draagt biotechnologie meer bij aan een leefbaar klimaat en een circulaire economie;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="1FBEBB31" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="6BD2ABC1" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="16"/>
+                                <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="284" w:hanging="284"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:contextualSpacing w:val="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                              <w:t>.</w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>In 2040 draagt biotechnologie meer bij aan voedselzekerheid, duurzame landbouw en voedselproductie, en aan dierwaardigheid.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="73201CF7" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="0C140207" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00C052E9" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="32042B97" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="769E8435" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C052E9">
-[...1 lines deleted...]
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="006600FE" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="6508FD12" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="3A42D1E7" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:20.15pt;width:413.25pt;height:198.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" fillcolor="#e2ecf8 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDMGkRNQIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N74o6SZWnNU2260q&#10;bS/Sth9AMI5RgaFAYqdf3wE72Wz7VtUPCGbgzMw5M17fDlqRo3BegqlpMcspEYZDI82+pt+/PbxZ&#10;UuIDMw1TYERNT8LT283rV+veVqKEDlQjHEEQ46ve1rQLwVZZ5nknNPMzsMKgswWnWcCj22eNYz2i&#10;a5WVef4268E11gEX3qP1fnTSTcJvW8HDl7b1IhBVU8wtpNWldRfXbLNm1d4x20k+pcH+IQvNpMGg&#10;F6h7Fhg5OPkXlJbcgYc2zDjoDNpWcpFqwGqK/I9qnjpmRaoFyfH2QpP/f7D88/HJfnUkDO9gQAFT&#10;Ed4+Av/hiYFtx8xe3DkHfSdYg4GLSFnWW19NTyPVvvIRZNd/ggZFZocACWhonY6sYJ0E0VGA04V0&#10;MQTC0bgo58vyZkEJR1+5KJbzIsmSser83DofPgjQJG5q6lDVBM+Ojz7EdFh1vhKjeVCyeZBKpUPs&#10;JLFVjhwZ9kAYyvRUHTTmOtqKHL+xE9CM/TKaV2czwqd+jCgp2IsAypAeaVnlizwhv3B6t99dYke8&#10;MVBEvE5Sy4BToKSu6fJyiVWR8vemST0amFTjHh8rM2kQaR8FCMNuILKZBIqS7KA5oSgOxqbHIcVN&#10;B+4XJT02fE39zwNzghL10aCwq2I+jxOSDvPFTYkHd+3ZXXuY4QiFfFIybrchTVWk3MAdNkArkzTP&#10;mUwpYyMnEqehi5NyfU63nn8Nm98AAAD//wMAUEsDBBQABgAIAAAAIQD83Fva3AAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVIICohTkUrgcSRNg/gxJsfEa8j22nD27Oc&#10;4Lgzo5lvy91qJ3FGH0ZHCh42CQik1pmRegX16e1+CyJETUZPjlDBNwbYVddXpS6Mu9Anno+xF1xC&#10;odAKhhjnQsrQDmh12LgZib3Oeasjn76XxusLl9tJpkmSS6tH4oVBz3gYsP06LlZBd1cvscvSfbfk&#10;eNrX3h/ePxqlbm/W1xcQEdf4F4ZffEaHipkat5AJYlLAj0QFj0kGgt1tmj+BaFjI8meQVSn/81c/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMMwaRE1AgAAYgQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPzcW9rcAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAjwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" w14:anchorId="200339DF">
+              <v:shape id="_x0000_s1027" style="width:443.55pt;height:226.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" fillcolor="#dceaf7 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIv89BNgIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01zaLm3UdLV0WYS0&#10;XKSFD3Acp7GwPcF2m5SvZ+yk3S68IfJg2TP2mZlzZrK5HbQiR2GdBFPSbJZSIgyHWpp9Sb9/e3iz&#10;osR5ZmqmwIiSnoSjt9vXrzZ9V4gcWlC1sARBjCv6rqSt912RJI63QjM3g04YdDZgNfN4tPuktqxH&#10;dK2SPE1vkh5s3Vngwjm03o9Ouo34TSO4/9I0TniiSoq5+bjauFZhTbYbVuwt61rJpzTYP2ShmTQY&#10;9AJ1zzwjByv/gtKSW3DQ+BkHnUDTSC5iDVhNlv5RzVPLOhFrQXJcd6HJ/T9Y/vn41H21xA/vYEAB&#10;YxGuewT+wxEDu5aZvbizFvpWsBoDZ4GypO9cMT0NVLvCBZCq/wQ1iswOHiLQ0FgdWME6CaKjAKcL&#10;6WLwhKNxeTOfp4s1JRx9+WqV5fk8xmDF+Xlnnf8gQJOwKalFVSM8Oz46H9JhxflKiOZAyfpBKhUP&#10;oZPETllyZNgDfsjjU3XQmOtoy1L8xk5AM/bLaF6fzQgf+zGgxGAvAihDeqRlnS7TiPzC6ey+usQO&#10;eGOggHidpJYep0BJXdLV5RIrAuXvTR171DOpxj0+VmbSINA+CuCHaiCyngQKklRQn1AUC2PT45Di&#10;pgX7i5IeG76k7ueBWUGJ+mhQ2HW2WIQJiYfF8m2OB3vtqa49zHCEQj4pGbc7H6cqUG7gDhugkVGa&#10;50ymlLGRI4nT0IVJuT7HW8+/hu1vAAAA//8DAFBLAwQUAAYACAAAACEArBjyxdwAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB12kIbhTgVrQQSR9o8gBNvfkS8jmynDW/P&#10;woVeVhrNaObbfDfbQZzRh96RguUiAYFUO9NTq6A8vT2mIELUZPTgCBV8Y4BdcXuT68y4C33i+Rhb&#10;wSUUMq2gi3HMpAx1h1aHhRuR2Guctzqy9K00Xl+43A5ylSQbaXVPvNDpEQ8d1l/HySpoHsopNuvV&#10;vpk2eNqX3h/ePyql7u/m1xcQEef4H4ZffEaHgpkqN5EJYlDAj8S/y16abpcgKgVPz+styCKX1/TF&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIv89BNgIAAGIEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCsGPLF3AAAAAUBAAAPAAAAAAAAAAAA&#10;AAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" w14:anchorId="0548E105">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="070B8C42" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="38C4BDEB" w14:textId="77777777">
                       <w:pPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-                        <w:rPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0040471F">
-[...1 lines deleted...]
-                          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Stip op de horizon:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="611065BD" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="6EB6B663" w14:textId="77777777">
                       <w:pPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0040471F">
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">“In een veranderende wereld willen we als Nederland wereldwijd tot de kopgroep behoren in onderzoek, ontwikkeling en toepassing van biotechnologie. Biotechnologie draagt bij aan de maatschappelijke doelstellingen die we hebben op het terrein van gezondheid, van circulaire economie en van voedselproductie. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4D1BF27B" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="727FE1E2" w14:textId="77777777">
                       <w:pPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="443224F6" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="2F0986ED" w14:textId="77777777">
                       <w:pPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:name="_Hlk224507393" w:id="3"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:bookmarkStart w:name="_Hlk224507393" w:id="1"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>We zetten onze overheidsinstrumenten op het gebied van innovatie en valorisatie hier gerichter op in en we maken ons in Nederland en Europa sterk voor een toekomstgericht en veerkrachtig regelgevend kader. Hiermee worden de kansen die biotechnologie biedt benut en blijft de veiligheid voor mens, dier en milieu gewaarborgd.”</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="52C0C7C2" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="1B89F443" w14:textId="77777777">
                       <w:pPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:bookmarkEnd w:id="3"/>
-                    <w:p w:rsidRPr="002E75B6" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="48BC47E0" w14:textId="77777777">
+                    <w:bookmarkEnd w:id="1"/>
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="166C70BB" w14:textId="77777777">
                       <w:pPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-                        <w:rPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:rPr>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-[...13 lines deleted...]
-                        <w:t>ier beoogde maatschappelijke effecten:</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Vier beoogde maatschappelijke effecten:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7A1E3383" w14:textId="12508CE5">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="592D66DC" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="16"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="284" w:hanging="284"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:contextualSpacing w:val="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                        <w:t>;</w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>In 2040 draagt biotechnologie meer bij aan een bloeiende en toekomstbestendige economie;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="73AB324E" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="3DCFF737" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="16"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="284" w:hanging="284"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:contextualSpacing w:val="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                        <w:t>;</w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>In 2040 draagt biotechnologie eraan bij dat mensen langer in goede gezondheid leven dan nu;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="09B5D526" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="6E4BC508" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="16"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="284" w:hanging="284"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:contextualSpacing w:val="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                        <w:t>;</w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>In 2040 draagt biotechnologie meer bij aan een leefbaar klimaat en een circulaire economie;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="0040471F" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="1FBEBB31" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="6BD2ABC1" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="16"/>
+                          <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="284" w:hanging="284"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:contextualSpacing w:val="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0040471F">
-[...13 lines deleted...]
-                        <w:t>.</w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>In 2040 draagt biotechnologie meer bij aan voedselzekerheid, duurzame landbouw en voedselproductie, en aan dierwaardigheid.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="73201CF7" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="0C140207" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00C052E9" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="32042B97" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="769E8435" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C052E9">
-[...1 lines deleted...]
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="006600FE" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="6508FD12" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="3A42D1E7" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="235AEEA8">
-[...23 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7A3BB88C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>De noodzaak van een langetermijnvisie biotechnologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="6023BF6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ontwikkeling van biotechnologie gaat razendsnel en het internationale speelveld is sterk in beweging. Dit vraagt om versnelling in onderzoek, innovatie en toepassing van kennis, zodat Nederland de kennispositie kan behouden en kansen kan benutten. Tegelijkertijd kunnen biotechnologische toepassingen gevolgen hebben voor de veiligheid van mens, dier en milieu en de nationale veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit vraagt om zorgvuldigheid en dialoog met stakeholders en burgers. Hierbij is een afgewogen integrale langetermijnvisie noodzakelijk om richting te geven aan publieke en private investeringen, ruimte te bieden aan innovatie binnen duidelijke kaders, en het brede veld van partijen in en rondom de biotechnologie tijdig en zorgvuldig te betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="5673C071" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>De noodzaak van een langetermijnvisie biotechnologie</w:t>
-[...169 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="31AA94F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Snelheid versus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9600F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>zorgvuldigheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="54875C8D" w14:textId="75018967">
-[...140 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="78212FAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat voor een voortdurende afweging tussen snelheid en zorgvuldigheid op het gebied van biotechnologische ontwikkelingen. Versnelling van innovatie en toepassing kan bijdragen aan economische en maatschappelijke doelen, maar kan ook vragen oproepen over (ethische) risico’s en randvoorwaarden. In de komende periode zullen bij de verdere uitwerking van beleid steeds weer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">keuzes nodig zijn over waar versnelling wenselijk is – of waar bijvoorbeeld extra waarborgen of maatschappelijke dialoog nodig is. Juist op het gebied van biotechnologie kunnen (ethische) dilemma’s opspelen en is maatschappelijk draagvlak nodig om beleid te maken dat past bij de wensen uit de samenleving. Dit alles vraagt om zorgvuldige afwegingen, een gedegen regelgevend kader en een ethisch afwegingskader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="2C2EF44A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007663D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1F4A8989" wp14:anchorId="6285FF51">
-[...9 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A95B558" wp14:editId="590635B6">
+                <wp:extent cx="5805578" cy="681487"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="23495"/>
                 <wp:docPr id="1182287939" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4913630" cy="733425"/>
+                          <a:ext cx="5805578" cy="681487"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="10000"/>
                             <a:lumOff val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00242E57" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7AAE2165" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="45C200A6" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00242E57">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve">De </w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">De terugkerende uitdaging bij de Kabinetsvisie op Biotechnologie en de bijbehorende uitvoering is: </w:t>
                             </w:r>
-                            <w:r>
-[...65 lines deleted...]
-                                <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>hoe benutten we het potentieel van biotechnologie optimaal en hoe minimaliseren we tegelijkertijd de risico’s? En: hoe zorgen we blijvend voor maatschappelijk draagvlak?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00C052E9" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="05441EA0" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="3E9FB786" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C052E9">
-[...1 lines deleted...]
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="006600FE" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="21578837" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="105053A5" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:13.6pt;width:386.9pt;height:57.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" fillcolor="#e2ecf8 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ73lkNwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxkrYx4hRdug4D&#10;ugvQ7QNkWY6FSaImKbGzry8lJ2m6vQ3zgyCR0iF5DunV7aAV2QvnJZiKTic5JcJwaKTZVvTH94d3&#10;N5T4wEzDFBhR0YPw9Hb99s2qt6UooAPVCEcQxPiytxXtQrBllnneCc38BKww6GzBaRbw6LZZ41iP&#10;6FplRZ5fZT24xjrgwnu03o9Ouk74bSt4+Nq2XgSiKoq5hbS6tNZxzdYrVm4ds53kxzTYP2ShmTQY&#10;9Ax1zwIjOyf/gtKSO/DQhgkHnUHbSi5SDVjNNP+jmqeOWZFqQXK8PdPk/x8s/7J/st8cCcN7GFDA&#10;VIS3j8B/emJg0zGzFXfOQd8J1mDgaaQs660vj08j1b70EaTuP0ODIrNdgAQ0tE5HVrBOgugowOFM&#10;uhgC4WicL6ezqxm6OPquZ7N5sUghWHl6bZ0PHwVoEjcVdShqQmf7Rx9iNqw8XYnBPCjZPEil0iE2&#10;ktgoR/YMWyAMRXqqdhpTHW3THL+xEdCM7TKalyczwqd2jCgp2KsAypAeWVnmizwhv3J6t63PsSPe&#10;GCgiXiapZcAhUFJX9OZ8iZWR8Q+mSS0amFTjHh8rc5Qgsj7yH4Z6ILKpaBEriYrU0BxQEwdjz+OM&#10;4qYD95uSHvu9ov7XjjlBifpkUNfldD6PA5IO88V1gQd36akvPcxwhEI+KRm3m5CGKlJu4A71b2WS&#10;5iWTY8rYx4nE48zFQbk8p1svf4b1MwAAAP//AwBQSwMEFAAGAAgAAAAhAMxshWTbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ65CipkrjVLQSSBxp8wBOvPkR8TqynTa8&#10;PcsJjqMZzXxTHBY7iiv6MDhS8LxOQCA1zgzUKagub6sdiBA1GT06QgXfGOBQ3t8VOjfuRp94PcdO&#10;cAmFXCvoY5xyKUPTo9Vh7SYk9lrnrY4sfSeN1zcut6NMk2QrrR6IF3o94anH5us8WwXtUzXHdpMe&#10;23mLl2Pl/en9o1bq8WF53YOIuMS/MPziMzqUzFS7mUwQowI+EhWkWQqC3Szb8JGaYy9pBrIs5H/+&#10;8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ73lkNwIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMbIVk2wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" w14:anchorId="6285FF51">
+              <v:shape id="_x0000_s1028" style="width:457.15pt;height:53.65pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" fillcolor="#dceaf7 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0zyiONgIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNEnVbtuo6Wrpsghp&#10;WZAWPsBxnMbC9hjbbVK+nrHTdrtwQ+Rg2TP2m5n3ZrK+HbQiB+G8BFPRYpJTIgyHRppdRb9/e3i3&#10;pMQHZhqmwIiKHoWnt5u3b9a9LcUUOlCNcARBjC97W9EuBFtmmeed0MxPwAqDzhacZgGPbpc1jvWI&#10;rlU2zfObrAfXWAdceI/W+9FJNwm/bQUPX9rWi0BURTG3kFaX1jqu2WbNyp1jtpP8lAb7hyw0kwaD&#10;XqDuWWBk7+RfUFpyBx7aMOGgM2hbyUWqAasp8j+qee6YFakWJMfbC03+/8Hyp8Oz/epIGN7DgAKm&#10;Irx9BP7DEwPbjpmduHMO+k6wBgMXkbKst748PY1U+9JHkLr/DA2KzPYBEtDQOh1ZwToJoqMAxwvp&#10;YgiEo3G+zOfzBbYJR9/NspgtFykEK8+vrfPhowBN4qaiDkVN6Ozw6EPMhpXnKzGYByWbB6lUOsRG&#10;ElvlyIFhC4Rhmp6qvcZUR1uR4zc2ApqxXUbz6mxG+NSOESUFexVAGdIjK6t8nifkV07vdvUldsQb&#10;A0XE6yS1DDgESuqKLi+XWBkZ/2Ca1KKBSTXu8bEyJwki6yP/YagHIpuKTmMlUZEamiNq4mDseZxR&#10;3HTgflHSY79X1P/cMycoUZ8M6roqZrM4IOkwmy+meHDXnvrawwxHKOSTknG7DWmoIuUG7lD/ViZp&#10;XjI5pYx9nEg8zVwclOtzuvXyZ9j8BgAA//8DAFBLAwQUAAYACAAAACEAfApPCNsAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB12qBC0zgVrQQSR9o8gBNvfkS8jmynDW/P&#10;woVeRlrNaObbfDfbQZzRh96RguUiAYFUO9NTq6A8vT2+gAhRk9GDI1TwjQF2xe1NrjPjLvSJ52Ns&#10;BZdQyLSCLsYxkzLUHVodFm5EYq9x3urIp2+l8frC5XaQqyRZS6t74oVOj3josP46TlZB81BOsUlX&#10;+2Za42lfen94/6iUur+bX7cgIs7xPwy/+IwOBTNVbiITxKCAH4l/yt5m+ZSCqDiUPKcgi1xe0xc/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPTPKI42AgAAYQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHwKTwjbAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" w14:anchorId="5A95B558">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00242E57" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7AAE2165" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="45C200A6" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00242E57">
-[...5 lines deleted...]
-                        <w:t xml:space="preserve">De </w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">De terugkerende uitdaging bij de Kabinetsvisie op Biotechnologie en de bijbehorende uitvoering is: </w:t>
                       </w:r>
-                      <w:r>
-[...65 lines deleted...]
-                          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>hoe benutten we het potentieel van biotechnologie optimaal en hoe minimaliseren we tegelijkertijd de risico’s? En: hoe zorgen we blijvend voor maatschappelijk draagvlak?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00C052E9" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="05441EA0" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="3E9FB786" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C052E9">
-[...1 lines deleted...]
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="006600FE" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="21578837" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="105053A5" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00046D42" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="7169D32A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="205E78DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wat vinden Nederlandse burgers van biotechnologie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D42106" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="03D6EC8B" w14:textId="119C17E6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="634EFEFC" w14:textId="0E12FE2D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="61A865CD" wp14:anchorId="331CD7C5">
-[...9 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="036DCA01" wp14:editId="6347B97D">
+                <wp:extent cx="5848350" cy="1268083"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="27940"/>
                 <wp:docPr id="731521353" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4810125" cy="1335405"/>
+                          <a:ext cx="5848350" cy="1268083"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="10000"/>
                             <a:lumOff val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00A02AB2" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="53A74368" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="0DC8CF3B" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0050149A">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Conclusie uitgevoerde burgerconsultatie</w:t>
                             </w:r>
-                            <w:r>
-[...25 lines deleted...]
-                              <w:t xml:space="preserve"> niet alleen af van de toepassing zelf, maar ook van de manier waarop zij wordt ontwikkeld, gereguleerd en ingebed in de samenleving. Wanneer biotechnologie aantoonbaar veilig is, transparant wordt toegepast, duidelijke ethische grenzen respecteert en zichtbaar bijdraagt aan publieke doelen, bestaat er brede bereidheid om deze innovaties te ondersteunen. Tegelijkertijd blijft er een duidelijke verwachting dat overheid, wetenschap en bedrijven gezamenlijk verantwoordelijkheid nemen om risico’s te beperken en publieke waarden centraal te stellen.</w:t>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>: de mate van acceptatie van biotechnologie hangt niet alleen af van de toepassing zelf, maar ook van de manier waarop zij wordt ontwikkeld, gereguleerd en ingebed in de samenleving. Wanneer biotechnologie aantoonbaar veilig is, transparant wordt toegepast, duidelijke ethische grenzen respecteert en zichtbaar bijdraagt aan publieke doelen, bestaat er brede bereidheid om deze innovaties te ondersteunen. Tegelijkertijd blijft er een duidelijke verwachting dat overheid, wetenschap en bedrijven gezamenlijk verantwoordelijkheid nemen om risico’s te beperken en publieke waarden centraal te stellen.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00A02AB2" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="52D1CEC9" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="6BC2B810" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A02AB2">
-[...1 lines deleted...]
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                            <w:r w:rsidRPr="00900F1D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00A02AB2" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="55F6E556" w14:textId="77777777">
+                          <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="281C2F68" w14:textId="77777777">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:140.8pt;width:378.75pt;height:105.15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" fillcolor="#e2ecf8 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaraJhNwIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7ZzaRMrzmqb7VaV&#10;thdp2w/AGMeowFAgsdOv3wEn2Wz7VtUPCGbgzMw5M17fDFqRg3BegqloMckpEYZDI82uoj++379Z&#10;UuIDMw1TYERFj8LTm83rV+velmIKHahGOIIgxpe9rWgXgi2zzPNOaOYnYIVBZwtOs4BHt8sax3pE&#10;1yqb5vnbrAfXWAdceI/Wu9FJNwm/bQUPX9vWi0BURTG3kFaX1jqu2WbNyp1jtpP8lAb7hyw0kwaD&#10;XqDuWGBk7+RfUFpyBx7aMOGgM2hbyUWqAasp8j+qeeyYFakWJMfbC03+/8HyL4dH+82RMLyHAQVM&#10;RXj7APynJwa2HTM7cesc9J1gDQYuImVZb315ehqp9qWPIHX/GRoUme0DJKChdTqygnUSREcBjhfS&#10;xRAIR+N8WeTFdEEJR18xmy3m+SLFYOX5uXU+fBSgSdxU1KGqCZ4dHnyI6bDyfCVG86Bkcy+VSofY&#10;SWKrHDkw7IEwTNNTtdeY62grcvzGTkAz9stoXp3NCJ/6MaKkYC8CKEN6THyVL/KE/MLp3a6+xI54&#10;Y6CIeJ2klgGnQEld0eXlEisj5R9Mk3o0MKnGPT5W5qRBpH0UIAz1QGRT0VmsJEpSQ3NEURyMTY9D&#10;ipsO3G9Kemz4ivpfe+YEJeqTQWFXxXweJyQd5ot3Uzy4a0997WGGIxTyScm43YY0VZFyA7fYAK1M&#10;0jxnckoZGzmReBq6OCnX53Tr+deweQIAAP//AwBQSwMEFAAGAAgAAAAhAM83KOjeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdRJo2oZsKloJJI60eQAn2fyIeB3ZThve&#10;HnOC42hGM9/k+0WP4kLWDYYR4lUEgrg2zcAdQnl+e9yCcF5xo0bDhPBNDvbF7U2ussZc+ZMuJ9+J&#10;UMIuUwi991Mmpat70sqtzEQcvNZYrXyQtpONVddQrkeZRFEqtRo4LPRqomNP9ddp1gjtQzn79ik5&#10;tHNK50Np7fH9o0K8v1teX0B4WvxfGH7xAzoUgakyMzdOjAjhiEdItnEKItib9WYNokJ43sU7kEUu&#10;/x8ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaraJhNwIAAGIEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDPNyjo3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" w14:anchorId="331CD7C5">
+              <v:shape id="_x0000_s1029" style="width:460.5pt;height:99.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" fillcolor="#dceaf7 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnF1XdNQIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthOk84x4hRdug4D&#10;ugvQ7QNkWY6FSaImKbG7rx8lJ2m2vg3zgyCR0iF5Dun1zagVOQjnJZiaFrOcEmE4tNLsavr92/2b&#10;khIfmGmZAiNq+iQ8vdm8frUebCXm0INqhSMIYnw12Jr2IdgqyzzvhWZ+BlYYdHbgNAt4dLusdWxA&#10;dK2yeZ5fZwO41jrgwnu03k1Oukn4XSd4+NJ1XgSiaoq5hbS6tDZxzTZrVu0cs73kxzTYP2ShmTQY&#10;9Ax1xwIjeydfQGnJHXjowoyDzqDrJBepBqymyP+q5rFnVqRakBxvzzT5/wfLPx8e7VdHwvgORhQw&#10;FeHtA/AfnhjY9szsxK1zMPSCtRi4iJRlg/XV8Wmk2lc+gjTDJ2hRZLYPkIDGzunICtZJEB0FeDqT&#10;LsZAOBqX5aK8WqKLo6+YX5d5eZVisOr03DofPgjQJG5q6lDVBM8ODz7EdFh1uhKjeVCyvZdKpUPs&#10;JLFVjhwY9kAY5+mp2mvMdbIVOX5TJ6AZ+2Uyr05mhE/9GFFSsD8CKEMGTHyVYw0vo7tdc44d8aZA&#10;EfEySS0DToGSuqbl+RKrIuXvTZt6NDCppj0+VuaoQaR9EiCMzUhkW9NEXpSkgfYJRXEwNT0OKW56&#10;cL8oGbDha+p/7pkTlKiPBoVdFYtFnJB0WCzfzvHgLj3NpYcZjlDIJyXTdhvSVEUGDNxiA3QySfOc&#10;yTFlbORE4nHo4qRcntOt51/D5jcAAAD//wMAUEsDBBQABgAIAAAAIQDbX+Ew2gAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4IOo0SIWEOBWtBBJH2jyAE29+1Hgd2U4b3p6F&#10;C1xWGs1o9ptit9hRXNCHwZGCzToBgdQ4M1CnoDq9PTyDCFGT0aMjVPCFAXbl7U2hc+Ou9ImXY+wE&#10;l1DItYI+ximXMjQ9Wh3WbkJir3Xe6sjSd9J4feVyO8o0SbbS6oH4Q68nPPTYnI+zVdDeV3NsH9N9&#10;O2/xtK+8P7x/1ErdrZbXFxARl/gXhh98RoeSmWo3kwliVMBD4u9lL0s3LGsOZdkTyLKQ/+nLbwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnF1XdNQIAAGIEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbX+Ew2gAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" w14:anchorId="036DCA01">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A02AB2" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="53A74368" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="0DC8CF3B" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0050149A">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Conclusie uitgevoerde burgerconsultatie</w:t>
                       </w:r>
-                      <w:r>
-[...25 lines deleted...]
-                        <w:t xml:space="preserve"> niet alleen af van de toepassing zelf, maar ook van de manier waarop zij wordt ontwikkeld, gereguleerd en ingebed in de samenleving. Wanneer biotechnologie aantoonbaar veilig is, transparant wordt toegepast, duidelijke ethische grenzen respecteert en zichtbaar bijdraagt aan publieke doelen, bestaat er brede bereidheid om deze innovaties te ondersteunen. Tegelijkertijd blijft er een duidelijke verwachting dat overheid, wetenschap en bedrijven gezamenlijk verantwoordelijkheid nemen om risico’s te beperken en publieke waarden centraal te stellen.</w:t>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>: de mate van acceptatie van biotechnologie hangt niet alleen af van de toepassing zelf, maar ook van de manier waarop zij wordt ontwikkeld, gereguleerd en ingebed in de samenleving. Wanneer biotechnologie aantoonbaar veilig is, transparant wordt toegepast, duidelijke ethische grenzen respecteert en zichtbaar bijdraagt aan publieke doelen, bestaat er brede bereidheid om deze innovaties te ondersteunen. Tegelijkertijd blijft er een duidelijke verwachting dat overheid, wetenschap en bedrijven gezamenlijk verantwoordelijkheid nemen om risico’s te beperken en publieke waarden centraal te stellen.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00A02AB2" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="52D1CEC9" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="6BC2B810" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A02AB2">
-[...1 lines deleted...]
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                      <w:r w:rsidRPr="00900F1D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00A02AB2" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="55F6E556" w14:textId="77777777">
+                    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="281C2F68" w14:textId="77777777">
                       <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00F32C61">
-[...59 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00290659">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanwege de geschetste uitdagingen acht het kabinet het van groot belang inzicht te hebben in de wijze waarop in de samenleving wordt gedacht over biotechnologie. Ten behoeve van deze Uitvoeringsagenda Biotechnologie 2026 is daarom een eerste verkennend onderzoek uitgevoerd (bijlage 2), gericht op het in kaart brengen van de kansen, zorgen en wensen die burgers ten aanzien van biotechnologie ervaren. Dit burgerperspectief vormt een aanvulling op de inzichten van stakeholders in het biotechnologieveld. Het kabinet is voornemens dit perspectief in de komende jaren met regelmaat te blijven ophalen. Als eerste zal gelijktijdig met de uitvraag aan de COGEM en Gezondheidsraad voor het opstellen van een volgende Trendanalyse Biotechnologie een gepaste vorm van burgerconsulatie over biotechnologie plaatsvinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="689907CD" w14:textId="2618521E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="51CD1FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Biotechnologiebeleid in een bredere (politieke) context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F23BE4" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="318167E3" w14:textId="506CB9F5">
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="45493377" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afgelopen jaar hebben er binnen en buiten het biotechnologiebeleid veel relevante ontwikkelingen plaatsgevonden die we hier kort schetsen en koppelen aan wat er de komende tijd concreet moet gebeuren op het gebied van biotechnologie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="24484715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="03DBA4DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Internationale relevantie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E46CB7" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="34B74991" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="1C503031" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...77 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het mondiale speelveld is sterk in beweging. Landen als de Verenigde Staten en China zien de potentie van biotechnologie en investeren hier fors in. Tegelijkertijd nemen geopolitieke spanningen toe en groeit het belang van strategische autonomie op kritieke technologieën zoals ook biotechnologie. Het meest recente Dreigingsbeeld Statelijke Actoren onderstreept de onverminderd hoge dreiging vanuit statelijke actoren die heimelijke en openlijke economische instrumenten inzetten om hun geopolitieke doelen te bereiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00850763">
-[...51 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook tegen deze achtergrond is het voor Nederland van toenemend belang om de sterke kennispositie te behouden en innovaties te valoriseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="4B5577FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Momentum in Europa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4527E69B" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="28E8AA28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In het licht van bovengenoemde geopolitieke ontwikkelingen is er veel Europees momentum ontstaan op het gebied van strategische autonomie en weerbaarheid. Biotechnologie wordt nu ook in Europa gezien als van cruciaal belang voor het concurrentievermogen en de modernisering van de Europese economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Daarnaast wordt Europees de connectie gelegd tussen verdienvermogen en duurzaamheid</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en wordt een stevige kennispositie als essentieel gezien</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="26C6AEBD" w14:textId="77777777">
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="00D48F6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="758F5310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afgelopen jaar zijn er door de Europese Commissie dan ook diverse voorstellen gedaan en aangekondigd waarin harmonisatie van regelgeving een belangrijke pijler is, zoals de Biotech Acts I &amp; II en de Omnibus Food &amp; Feed Safety. Ook IPCEI (Important Project of Common European Interest) is een Europees instrument dat kansen biedt op het gebied van biotechnologie. Een actieve, doelgerichte inzet van Nederland zowel richting de Europese Commissie als via partnerschappen met gelijkgestemde lidstaten ziet het kabinet als van groot belang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="1672806E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="41B5C577" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wennink-rapport ‘de route naar toekomstige welvaart’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F60EDD" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="75094FB6" w14:textId="0B6C0AC7">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="75654756" w14:textId="5098C0E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in de introductie van deze brief is aangegeven wordt het belang van biotechnologie in het Coalitieakkoord onderstreept. Voorafgaand aan het coalitie-akkoord is in december 2025 het Wennink-rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De route naar toekomstige welvaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd als “vertaling” naar de Nederlandse context van het Draghi-rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het Wennink-rapport duidt biotechnologie expliciet aan als een cruciale technologie voor de toekomst van Nederland, met in het bijzonder aandacht voor de economische kansen op het gebied van gezondheid, duurzaamheid en landbouw. In de NTS-actieagenda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>biomolecular &amp; cell technologies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die begin 2026 is verschenen wordt dit belang nogmaals onderstreept</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7318A" w:rsidP="00900F1D" w:rsidRDefault="00F7318A" w14:paraId="54762283" w14:textId="2178688B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="69F6901C" wp14:anchorId="1A032D8F">
-[...9 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="234F65C7" wp14:editId="38004F7F">
+                <wp:extent cx="5710687" cy="1086928"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="18415"/>
                 <wp:docPr id="1933566722" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4914900" cy="1184275"/>
+                          <a:ext cx="5710687" cy="1086928"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx2">
                             <a:lumMod val="10000"/>
                             <a:lumOff val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00401E96" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="67FD7ACE" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="41A7FF57" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00401E96">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve">Het Wennink-rapport stelt dat life </w:t>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Het Wennink-rapport stelt dat life sciences &amp; biotechnologie één van de vier bepalende domeinen voor onze toekomstige welvaart is. Deze vier domeinen vormen gezamenlijk de ruggengraat van de grote transities van deze eeuw, kennen een explosief groeiende vraag en spelen een steeds grotere rol in de geopolitieke machtsverhoudingen. </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-                                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Door gericht in deze gebieden te investeren kan Nederland zijn strategische positie binnen Europa en de wereld versterken en bijdragen aan oplossingen voor de grote uitdagingen van deze tijd</w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00401E96">
-[...1 lines deleted...]
-                                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00401E96">
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidRPr="00401E96">
-[...1 lines deleted...]
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="006600FE" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="025D22CE" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="64FB8DB6" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1030" style="position:absolute;margin-left:0;margin-top:117.2pt;width:387pt;height:93.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" fillcolor="#e2ecf8 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAo4nINAIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7ajpJtYcVbbbLeq&#10;tL1I234AxjhGBYYCiZ1+fQfsTbLtW1U/IJiBMzPnzHhzO2hFjsJ5CaaixSynRBgOjTT7in7/9vBm&#10;RYkPzDRMgREVPQlPb7evX216W4o5dKAa4QiCGF/2tqJdCLbMMs87oZmfgRUGnS04zQIe3T5rHOsR&#10;Xatsnudvsx5cYx1w4T1a70cn3Sb8thU8fGlbLwJRFcXcQlpdWuu4ZtsNK/eO2U7yKQ32D1loJg0G&#10;PUPds8DIwcm/oLTkDjy0YcZBZ9C2kotUA1ZT5H9U89QxK1ItSI63Z5r8/4Pln49P9qsjYXgHAwqY&#10;ivD2EfgPTwzsOmb24s456DvBGgxcRMqy3vpyehqp9qWPIHX/CRoUmR0CJKChdTqygnUSREcBTmfS&#10;xRAIR+NiXSzWObo4+opitZjfLFMMVj4/t86HDwI0iZuKOlQ1wbPjow8xHVY+X4nRPCjZPEil0iF2&#10;ktgpR44MeyAM8/RUHTTmOtqKHL+xE9CM/TKaManRjPCpHyNKCvYigDKkx8TX+TJPyC+c3u3rc+yI&#10;d0G8TlLLgFOgpK7o6nyJlZHy96ZJPRqYVOMe01Fm0iDSPgoQhnogskE+YyVRkhqaE4riYGx6HFLc&#10;dOB+UdJjw1fU/zwwJyhRHw0KizIs4oSkw2J5M8eDu/bU1x5mOEIhn5SM211IUxUpN3CHDdDKJM0l&#10;kyllbORE4jR0cVKuz+nW5dew/Q0AAP//AwBQSwMEFAAGAAgAAAAhAK9A4c/dAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdUijFkI2Fa0EEse2eQAn3vyI2I5spw1vz3KC&#10;4+ysZr4pdosZxYV8GJxFeFolIMg2Tg+2Q6jO74/PIEJUVqvRWUL4pgC78vamULl2V3ukyyl2gkNs&#10;yBVCH+OUSxmanowKKzeRZa913qjI0ndSe3XlcDPKNEk20qjBckOvJjr01HydZoPQPlRzbNfpvp03&#10;dN5X3h8+PmvE+7vl7RVEpCX+PcMvPqNDyUy1m60OYkTgIREhXWcZCLa324wvNUKWJi8gy0L+H1D+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMCjicg0AgAAYgQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK9A4c/dAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" w14:anchorId="1A032D8F">
+              <v:shape id="_x0000_s1030" style="width:449.65pt;height:85.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" fillcolor="#dceaf7 [351]" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQActe1uNwIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yRVr1HT1dJlEdKy&#10;IC18gOM4jYXtMbbbZPl6xk7b7cIbIg+WPWOfmTlnJpubQStyFM5LMBUtJjklwnBopNlX9Pu3+3cr&#10;SnxgpmEKjKjos/D0Zvv2zaa3pZhCB6oRjiCI8WVvK9qFYMss87wTmvkJWGHQ2YLTLODR7bPGsR7R&#10;tcqmeb7IenCNdcCF92i9G510m/DbVvDwpW29CERVFHMLaXVpreOabTes3DtmO8lPabB/yEIzaTDo&#10;BeqOBUYOTv4FpSV34KENEw46g7aVXKQasJoi/6Oap45ZkWpBcry90OT/Hyx/PD7Zr46E4T0MKGAq&#10;wtsH4D88MbDrmNmLW+eg7wRrMHARKct668vT00i1L30EqfvP0KDI7BAgAQ2t05EVrJMgOgrwfCFd&#10;DIFwNM6XRb5YLSnh6Cvy1WI9XaUYrDw/t86HjwI0iZuKOlQ1wbPjgw8xHVaer8RoHpRs7qVS6RA7&#10;SeyUI0eGPRCGaXqqDhpzHW1Fjt/YCWjGfhnN67MZ4VM/RpQU7FUAZUiPia/zeZ6QXzm929eX2BFv&#10;DBQRr5PUMuAUKKkrurpcYmWk/INpUo8GJtW4x8fKnDSItI8ChKEeiGwqOouVRElqaJ5RFAdj0+OQ&#10;4qYD94uSHhu+ov7ngTlBifpkUNh1MZvFCUmH2Xw5xYO79tTXHmY4QiGflIzbXUhTFSk3cIsN0Mok&#10;zUsmp5SxkROJp6GLk3J9Trdefg3b3wAAAP//AwBQSwMEFAAGAAgAAAAhAC4ZTZ7bAAAABQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQi+lkeNAmjiWQxNooccmfgDZWv8Qa2UkOXHf&#10;vtte2svAMsPMt/l+toO4og+9IwXLRQICqXamp1ZBeX573oAIUZPRgyNU8IUB9sX9Xa4z4270iddT&#10;bAWXUMi0gi7GMZMy1B1aHRZuRGKvcd7qyKdvpfH6xuV2kGmSrKXVPfFCp0c8dlhfTpNV0DyVU2xW&#10;6aGZ1ng+lN4f3z8qpR4f5tcdiIhz/AvDDz6jQ8FMlZvIBDEo4Efir7K32W5XICoOvSxTkEUu/9MX&#10;3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQActe1uNwIAAGIEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAuGU2e2wAAAAUBAAAPAAAAAAAAAAAA&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" w14:anchorId="234F65C7">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00401E96" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="67FD7ACE" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="41A7FF57" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00401E96">
-[...5 lines deleted...]
-                        <w:t xml:space="preserve">Het Wennink-rapport stelt dat life </w:t>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Het Wennink-rapport stelt dat life sciences &amp; biotechnologie één van de vier bepalende domeinen voor onze toekomstige welvaart is. Deze vier domeinen vormen gezamenlijk de ruggengraat van de grote transities van deze eeuw, kennen een explosief groeiende vraag en spelen een steeds grotere rol in de geopolitieke machtsverhoudingen. </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-                          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Door gericht in deze gebieden te investeren kan Nederland zijn strategische positie binnen Europa en de wereld versterken en bijdragen aan oplossingen voor de grote uitdagingen van deze tijd</w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00401E96">
-[...1 lines deleted...]
-                          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00401E96">
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidRPr="00401E96">
-[...1 lines deleted...]
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="006600FE" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="025D22CE" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="64FB8DB6" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00F7318A" w:rsidP="00900F1D" w:rsidRDefault="00F7318A" w14:paraId="532E7E78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="496E97AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biotechnologiebeleid in samenwerking met het brede veld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitvoering van de Kabinetsvisie blijft om nauwe samenwerking tussen de betrokken departementen vragen. De minister van Economische Zaken en Klimaat is in samenwerking met de staatssecretaris van Infrastructuur en Waterstaat het eerste aanspreekpunt. De uitwerking van specifieke acties ligt bij de departementen die inhoudelijk verantwoordelijk zijn. De huidige interdepartementale samenwerking wordt gecontinueerd en waar nodig verder versterkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="32BD447A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="21F8CF7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bij het aanbieden van de Kabinetsvisie op Biotechnologie 2025-2040 heeft het kabinet óók aangegeven het essentieel te vinden de verdere uitwerking en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="613CE013" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitvoering van de visie in structurele samenwerking te laten plaatsvinden met </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="776D27CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het brede biotechnologieveld (bedrijven, kennisinstellingen, maatschappelijke organisaties, burgers). Om de ambitieuze doelen uit de visie te realiseren, werkt het kabinet aan een versteviging en verduidelijking van de governance rond het biotechnologiebeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="319C905B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="5E5AC567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt hiertoe het voortouw en werkt vanuit de Kabinetsvisie aan een Uitvoeringsagenda die jaarlijks bijgesteld en geconcretiseerd wordt. Binnen de voorziene governancestructuur worden verschillende stakeholdergroepen betrokken via een investeringstafel met het bedrijfsleven en een maatschappelijke tafel met maatschappelijke organisaties. Daarnaast richt het kabinet burgerconsultatie op structurele wijze in. Deze gremia leveren input en signaleren knelpunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: de uiteindelijke besluitvorming over de Uitvoeringsagenda ligt bij het kabinet. De benodigde governancestructuur wordt in de tweede helft van 2026 verder uitgewerkt en ingericht, waarbij ook wordt gekeken naar aansluiting bij bestaande overlegstructuren en samenwerkingsverbanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="5B53F228" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="3E7DDE65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231485899" w:id="2"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Investeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7DC997D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kabinetsvisie en bijbehorende acties in de Uitvoeringsagenda voor de korte en lange termijn zijn ambitieus. Als wordt gekeken naar de voorstellen van Wennink op het terrein van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>De route naar toekomstige welvaart</w:t>
-[...128 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>life sciences en biotechnologie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de NTS agenda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>biomolecular</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>biomoleculair &amp; cell technologies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het budget dat nodig is om mee te kunnen doen met IPCEI’s op het terrein van biotechnologie, vraagt dit om forse publieke en private investeringen. Voor de publieke investeringen wordt gekeken naar de bestaande middelen binnen de Rijksbegroting. Aan de Taskforce Toekomstige Welvaart en Vestigingsklimaat is de opdracht gegeven om voor het domein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...73 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>life sciences en biotechnologie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te komen met een investeringsplan gebaseerd mede op de voorstellen van “Wennink”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="39D1FF93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="48466B5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Biotechnologiebeleid in s</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>amenwerking</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:t>Acties en vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="5091BB21" w14:textId="21885568">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds het uitkomen van de Kabinetsvisie op Biotechnologie 2025-2040 is er hard gewerkt aan een divers en omvangrijk pallet aan acties. In de Uitvoeringsagenda 2026 zijn alle activiteiten in detail terug te lezen, zie bijlage 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00F7318A" w14:paraId="01C4D3DC" w14:textId="285AF6DE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> met het brede veld</w:t>
-[...686 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6F11E643" wp14:anchorId="5FC17207">
-[...9 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44BD5E24" wp14:editId="2FD16D76">
+                <wp:extent cx="5598544" cy="2553419"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="18415"/>
                 <wp:docPr id="1440906705" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4838700" cy="2329132"/>
+                          <a:ext cx="5598544" cy="2553419"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="0E2841">
                             <a:lumMod val="10000"/>
                             <a:lumOff val="90000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="6E67D880" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="1A5B5570" w14:textId="77777777">
                             <w:pPr>
-                              <w:rPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Een greep uit de Interdepartementale Uitvoeringsagenda 2026:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="20E99146" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="3CE95F43" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Actieve beïnvloeding van EU-wetgeving (gericht op o.a. innovatie, harmonisatie, toekomstbestendigheid en vereenvoudiging).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="3B76FE20" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="5FF8624F" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...41 lines deleted...]
-                              <w:t>).</w:t>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Toewerken naar meer ruimte voor experimenten met biotechnologische innovaties binnen bestaande wet- en regelgeving (regulatory sandboxes).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="5EFFE757" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="56E049CA" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...37 lines deleted...]
-                              <w:t>actieplan.</w:t>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Verhogen private investeringen met het 3%-R&amp;D-actieplan.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="1A5AED05" w14:textId="7831BD91">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="757BA318" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...31 lines deleted...]
-                              <w:t>NL om grootste economische kansen te identificeren: het adresseren van opschalings- en financieringsknelpunten.</w:t>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Investeringsstrategie biotechnologie Invest-NL om grootste economische kansen te identificeren: het adresseren van opschalings- en financieringsknelpunten.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="2D438853" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="232CD252" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...39 lines deleted...]
-                              <w:t>niveau.</w:t>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Creëren van lead markets (vraagcreatie) op EU-niveau.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="12D191C6" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="098D5E59" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Opschaling naar commerciële installaties en realisatie </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>first</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>-of-a-</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>kind</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> innovaties.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="0CD2268F" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="0F69258C" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Inzet </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00543398">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">op </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
-                                <w:sz w:val="16"/>
-[...2 lines deleted...]
-                              <w:t xml:space="preserve">Important </w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Important Projects of Common Europe Interest</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (IPCEI) voor biotechnologie.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="751DF651" w14:textId="5C7413E8">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="4FD21B97" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...37 lines deleted...]
-                              <w:t>(2) leefbaar klimaat en circulariteit &amp; (3) voedselzekerheid, duurzame landbouw &amp; voedselproductie en dierwaardigheid.</w:t>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Specifieke acties op drie maatschappelijke opgaven: (1) betere gezondheid,           (2) leefbaar klimaat en circulariteit &amp; (3) voedselzekerheid, duurzame landbouw &amp; voedselproductie en dierwaardigheid.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="197F6E60" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="4A793E61" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Lijstalinea"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="18"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                            <w:r w:rsidRPr="00F7318A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Start burgerconsultatie biotechnologie en ontwikkeling structurele aanpak.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1031" style="position:absolute;margin-left:0;margin-top:48.9pt;width:381pt;height:183.35pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" fillcolor="#dceaf7" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4ZZtLNAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxkjUx4hRd2g4D&#10;ugvQ7QNkWY6FSaImKbG7ry8lJ2m2YS/D/CBIpHRInkN6fT1oRQ7CeQmmotNJTokwHBppdhX99vX+&#10;zZISH5hpmAIjKvokPL3evH617m0pCuhANcIRBDG+7G1FuxBsmWWed0IzPwErDDpbcJoFPLpd1jjW&#10;I7pWWZHnb7MeXGMdcOE9Wm9HJ90k/LYVPHxuWy8CURXF3EJaXVrruGabNSt3jtlO8mMa7B+y0Ewa&#10;DHqGumWBkb2Tf0BpyR14aMOEg86gbSUXqQasZpr/Vs1jx6xItSA53p5p8v8Pln86PNovjoThHQwo&#10;YCrC2wfg3z0xsO2Y2Ykb56DvBGsw8DRSlvXWl8enkWpf+ghS9x+hQZHZPkACGlqnIytYJ0F0FODp&#10;TLoYAuFonC9ny6scXRx9xaxYTWdFisHK03PrfHgvQJO4qahDVRM8Ozz4ENNh5elKjOZByeZeKpUO&#10;bldvlSMHFjvgrljOxxrVXmOyo3ma4ze2ApqxYUbz6mRGfD/CpFi/4CtDemRllS/ykbu/B49wKUzE&#10;u7ymZcAhUFJXdHm+xMrI+J1pUosGJtW4x8fKHCWIrI/8h6EeiGwquoh1REVqaJ5QEwdjz+OM4qYD&#10;95OSHvu9ov7HnjlBifpgUNfVdD6PA5IO88VVgQd36akvPcxwhKpooGTcbkMaqsi4gRvUv5VJmZdM&#10;jiljHycSjzMXB+XynG69/Bk2zwAAAP//AwBQSwMEFAAGAAgAAAAhAD/+FFXbAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ1RSCHGqCAmJC0i0/QAnXuKo8TqynTT8PcsJ&#10;jrOzmnlT7Vc3igVDHDwpuN9kIJA6bwbqFZyOr3ePIGLSZPToCRV8Y4R9fX1V6dL4C33icki94BCK&#10;pVZgU5pKKWNn0em48RMSe18+OJ1Yhl6aoC8c7kaZZ1khnR6IG6ye8MVidz7Mjkuaj2GkY3hv3mRY&#10;8vncd7ZtlLq9WZtnEAnX9PcMv/iMDjUztX4mE8WogIckBU875md3V+R8aBVsi+0DyLqS//nrHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4ZZtLNAIAAGEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA//hRV2wAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" w14:anchorId="5FC17207">
+              <v:shape id="_x0000_s1031" style="width:440.85pt;height:201.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" fillcolor="#dceaf7" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/LgdbMwIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06QlgTZqulq6uwhp&#10;uUgLH+A4TmNhe4ztNlm+fsdO2y0gXhB5sDxj+8zMOTNZX41akYNwXoKp6XyWUyIMh1aaXU2/fb17&#10;taTEB2ZapsCImj4KT682L1+sB1uJBfSgWuEIghhfDbamfQi2yjLPe6GZn4EVBg87cJoFNN0uax0b&#10;EF2rbJHnb7IBXGsdcOE9em+mQ7pJ+F0nePjcdV4EomqKuYW0urQ2cc02a1btHLO95Mc02D9koZk0&#10;GPQMdcMCI3sn/4DSkjvw0IUZB51B10kuUg1YzTz/rZqHnlmRakFyvD3T5P8fLP90eLBfHAnjOxhR&#10;wFSEt/fAv3tiYNszsxPXzsHQC9Zi4HmkLBusr45PI9W+8hGkGT5CiyKzfYAENHZOR1awToLoKMDj&#10;mXQxBsLRWZarZVkUlHA8W5Tl62K+SjFYdXpunQ/vBWgSNzV1qGqCZ4d7H2I6rDpdidE8KNneSaWS&#10;4XbNVjlyYLEDbhfLYqpR7TUmO7nnOX5TK6AbG2Zyr05uxPcTTIr1C74yZEBWVnmZT9z9PXiES2Ei&#10;3uU1LQMOgZK6psvzJVZFxm9Nm1o0MKmmPT5W5ihBZH3iP4zNSGSLdMY6oiINtI+oiYOp53FGcdOD&#10;+0nJgP1eU/9jz5ygRH0wqOtqXhRxQJJRlG8XaLjLk+byhBmOUDUNlEzbbUhDFRk3cI36dzIp85zJ&#10;MWXs40TicebioFza6dbzn2HzBAAA//8DAFBLAwQUAAYACAAAACEAVIRggNkAAAAFAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU1bREttuhRB8KLg7v6AtBmbss2kJGm3/ntHL3p5&#10;MLzhve/V+81NYsUQR08K8l0GAqn3ZqRBwen4cleCiEmT0ZMnVPCFEfbN9VWtK+Mv9IHrIQ2CQyhW&#10;WoFNaa6kjL1Fp+POz0jsffrgdOIzDNIEfeFwN8kiyx6k0yNxg9UzPlvsz4fFcUn7Pk50DG/tqwxr&#10;sZyH3natUrc3W/sEIuGW/p7hB5/RoWGmzi9kopgU8JD0q+yVZf4IolNwnxU5yKaW/+mbbwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/LgdbMwIAAGEEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBUhGCA2QAAAAUBAAAPAAAAAAAAAAAAAAAAAI0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" w14:anchorId="44BD5E24">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="6E67D880" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="1A5B5570" w14:textId="77777777">
                       <w:pPr>
-                        <w:rPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Een greep uit de Interdepartementale Uitvoeringsagenda 2026:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="20E99146" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="3CE95F43" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Actieve beïnvloeding van EU-wetgeving (gericht op o.a. innovatie, harmonisatie, toekomstbestendigheid en vereenvoudiging).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="3B76FE20" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="5FF8624F" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...41 lines deleted...]
-                        <w:t>).</w:t>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Toewerken naar meer ruimte voor experimenten met biotechnologische innovaties binnen bestaande wet- en regelgeving (regulatory sandboxes).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="5EFFE757" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="56E049CA" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...37 lines deleted...]
-                        <w:t>actieplan.</w:t>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Verhogen private investeringen met het 3%-R&amp;D-actieplan.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="1A5AED05" w14:textId="7831BD91">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="757BA318" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...31 lines deleted...]
-                        <w:t>NL om grootste economische kansen te identificeren: het adresseren van opschalings- en financieringsknelpunten.</w:t>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Investeringsstrategie biotechnologie Invest-NL om grootste economische kansen te identificeren: het adresseren van opschalings- en financieringsknelpunten.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="2D438853" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="232CD252" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...39 lines deleted...]
-                        <w:t>niveau.</w:t>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Creëren van lead markets (vraagcreatie) op EU-niveau.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="12D191C6" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="098D5E59" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Opschaling naar commerciële installaties en realisatie </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>first</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>-of-a-</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>kind</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> innovaties.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="0CD2268F" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="0F69258C" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Inzet </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00543398">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">op </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C06CF5">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
-                          <w:sz w:val="16"/>
-[...2 lines deleted...]
-                        <w:t xml:space="preserve">Important </w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Important Projects of Common Europe Interest</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (IPCEI) voor biotechnologie.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="751DF651" w14:textId="5C7413E8">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="4FD21B97" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...37 lines deleted...]
-                        <w:t>(2) leefbaar klimaat en circulariteit &amp; (3) voedselzekerheid, duurzame landbouw &amp; voedselproductie en dierwaardigheid.</w:t>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Specifieke acties op drie maatschappelijke opgaven: (1) betere gezondheid,           (2) leefbaar klimaat en circulariteit &amp; (3) voedselzekerheid, duurzame landbouw &amp; voedselproductie en dierwaardigheid.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00543398" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="197F6E60" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F7318A" w:rsidR="00F7318A" w:rsidP="00F7318A" w:rsidRDefault="00F7318A" w14:paraId="4A793E61" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Lijstalinea"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="18"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:spacing w:line="278" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00543398">
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                      <w:r w:rsidRPr="00F7318A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Start burgerconsultatie biotechnologie en ontwikkeling structurele aanpak.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002A6270">
-[...15 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="77003D7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046D42">
-        <w:rPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="6E415100" w14:textId="22BF07EB">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="5F43E8CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de rollende Uitvoeringsagenda worden de lange termijn ambities uit de Kabinetsvisie jaarlijks geconcretiseerd en gemonitord. Steeds moet kritisch worden bezien wat overstijgend nodig is en welke specifieke acties nodig zijn op de afzonderlijke maatschappelijke doelen. De voortgang en aanscherpingen komen ieder jaar terug in een geactualiseerde uitvoeringsagenda die in het tweede kwartaal aan de Tweede Kamer wordt verstuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="4B473C78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="06E79752" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De komende periode richt de interdepartementale samenwerking zich op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E512B" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="5A569E5A" w14:textId="77777777">
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7DA4E274" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="009E512B" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4805B770" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het uitwerken van tussentijdse doelen voor 2030; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="399068CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="009E512B" w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="1E5B2E3D" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het koppelen van publieke en private acties, planningen en middelen aan die tussentijdse doelen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7410CF8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...54 lines deleted...]
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="2B0998E0" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het inrichten van monitoring, gestandaardiseerde voortgangsrapportage en bijsturing waar nodig;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="43F6F03F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...62 lines deleted...]
-    <w:p w:rsidRPr="00715AD6" w:rsidR="002A6270" w:rsidP="00715AD6" w:rsidRDefault="002A6270" w14:paraId="26C52475" w14:textId="6B297B37">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het inbedden van cyclische burgerconsultatie en het ontwikkelen van een (ethisch) afwegingskader; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="736B7853" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...75 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De implementatie van een passende biotechnologie governance (voorzien voor de tweede helft van 2026) met bijbehorende periodieke overlegmomenten met stakeholdergroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7CF40761" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="74145632" w14:textId="6B47C3C4">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="38CBFE90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leeswijzer </w:t>
-[...90 lines deleted...]
-      <w:r>
+        <w:t>Leeswijzer bij de Uitvoeringsagenda Biotechnologie 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="04F1AA91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage 1 bij deze brief treft u de Interdepartementale Uitvoeringsagenda Biotechnologie 2026. Paragraaf 1 daarin behandelt de diverse acties die tezamen bijdragen aan de integrale versterking van biotechnologie in Nederland. Dit gebeurt in lijn met de Kabinetsvisie langs vier uitvoeringsthema’s: (I) economie, (II) onderzoek, innovatie en mensen, (III) nationale veiligheid en (IV) wet- en regelgeving. Dan volgen drie paragrafen met acties gekoppeld aan specifieke maatschappelijke doelen. Kort gezegd gaat dit over een betere gezondheid (par 2), leefbaar klimaat en circulariteit (par 3) en duurzame landbouw en voedselproductie, en dierwaardigheid (par 4). Paragraaf 5 gaat over governance en daarmee over het verstevigen van de interdepartementale samenwerking én de samenwerking met partners buiten de rijksoverheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="46291E65" w14:textId="0B77A7A5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="327FD87E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tot slot gaat paragraaf 6 over burgerconsultatie waarin wordt geïntroduceerd hoe burgers worden betrokken bij biotechnologische ontwikkelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A6270" w:rsidP="002A6270" w:rsidRDefault="002A6270" w14:paraId="4CECFCF3" w14:textId="77777777"/>
-[...117 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="6DA11E68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="4877E5E1" w14:textId="00992B45">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="3DC20E3C" w14:textId="73C7B3FE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="64F06988" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="63B180C4" w14:textId="740E3748">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="4C678B78" w14:textId="3F8DD03D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="2AFFAD56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="7B786963" w14:textId="6EAED0A1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="19EE9DAD" w14:textId="1D8F1228">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="6198EA7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="1B34A7C8" w14:textId="5B3B9F53">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="2612E9B0" w14:textId="7DF7C096">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
-[...273 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7A37870F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="534579E0" w14:textId="5CCDF777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="123396EE" w14:textId="4C1A7F5F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7492CF10" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00900F1D" w:rsidP="00900F1D" w:rsidRDefault="00900F1D" w14:paraId="62C6D0C8" w14:textId="4E220128">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="00290659" w:rsidP="00900F1D" w:rsidRDefault="00290659" w14:paraId="7FB3EE1A" w14:textId="6F9B8D5F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D" w:rsidR="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A6270" w:rsidR="005F3E26" w:rsidP="002A6270" w:rsidRDefault="00AE26D1" w14:paraId="6ABC9345" w14:textId="5961DD87">
-[...15 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00900F1D" w:rsidR="006F53E6" w:rsidP="00900F1D" w:rsidRDefault="006F53E6" w14:paraId="1D2099A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00900F1D" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32F836B6" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155">
+    <w:p w14:paraId="6A9DA3BD" w14:textId="77777777" w:rsidR="00F604AB" w:rsidRDefault="00F604AB" w:rsidP="00290659">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7757AAB2" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F11456A" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155">
+    <w:p w14:paraId="4A9EECD3" w14:textId="77777777" w:rsidR="00F604AB" w:rsidRDefault="00F604AB" w:rsidP="00290659">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A0B538" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...22 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="531F0D40" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4D535508" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00290659" w:rsidRDefault="00290659" w:rsidP="00290659">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="266B32E7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2B7712DB" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00290659" w:rsidRDefault="00290659" w:rsidP="00290659">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="798C8641" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13958D32" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00290659" w:rsidRDefault="00290659" w:rsidP="00290659">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="024F595A" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155">
+    <w:p w14:paraId="467AACDA" w14:textId="77777777" w:rsidR="00F604AB" w:rsidRDefault="00F604AB" w:rsidP="00290659">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39239236" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17B9A867" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155">
+    <w:p w14:paraId="7966E798" w14:textId="77777777" w:rsidR="00F604AB" w:rsidRDefault="00F604AB" w:rsidP="00290659">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487E310A" w14:textId="77777777" w:rsidR="00C45155" w:rsidRDefault="00C45155"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="24F4FB8C" w14:textId="77777777" w:rsidR="00F036E8" w:rsidRPr="00405050" w:rsidRDefault="00F036E8" w:rsidP="00F036E8">
+    <w:p w14:paraId="0684674C" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00405050">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00405050">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00405050">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kabinetsvisie op biotechnologie 2025-2040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="50A1958A" w14:textId="77777777" w:rsidR="002A6270" w:rsidRPr="005815BD" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+    <w:p w14:paraId="207B82B0" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00820570">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00820570">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>O</w:t>
+          <w:t>Opdrachtbrief Ministeriële Taskforce Toekomstige Welvaart en Vestigingsklimaat</w:t>
         </w:r>
-        <w:r w:rsidRPr="00820570">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3D5156A1" w14:textId="2B7DC4E9" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>pdrachtbrief Ministeriële Taskforce Toekomstige Welvaart en Vestigingsklimaat</w:t>
+          <w:t>Kamerbrief over Kabinetsvisie op Biotechnologie 2025-2040</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27428, nr. 408</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="61F2AF0A" w14:textId="77777777" w:rsidR="002A6270" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="74753D45" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00405050">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00405050">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder nationale veiligheid verstaan we de bescherming van onze nationale veiligheidsbelangen tegen dreigingen die deze belangen kunnen schaden en daarmee maatschappelijke ontwrichting kunnen veroorzaken. Dit doen we door dreigingen te verminderen en de weerbaarheid tegen dreigingen te vergroten.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="50BC77A7" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00051088">
+      <w:hyperlink r:id="rId4">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
-[...83 lines deleted...]
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Trendanalyse biotechnologie 2023 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="504D70E3" w14:textId="77777777" w:rsidR="002A6270" w:rsidRPr="00BC107C" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+    <w:p w14:paraId="6947179C" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC107C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC107C">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> AIVD, MIVD, NCTV, Dreigingsbeeld Statelijke Actoren 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="45F095DF" w14:textId="3CDB8B0A" w:rsidR="002A6270" w:rsidRPr="00BC107C" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+    <w:p w14:paraId="6761A29F" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC107C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC107C">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00BC107C">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Mededeling van de Europese Commissie. Bouwen aan de toekomst met de natuur: biotechnologie en </w:t>
+          <w:t>Mededeling van de Europese Commissie. Bouwen aan de toekomst met de natuur: biotechnologie en biofabricage in de EU bevorderen (2024).</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BC107C">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="27A89DA2" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
-[...41 lines deleted...]
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>EU Bioeconomy Strategy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0CBDA514" w14:textId="77777777" w:rsidR="002A6270" w:rsidRPr="00BC107C" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+    <w:p w14:paraId="0AB40A99" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC107C">
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC107C">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00BC107C">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Strategy for European Life Sciences - Research and innovation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6272979A" w14:textId="77777777" w:rsidR="002A6270" w:rsidRPr="00BC107C" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+    <w:p w14:paraId="380752A5" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC107C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC107C">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00BC107C">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Rapport Wennink - De route naar toekomstige welvaart</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="612ED6A5" w14:textId="77777777" w:rsidR="002A6270" w:rsidRPr="00BC107C" w:rsidRDefault="002A6270" w:rsidP="002A6270">
+    <w:p w14:paraId="0BFA4D3A" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC107C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC107C">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00BC107C">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kabinetsreactie </w:t>
+          <w:t xml:space="preserve">Kabinetsreactie Draghi-rapport </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BC107C">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="1C714FE9" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Draghi</w:t>
+          <w:t>NTS Actieagenda biomolecular &amp; cell technologies (2026)</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00BC107C">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42136D12" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="7E4C13B1" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00900F1D" w:rsidRDefault="00290659" w:rsidP="00900F1D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00900F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00900F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">-rapport </w:t>
-[...148 lines deleted...]
-          <w:t xml:space="preserve"> Instituut (2026)</w:t>
+          <w:t>Richting responsief biotechbeleid | Rathenau Instituut (2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="069A41F0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4C8B5D52" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00290659" w:rsidRDefault="00290659" w:rsidP="00290659">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="21E43A62" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="11568E17" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00290659" w:rsidRDefault="00290659" w:rsidP="00290659">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4BA091C6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...473 lines deleted...]
-  <w:p w14:paraId="7C5D71E8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34CBCA8B" w14:textId="77777777" w:rsidR="00290659" w:rsidRPr="00290659" w:rsidRDefault="00290659" w:rsidP="00290659">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286439DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="041E64DC"/>
     <w:lvl w:ilvl="0" w:tplc="29029AE0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8605,51 +4680,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30FA168F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29AAE122"/>
     <w:lvl w:ilvl="0" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8718,279 +4793,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EF855F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2682AFDC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9059,993 +4906,234 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1275867238">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="568804077">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1021054145">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1280645371">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1354651479">
-[...14 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1617639828">
+  <w:num w:numId="3" w16cid:durableId="2120564062">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1000699507">
-[...29 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...729 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00290659"/>
+    <w:rsid w:val="00290659"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007D0625"/>
+    <w:rsid w:val="00900F1D"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F57BB2"/>
+    <w:rsid w:val="00F604AB"/>
+    <w:rsid w:val="00F7318A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6034A6A7"/>
+  <w14:docId w14:val="0D7BBB5A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{05588EF8-B955-4DD6-AE9E-DE80C52370C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10067,74 +5155,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10283,1227 +5372,1042 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...42 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005F3E26"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00290659"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="002A6270"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...29 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...11 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A6270"/>
+    <w:rsid w:val="00290659"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00290659"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...4 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00290659"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C058DC"/>
+    <w:rsid w:val="00290659"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00290659"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00900F1D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapportwennink.nl/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/04/11/kamerbrief-t-b-v-kabinetsvisie-op-biotechnologie" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-and-innovation.ec.europa.eu/strategy/strategy-research-and-innovation/jobs-and-economy/strategy-european-life-sciences_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2026/03/06/afschrift-opdrachtbrief-ministeriele-taskforce-toekomstige-welvaart-en-vestigingsklimaat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/04/11/kabinetsvisie-op-biotechnologie" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environment.ec.europa.eu/document/download/dbf8d2ba-9332-4f7a-b336-f356fa4b7236_en?filename=COM_2025_960_1_EN_ACT_part1_v10_0.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rathenau.nl/nl/gezondheid/naar-verantwoorde-medische-biotechnologie/richting-responsief-biotechbeleid" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://c1122p0519.cicwp.nl/8142-Userdata_P$/BOKR1/CW000100/Autoherstel/Outlook/eur-lex.europa.eu/legal-content/NL/TXT/PDF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kia-st.nl/assets/biomolecular-and-cell-technologies-actieagenda-kia-st-web.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2023/04/20/bijlage-rapport-cogem-trendanalyse-2023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/10/04/kabinetsreactie-draghi-rapport" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11140</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2080</ap:Words>
+  <ap:Characters>11440</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>92</ap:Lines>
+  <ap:Lines>95</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13139</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13494</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>