--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,4198 +1,1286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...432 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00322256" w:rsidR="00322256" w:rsidRDefault="004C3E5C" w14:paraId="2B727CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primair Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="00322256" w:rsidP="00DE0EF3" w:rsidRDefault="004C3E5C" w14:paraId="2EF8D9E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31 289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="00322256" w:rsidP="00322256" w:rsidRDefault="00322256" w14:paraId="2DEF0485" w14:textId="65A1E427">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>877</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="004C3E5C" w:rsidP="0015537F" w:rsidRDefault="00322256" w14:paraId="16036C59" w14:textId="343AECFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="00322256" w:rsidP="0015537F" w:rsidRDefault="00322256" w14:paraId="258B8D04" w14:textId="4C50BD7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="00322256" w:rsidP="0015537F" w:rsidRDefault="00322256" w14:paraId="60B8BE1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="0C7B6798" w14:textId="40BC61DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Volgend op het tweeminutendebat onderwijskansen heeft op 22 juni jl. het lid Boomsma (JA21) een gewijzigde motie ingediend over talige diversiteit waarin de regering wordt verzocht er zorg voor te dragen dat het Nederlands de leer- en instructietaal blijft in het reguliere funderend onderwijs en voor het vak Nederlands, en voorlopig geen nieuwe stappen te zetten richting het stimuleren van talige diversiteit op school (Kamerstuk 36800 VIII, nr. 174). Via deze Kamerbrief geef ik mijn appreciatie op deze motie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="7541F0A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00344198" w:rsidRDefault="00344198" w14:paraId="3D9CDD57" w14:textId="5BAE817F">
-[...27 lines deleted...]
-      <w:r w:rsidR="00765DAF">
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="7DB95C73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ontraad deze motie. Het staat voorop dat alle leerlingen, ongeacht de taal die zij thuis spreken, goed onderwijs in de Nederlandse taal moeten krijgen, zodat zij leren lezen, schrijven en rekenen in het Nederlands. Dit legt de basis voor de kennis, vaardigheden en persoonlijke en sociale groei die nodig zijn voor school- en studiesucces en om deel te kunnen nemen aan de samenleving. Talige diversiteit kan hieraan bijdragen omdat het zorgt voor een verhoogd taalbewustzijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00A56930">
-[...11 lines deleted...]
-      <w:r w:rsidR="00765DAF">
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoek laat daarnaast zien dat het gebruik van andere talen op relevante momenten in de lessen geen nadelige invloed heeft op het leren van het Nederlands.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00765DAF">
-[...14 lines deleted...]
-      <w:r w:rsidR="00765DAF">
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het heeft zelfs bijkomende voordelen: thuistalen van leerlingen een plek geven op school kan positieve gevolgen hebben voor het welbevinden van leerlingen en hun betrokkenheid, en, afhankelijk van het schoolbeleid, ook voor prestaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="004B065D">
-[...14 lines deleted...]
-      <w:r w:rsidR="00F239EE">
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doelgroepen als het jonge kind en leerlingen met een anderstalige achtergrond kunnen daarnaast veel baat hebben bij een meertalige aanpak, omdat zij op deze manier de Nederlandse taal sneller leren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00F239EE">
-[...32 lines deleted...]
-      <w:r w:rsidR="001D18F2">
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik wil dan ook voorkomen dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>docenten en scholen bij wie talige diversiteit positieve resultaten oplevert, daarbij worden gehinderd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="4B1CB3AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="272585C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk dat scholen ruimte krijgen om meertaligheid een plek te geven in het onderwijs. Zo mogen basisscholen vanaf 2026-2027 maximaal 50 procent van de lestijd in het Engels, Duits of Frans geven. Dit is een verruiming ten opzichte van de oude limiet van 15% die is opgenomen in het instellingsbesluit WPO. Dit wordt gedaan, omdat dit geen negatief effect heeft op de beheersing van het Nederlands en wel een positief effect op de beheersing van het Engels, Duits of Frans.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="658926C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="59A0E506" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aandacht voor talige diversiteit is bovendien onderdeel van de geactualiseerde conceptkerndoelen en -examenprogramma’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat betekent dat elke school hiermee aan de slag moet gaan. Het gaat hier o.a. om dat scholen ruimte bieden aan verschillende talen en taalvariëteiten van leerlingen, het verkennen van taalvariatie en -verandering in het Nederlandse taalgebied, en het verkennen van veranderingen in taalgebruik onder invloed van tijd, media en maatschappelijke ontwikkelingen. In de concept-examenprogramma's Nederlands is opgenomen dat leerlingen “reflecteren op het eigen meertalig repertoire en op oordelen over meertaligheid in het Nederlandse taalgebied”. Ik wil scholen de noodzakelijke  ondersteuning kunnen bieden om het nieuwe curriculum te implementeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="0C7EFD63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="7ECB6925" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is aan scholen en instellingen om een weloverwogen aanpak te kiezen in de omgang met talige diversiteit die past bij hun populatie en onderwijsvisie. Het uitgangspunt van het kabinet hierbij is dat deze aanpak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evidence-informed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is. Daarbij is er niet één juiste methode voor alle scholen, maar gaat het juist om schooleigen keuzes in didactiek en aanpak. Scholen worden hierbij ondersteund vanuit het Masterplan basisvaardigheden en het Nationaal Kennisinstituut Onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="5C8DBAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="44428A4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot werpt de motie voor de Caribische delen van het Koninkrijk nog een extra moeilijkheid op. De eilanden kennen een hoge talige diversiteit: de instructietalen verschillen per eiland en talige diversiteit is onmisbaar om de taalbeheersing van onze leerlingen op Bonaire, Saba en Sint-Eustatius te versterken. Om die reden maken leerlingen op Bonaire een doorstroomtoets die rekening houdt met de meertalige context van het eiland. Ook de kerndoelen voor de talen Nederlands, Engels en Papiaments worden hierop aangepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="56FD876D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft de afgelopen jaren ruimte geboden voor talige diversiteit vanwege de kansen die het kan bieden voor de versterking van de taalbeheersing van leerlingen. De oproep van deze motie om dat te stoppen is daarmee in tegenstrijd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="574131F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="00322256" w:rsidRDefault="00322256" w14:paraId="75BB78DF" w14:textId="7F52B985">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="0015537F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="0015537F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB52EC">
-[...255 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00215964" w:rsidRDefault="00820DDA" w14:paraId="2857D610" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="00322256" w:rsidRDefault="00322256" w14:paraId="7DE6362F" w14:textId="3ADBECBF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256" w:rsidR="0015537F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="0015537F" w:rsidP="0015537F" w:rsidRDefault="0015537F" w14:paraId="03B9AA41" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00322256" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="04C538CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00322256" w:rsidR="00FE0FA3" w:rsidSect="0015537F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E142C1C" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A">
+    <w:p w14:paraId="513B5793" w14:textId="77777777" w:rsidR="00FB749F" w:rsidRDefault="00FB749F" w:rsidP="0015537F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ED1D4A" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6434872D" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A">
+    <w:p w14:paraId="22CF35A6" w14:textId="77777777" w:rsidR="00FB749F" w:rsidRDefault="00FB749F" w:rsidP="0015537F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E32B53E" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D89D64B" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="7EE1EA61" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="0015537F" w:rsidRDefault="0015537F" w:rsidP="0015537F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67D8777A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="098320A2" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="0015537F" w:rsidRDefault="0015537F" w:rsidP="0015537F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="53FB3446" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="0015537F" w:rsidRDefault="0015537F" w:rsidP="0015537F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24434FEB" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A">
+    <w:p w14:paraId="543EA80E" w14:textId="77777777" w:rsidR="00FB749F" w:rsidRDefault="00FB749F" w:rsidP="0015537F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455DB599" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78F6D097" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A">
+    <w:p w14:paraId="69C6851C" w14:textId="77777777" w:rsidR="00FB749F" w:rsidRDefault="00FB749F" w:rsidP="0015537F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAD291E" w14:textId="77777777" w:rsidR="006C488A" w:rsidRDefault="006C488A"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="77CC9CBA" w14:textId="29BB2364" w:rsidR="00765DAF" w:rsidRPr="00CB52EC" w:rsidRDefault="00765DAF" w:rsidP="00765DAF">
+    <w:p w14:paraId="285185E8" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="00322256" w:rsidRDefault="0015537F" w:rsidP="0015537F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...36 lines deleted...]
-          <w:sz w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Broek, E. W. van den, Oolbekkink-Marchand, H. W., van Kemenade, A. M., Meijer, P. C., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unsworth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, S. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Stimulating language awareness in the foreign language classroom: exploring EFL teaching practices. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB52EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Language Learning Journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB52EC">
-[...1 lines deleted...]
-          <w:sz w:val="14"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 1-15. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:tooltip="(opens in a new window)" w:history="1">
-        <w:r w:rsidRPr="00CB52EC">
+        <w:r w:rsidRPr="00322256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/09571736.2019.1688857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4DF080B6" w14:textId="7A83E51A" w:rsidR="00765DAF" w:rsidRDefault="00765DAF" w:rsidP="00765DAF">
+    <w:p w14:paraId="5A8AEB86" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="00322256" w:rsidRDefault="0015537F" w:rsidP="0015537F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB52EC">
-[...8 lines deleted...]
-          <w:sz w:val="14"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Gaikhorst</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="14"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Gaikhorst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">, L. ., Karssen, M. ., Zijlstra, H. ., Martens, E. ., &amp; Duarte, J. . </w:t>
       </w:r>
-      <w:r w:rsidRPr="00765DAF">
-[...1 lines deleted...]
-          <w:sz w:val="14"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(2023). De effecten van een meertalige interventie op zowel de sociaal-affectieve als cognitieve ontwikkeling van basisschoolleerlingen . Pedagogische Studiën,</w:t>
-[...13 lines deleted...]
-        <w:t>100(3).</w:t>
+        <w:t>(2023). De effecten van een meertalige interventie op zowel de sociaal-affectieve als cognitieve ontwikkeling van basisschoolleerlingen . Pedagogische Studiën, 100(3).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2AEB34E1" w14:textId="5B2F8A21" w:rsidR="00765DAF" w:rsidRPr="00150E9C" w:rsidRDefault="00765DAF" w:rsidP="00765DAF">
+    <w:p w14:paraId="1E7A5025" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="00322256" w:rsidRDefault="0015537F" w:rsidP="0015537F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-          <w:sz w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A Systematic Review of Empirical Studies into Multilingual Pedagogies and their Outcomes in Primary Education. </w:t>
-[...3 lines deleted...]
-          <w:sz w:val="14"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veerman, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gaikhorst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Duarte, J. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Volman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, M. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Review of Educational Research. </w:t>
+        <w:t>A Systematic Review of Empirical Studies into Multilingual Pedagogies and their Outcomes in Primary Education. Review of Educational Research. </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:tooltip="(opens in a new window)" w:history="1">
-        <w:r w:rsidRPr="00150E9C">
+        <w:r w:rsidRPr="00322256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/01434632.2025.2472862</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7AE0166E" w14:textId="7285EAF4" w:rsidR="00F239EE" w:rsidRPr="00150E9C" w:rsidRDefault="00F239EE">
+    <w:p w14:paraId="55615476" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="00322256" w:rsidRDefault="0015537F" w:rsidP="0015537F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00150E9C">
-        <w:rPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00150E9C">
+        <w:r w:rsidRPr="00322256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.onderwijskennis.nl/kennisbank/meertaligheid-in-het-onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00150E9C">
-        <w:rPr>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6513CE6F" w14:textId="514108A5" w:rsidR="00EF4C51" w:rsidRDefault="00EF4C51">
+    <w:p w14:paraId="11F2157A" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="00322256" w:rsidRDefault="0015537F" w:rsidP="0015537F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>enniskens, T. et al., (2022) Flankerend Onderzoek Pilot Tweetalig Primair Onderwijs</w:t>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jenniskens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, T. et al., (2022) Flankerend Onderzoek Pilot Tweetalig Primair Onderwijs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2276D693" w14:textId="27241DB9" w:rsidR="004B065D" w:rsidRDefault="004B065D">
+    <w:p w14:paraId="0F2E9E4C" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="00322256" w:rsidRDefault="0015537F" w:rsidP="0015537F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>7a en 7b en de eindtermen in domein B, in het bijzonder in eindterm 11 (vmbo) en 12 (havo-vwo) over taalvariatie en -verandering.</w:t>
+      <w:r w:rsidRPr="00322256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het gaat om de kerndoelen 1a, 7a en 7b en de eindtermen in domein B, in het bijzonder in eindterm 11 (vmbo) en 12 (havo-vwo) over taalvariatie en -verandering.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="226D2EB5" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="5AC452B8" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="0015537F" w:rsidRDefault="0015537F" w:rsidP="0015537F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="6046D2CC" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="0015537F" w:rsidRDefault="0015537F" w:rsidP="0015537F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="6533C915" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="19BA0B64" w14:textId="77777777" w:rsidR="0015537F" w:rsidRPr="0015537F" w:rsidRDefault="0015537F" w:rsidP="0015537F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1189 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...918 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="0015537F"/>
+    <w:rsid w:val="00040B74"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00322256"/>
+    <w:rsid w:val="004748AA"/>
+    <w:rsid w:val="004C3E5C"/>
+    <w:rsid w:val="00586D85"/>
+    <w:rsid w:val="0074116B"/>
+    <w:rsid w:val="007A3310"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00CC35C6"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FB749F"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="114445D3"/>
-  <w15:docId w15:val="{9F0C7219-5E93-48E7-B512-8746EB415867}"/>
+  <w14:docId w14:val="7B8440B3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F23C561C-852F-4FC2-9CD2-E75A9C357594}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4341,1342 +1429,1167 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0015537F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0015537F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0015537F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0015537F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0015537F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0015537F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...80 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24A12"/>
-[...1 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:name w:val="endnote text"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="EindnoottekstChar"/>
-[...9 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-    <w:name w:val="Eindnoottekst Char"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Eindnoottekst"/>
-[...16 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015537F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00765DAF"/>
+    <w:rsid w:val="0015537F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00765DAF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0015537F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...12 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijskennis.nl/kennisbank/meertaligheid-in-het-onderwijs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01434632.2025.2472862" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09571736.2019.1688857" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>714</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>32</ap:Lines>
+  <ap:Words>696</ap:Words>
+  <ap:Characters>3832</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>31</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4636</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4519</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-23T11:40:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O200GOM</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O200GOM</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>