--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,2729 +1,1681 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00294AB9" w:rsidP="00294AB9" w:rsidRDefault="00294AB9" w14:paraId="5A0285FF" w14:textId="78A45927">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00FF2511" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="70B69AEF" w14:textId="69F6EB3B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00FF2511" w:rsidP="00FF2511" w:rsidRDefault="00FF2511" w14:paraId="70C0163A" w14:textId="1470F64B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00AE0D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>405</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Geachte </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00FF2511" w:rsidP="00FF2511" w:rsidRDefault="00FF2511" w14:paraId="0239F047" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00FF2511" w14:paraId="411E5655" w14:textId="4DB7A770">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00AE0D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00AE0D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">In plastic verpakkingen van drank en voedsel zit steeds vaker recyclaat. De verwachting is dat de inzet van recyclaat in deze verpakkingen vanwege wettelijke vereisten komende jaren toeneemt. Dat is goed nieuws, want hiermee zorgen we dat waardevolle grondstoffen zo lang mogelijk gebruikt worden en we die niet weggooien. De inzet van Europees recyclaat maakt ons onafhankelijker van het buitenland en zorgt voor een betere markt voor de Nederlandse en Europese recyclingindustrie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26383" w:rsidP="00C26383" w:rsidRDefault="00C26383" w14:paraId="43BB8D82" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="43E2C6C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="6DF0C091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Met deze brief informeer ik, mede namens de minister van Volksgezondheid, Welzijn en Sport, de Kamer over de toepassing van recyclaat in voedselverpakkingen, het rapport ‘Inventarisatie van belemmerende regelgeving met betrekking tot het toepassen van gerecycled materiaal in voedselcontactmaterialen’ en de conclusies die het kabinet hieruit trekt. Hiermee voldoet het kabinet aan het verzoek in de motie Haverkort c.s.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF2511">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om te onderzoeken welke regelgeving in het kader van voedselveiligheid belemmerend werkt voor het hergebruik van grondstoffen, en deze belemmeringen zo veel mogelijk weg te nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26383" w:rsidP="00C26383" w:rsidRDefault="00C26383" w14:paraId="1C5F217C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="481879AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="6E00DD8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circulaire economie en voedselveiligheid gaan hand in hand </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="32406628" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet van recyclaat is van groot belang in een circulaire economie, om ketens daadwerkelijk te sluiten. Ook een circulaire economie kent belangrijke randvoorwaarden zoals veiligheid voor mens en milieu, waaronder voedselveiligheid. Bij het inzetten van recyclaat bij materialen die in contact (kunnen) komen met levensmiddelen is voedselveiligheid van groot belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De inzet van recyclaat mag geen bron zijn van afgifte van schadelijke niveaus van ongewenste stoffen aan het voedsel, wat zowel van belang is voor mens als milieu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="6B9BD0CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="53A5C16E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="211E1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese en nationale wetgeving rond voedselcontactmaterialen is complex, maar het hoofddoel is het beschermen van de gezondheid van de mens en van de belangen van de consument. Bij het gebruik van gerecyclede materialen in voedselcontactmaterialen is de belangrijkste vraag dan ook: wordt de voedselveiligheid voldoende gewaarborgd? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft, binnen die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>randvoorwaarden van voedselveiligheid, geïnventariseerd welke wet- en regelgeving als belemmerend wordt ervaren voor de inzet van recyclaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="18FA701B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="5AAB78CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inventarisatie regelgeving, recyclaat en voedselcontactmaterialen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Naar aanleiding van de aangenomen motie Haverkort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die de regering verzoekt om te onderzoeken welke regelgeving in het kader van voedselveiligheid belemmerend werkt voor het hergebruik van grondstoffen en deze belemmeringen zo veel mogelijk weg te nemen, is aan Partners for Innovation en Rebel gevraagd om in beeld te brengen welke Europese en nationale regelgeving van toepassing is op de recycling van voedselcontactmaterialen en het toepassen van deze gerecyclede materialen (recyclaat). Het gaat hierbij om alle materiaalsoorten, met specifieke aandacht voor samengestelde materialen. Daarnaast is gevraagd om inzichtelijk te maken welke belemmeringen er zijn voor de recycling en inzet van recyclaat in voedselcontacttoepassingen. Bijgaand stuurt het kabinet u het onderzoeksrapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="7F4624C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="40FD5A4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van gesprekken met experts en marktpartijen beschrijft het rapport de regelgeving die van toepassing is op de recycling en toepassing van voedselcontactmaterialen, en de belemmeringen die partijen ervaren in relatie tot deze regelgeving en de transitie naar een circulaire economie. Een voorbeeld van een belemmering die naar voren kwam vanuit deze partijen, is een verschil tussen regelgeving voor plastic en regelgeving voor papier/karton, waarbij specifieke maatregelen voor papier/karton op Europees niveau ontbreken. Een ander voorbeeld is een verschil tussen regelgeving voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>virgin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plastic en gerecycled plastic, waarbij de partijen die gesproken zijn door de onderzoekers aangeven dat zij de toelatingseisen voor gerecycled plastic stringenter vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="527E39C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="4F7B6028" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast doet het rapport aanbevelingen voor het wegnemen van de belemmeringen. Een voorbeeld van een aanbeveling is om een duidelijke standaard voor het certificeren van gerecycled materiaal te ontwikkelen, om ‘valse claims’ te voorkomen. Een andere aanbeveling is om standaardisatie van materiaaltoepassingen voor te schrijven, waardoor voor zuiverdere stromen ontstaan waarvan de samenstelling bekend is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="4B24C8B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="5D3489FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de aanbevelingen uit het rapport geeft het kabinet vervolg aan de volgende aanbevelingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="439E9EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op Europees niveau wordt geagendeerd dat bij de herziening van de wetgeving rond voedselcontactmaterialen de focus dient te liggen op de voedselveiligheid van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> product en de overdracht van stoffen vanuit dit finale product; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="373859A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeenten worden in het Uitvoeringsprogramma Van Afval Naar Grondstof ondersteund in hun taak om huishoudelijke afvalstoffen in te zamelen; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="07D473B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal bij toekomstig beleid kijken hoe mkb’ers hiervan beter op de hoogte zijn en blijven.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="7C67628E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="253CDB32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de bijlage bij deze brief zijn alle aanbevelingen opgenomen en reageert het kabinet op de aanbevelingen. Hiermee beschouwt het kabinet de motie Haverkort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als afgedaan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="2AB1DF83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="04D86FF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast uitdagingen en aanbevelingen, beschrijft het rapport ook technologische ontwikkelingen. Die zijn bemoedigend en geven inspiratie. Er gebeurt veel op het gebied van (voedsel)verpakkingen en recycling. We blijven dit als kabinet volgen en blijven hierover met de sector in gesprek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="7E4C4C97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="50233258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...115 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wettelijke vereisten voor de inzet van plasticrecyclaat in voedselcontactmaterialen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="714F2C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De innovatieve technologische ontwikkelingen die nu gaande zijn, zijn hard nodig. Er komen namelijk in toenemende mate verplichtingen voor de inzet van recyclaat in plastic verpakkingen die in contact komen met voedsel. Sinds 2025 geldt vanuit de Europese Single-Use Plastics (SUP) Richtlijn al de productvereiste dat plastic flessen en drankverpakkingen tot 3 liter die gemaakt zijn van PET, 25% gerecycled plastic moeten bevatten. Het Nederlands bedrijfsleven heeft dit doel in 2024 al ruimschoots behaald en 51% gerecycled PET in PET-flessen gerealiseerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="056F6A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="1E4D580D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanaf 2030 geldt vanuit de Europese Verpakkingenverordening het volgende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="1837A2EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alle plastic flessen en drankverpakkingen (en dus niet alleen PET) tot 3 liter: 30% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="2971F40E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contactgevoelige verpakkingen van PET: 30% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="13AC7908" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contactgevoelige verpakkingen van plastic anders dan PET: 10% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="5AABE75F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plastic drankflessen voor eenmalig gebruik: 30% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="0FD7FB96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="6BDB5553" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanaf 2040 gaan de genoemde doelstellingen vanuit de Verpakkingenverordening naar boven:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="586534F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contactgevoelige verpakkingen van PET: 50% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="3DAD72BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contactgevoelige verpakkingen van plastic anders dan PET: 25% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="4217D7C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plastic drankflessen voor eenmalig gebruik: 65% gerecycled plastic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="27BD2D88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="1F887E25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn geen wettelijke vereisten voor de inzet van recyclaat in verpakkingen van andere materialen dan plastic. Wel moeten alle verpakkingen per 2030 recyclebaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="525C0CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="30606F98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze wettelijke vereisten voor de komende jaren is het voor het verpakkende bedrijfsleven duidelijk waar Europa naartoe beweegt. Ook geeft dit recyclers zicht op marktvraag en investeringszekerheid. Daarbij is er, vanwege het feit dat dit Europese wetgeving is, sprake van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>level playing field</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor Nederlandse ondernemers. Wel is van belang dat wordt gezorgd voor een eerlijk mondiaal speelveld voor de Europese markt voor recyclaat met oog op (deels) oneerlijke concurrentie van buiten de Europese Unie. In dat kader pleitte Nederland in een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>recent Joint Statement aan de Commissie ook voor spoedige implementatie van artikel 7(10) van de Verpakkingenverordening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit artikel regelt onder welke voorwaarden recyclaat uit derde landen mag worden ingezet in plastic verpakkingen die op de Europese markt worden gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="7EA5ED03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="3E828147" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...460 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afsluiting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26383" w:rsidP="00C26383" w:rsidRDefault="00C26383" w14:paraId="2A9AF31A" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="2FA65DEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief is invulling gegeven aan het verzoek van de Kamer om te onderzoeken welke regelgeving in het kader van voedselveiligheid belemmerend werkt voor het hergebruik van grondstoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="1C6E44D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="4D538342" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het feit dat er het bedrijfsleven een duidelijk pad heeft tot 2040, is positief. Dit geeft richting en investeringszekerheid, terwijl we oog blijven hebben voor voedselveiligheid. Het verduurzamen van verpakkingen is een belangrijke stap richting een circulaire economie, waar we met dit soort wettelijke vereisten als Europa samen de schouders onder zetten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26383" w:rsidP="00C26383" w:rsidRDefault="00C26383" w14:paraId="45704541" w14:textId="77777777"/>
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="17DF59B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00FF2511" w:rsidP="00FF2511" w:rsidRDefault="00FF2511" w14:paraId="00320B59" w14:textId="11C408DB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="00AE0D8C" w:rsidP="00FF2511" w:rsidRDefault="00AE0D8C" w14:paraId="4245130E" w14:textId="1DABD288">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511" w:rsidR="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2511" w:rsidR="004E5D09" w:rsidP="00FF2511" w:rsidRDefault="004E5D09" w14:paraId="58FE8B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FF2511" w:rsidR="004E5D09" w:rsidSect="00420714">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EACFB3C" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C">
+    <w:p w14:paraId="5EA6CD3F" w14:textId="77777777" w:rsidR="007D3F32" w:rsidRDefault="007D3F32" w:rsidP="00AE0D8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2F37B7" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7072C7FA" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C">
+    <w:p w14:paraId="2AAA46F3" w14:textId="77777777" w:rsidR="007D3F32" w:rsidRDefault="007D3F32" w:rsidP="00AE0D8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6EBD60" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1096AA1F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3255E295" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00AE0D8C" w:rsidRDefault="00AE0D8C" w:rsidP="00AE0D8C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="66F1FF3D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="392F5AF1" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00AE0D8C" w:rsidRDefault="00AE0D8C" w:rsidP="00AE0D8C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6CD9B8C0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06F1F033" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00AE0D8C" w:rsidRDefault="00AE0D8C" w:rsidP="00AE0D8C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7471427C" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C">
+    <w:p w14:paraId="355B4838" w14:textId="77777777" w:rsidR="007D3F32" w:rsidRDefault="007D3F32" w:rsidP="00AE0D8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38109804" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B85AB55" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C">
+    <w:p w14:paraId="19882E1C" w14:textId="77777777" w:rsidR="007D3F32" w:rsidRDefault="007D3F32" w:rsidP="00AE0D8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720AAFB9" w14:textId="77777777" w:rsidR="0036125C" w:rsidRDefault="0036125C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2E8256CE" w14:textId="77777777" w:rsidR="00C26383" w:rsidRPr="00FA5C61" w:rsidRDefault="00C26383" w:rsidP="00C26383">
+    <w:p w14:paraId="20AF3EEF" w14:textId="5EB5E5E1" w:rsidR="00AE0D8C" w:rsidRPr="00FF2511" w:rsidRDefault="00AE0D8C" w:rsidP="00FF2511">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5C61">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5C61">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 32852-200 </w:t>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32852, nr. 200 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5948F0E7" w14:textId="77777777" w:rsidR="00C26383" w:rsidRPr="00FA5C61" w:rsidRDefault="00C26383" w:rsidP="00C26383">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FA5C61">
+    <w:p w14:paraId="7E0E1E9A" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00FF2511" w:rsidRDefault="00AE0D8C" w:rsidP="00FF2511">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5C61">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De definitie van voedselcontactmaterialen is breed en omvat onder andere productiemachines, transportbanden, verpakkingsmaterialen en gebruiksartikelen zoals servies, bestek en snijmachines. Veelgebruikte materialen zijn plastic, papier en karton, glas, keramiek, metaal en coatings. Een andere vaak gebruikte term voor voedselcontactmaterialen is ‘voedselcontacttoepassingen’. Ook wordt de term ‘contactgevoelig’ gebruikt voor materialen of producten, die niet alleen in contact kunnen komen met voedsel, maar ook bv. met medische hulpmiddelen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5E4EC67A" w14:textId="77777777" w:rsidR="00C26383" w:rsidRPr="00FA5C61" w:rsidRDefault="00C26383" w:rsidP="00C26383">
+    <w:p w14:paraId="7EB8FA98" w14:textId="0A2DD909" w:rsidR="00AE0D8C" w:rsidRPr="00FF2511" w:rsidRDefault="00AE0D8C" w:rsidP="00FF2511">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5C61">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5C61">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 32852-200</w:t>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32852, nr. 200</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0F211A21" w14:textId="77777777" w:rsidR="00C26383" w:rsidRPr="00FA5C61" w:rsidDel="00985C4E" w:rsidRDefault="00C26383" w:rsidP="00C26383">
+    <w:p w14:paraId="197294C7" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00FF2511" w:rsidDel="00985C4E" w:rsidRDefault="00AE0D8C" w:rsidP="00FF2511">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:del w:id="0" w:author="Auteur"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="03F4155F" w14:textId="77777777" w:rsidR="00C26383" w:rsidRPr="00FA5C61" w:rsidRDefault="00C26383" w:rsidP="00C26383">
+    <w:p w14:paraId="5BC25DFF" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00FF2511" w:rsidRDefault="00AE0D8C" w:rsidP="00FF2511">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5C61">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5C61">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FA5C61">
+        <w:r w:rsidRPr="00FF2511">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.verpact.nl/sites/default/files/2025-12/VRP_PDF_Publieksverslag_2024_NL3.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FA5C61">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="45E48586" w14:textId="77777777" w:rsidR="00C26383" w:rsidRPr="00FA5C61" w:rsidRDefault="00C26383" w:rsidP="00C26383">
+    <w:p w14:paraId="4A9CF952" w14:textId="2580E6D0" w:rsidR="00AE0D8C" w:rsidRPr="00FF2511" w:rsidRDefault="00AE0D8C" w:rsidP="00FF2511">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FA5C61">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2511">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA5C61">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> https://www.rijksoverheid.nl/documenten/rapporten/2025/12/19/bijlage-3-joint-statement-on-the-necessity-of-measures-supporting-the-plastic-sector</w:t>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00FF2511">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/12/19/bijlage-3-joint-statement-on-the-necessity-of-measures-supporting-the-plastic-sector</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2511">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...103 lines deleted...]
-  <w:p w14:paraId="010DE18E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5A4C805B" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00AE0D8C" w:rsidRDefault="00AE0D8C" w:rsidP="00AE0D8C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...25 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="113B3A7E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="4322D117" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00AE0D8C" w:rsidRDefault="00AE0D8C" w:rsidP="00AE0D8C">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="283FBF61" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...435 lines deleted...]
-  <w:p w14:paraId="79D3BAF7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40B983D0" w14:textId="77777777" w:rsidR="00AE0D8C" w:rsidRPr="00AE0D8C" w:rsidRDefault="00AE0D8C" w:rsidP="00AE0D8C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45CD1F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F014C128"/>
     <w:lvl w:ilvl="0" w:tplc="DD2435D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2791,51 +1743,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48B1753A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCACCCB8"/>
     <w:lvl w:ilvl="0" w:tplc="3828BA7C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2903,1064 +1855,231 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...165 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1790932181">
+  <w:num w:numId="1" w16cid:durableId="2115706615">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="682244486">
+  <w:num w:numId="2" w16cid:durableId="1028219349">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="788016339">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...664 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00AE0D8C"/>
+    <w:rsid w:val="000555B1"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="00420714"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007D3F32"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rsid w:val="00DD3B54"/>
+    <w:rsid w:val="00FF2511"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3782D9C8"/>
+  <w14:docId w14:val="66235CB0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F4285338-7F9A-4661-A2BB-15C9EF217D83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3982,74 +2101,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4198,1239 +2318,1220 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0D8C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...80 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00294AB9"/>
+    <w:rsid w:val="00AE0D8C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0001765A"/>
-[...10 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00844A69"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00844A69"/>
+    <w:rsid w:val="00AE0D8C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2511"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verpact.nl/sites/default/files/2025-12/VRP_PDF_Publieksverslag_2024_NL3.pdf" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/12/19/bijlage-3-joint-statement-on-the-necessity-of-measures-supporting-the-plastic-sector" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verpact.nl/sites/default/files/2025-12/VRP_PDF_Publieksverslag_2024_NL3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7005</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1298</ap:Words>
+  <ap:Characters>7139</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8262</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8421</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>