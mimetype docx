--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,6332 +1,1156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001C38BF" w:rsidR="00AB5703" w:rsidP="00AB5703" w:rsidRDefault="00AB5703" w14:paraId="04C26532" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001C38BF">
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="001E7CC0" w:rsidRDefault="00173B14" w14:paraId="101B6BDB" w14:textId="6FBFBD78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C38BF" w:rsidR="00907422">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="001C38BF" w:rsidR="00ED2B7D">
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>861</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arbeidsmigratie en sociale zekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="001E7CC0" w14:paraId="1538CA0A" w14:textId="63728218">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="00173B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>210</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="001E7CC0" w:rsidP="00077AA0" w:rsidRDefault="001E7CC0" w14:paraId="7EF7EF76" w14:textId="798AB47C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="001E7CC0" w:rsidP="00077AA0" w:rsidRDefault="001E7CC0" w14:paraId="4539CC47" w14:textId="78E25575">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="7D4BFA60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="3EABAC90" w14:textId="5D6F9FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik, mede namens de minister van Sociale Zaken en Werkgelegenheid en de minister van Langdurige Zorg, Jeugd en Sport (VWS), uw Kamer over de uitvoering van de motie Clemminck en Nobel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001C38BF" w:rsidR="00ED2B7D">
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de motie wordt de regering verzocht te onderzoeken of de Rotterdamse aanpak landelijk kan worden toegepast, inclusief het actief inzetten op terugkeer wanneer arbeidsmigranten geen perspectief hebben op werk en verblijf in Nederland. Ook ga ik met deze brief in op de tijdens het Tweeminutendebat Arbeidsmigratie van 18 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidDel="00856955">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C38BF" w:rsidR="00FB3BBC">
-[...65 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingediende motie van Ceulemans waarin wordt verzocht om in kaart te brengen hoe verplichte terugkeer van overlastgevende dakloze EU-migranten bespoedigd en vereenvoudigd kan worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="000A3E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 29861, nr. 204)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="5B07DC5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="579DC3A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C38BF">
-        <w:rPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>L</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Landelijke aanpak, ruimte voor lokale invulling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="5A67149D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 2022 werken ministeries samen om het Plan van Aanpak kwetsbare dakloze EU-burgers uit te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sinds 2023 is er een landelijke aanpak voor kortdurende opvang en begeleiding van niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>rechthebbende dakloze EU-burgers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  In tegenstelling tot rechthebbende EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>burgers, kan deze groep geen gebruik maken van reguliere maatschappelijke opvang in het kader van de Wmo. Het doel van de landelijke aanpak is snelle activering richting werk of, wanneer duurzaam verblijf en werk in Nederland niet haalbaar is, vrijwillige terugkeer naar het land van herkomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="3F8EA10E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="5DC55DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 2023 wordt deze aanpak in 6 gemeenten uitgevoerd (Amsterdam, Rotterdam, Den Haag, Utrecht, Eindhoven en Venlo). In de voorjaarsbesluitvorming 2025 is besloten de financiering voor deze aanpak te verlengen tot en met 2028 en het bedrag te verhogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarmee zijn sinds begin 2026 8 nieuwe gemeenten c.q. regio’s aangesloten voor beter landelijke dekking (Almere, Arnhem, Bergen op Zoom, Den Bosch/Oss, Groningen, Leiden, Nijmegen en Tilburg). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="77A64852" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="413179A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Binnen het landelijke kader van een decentrale overheid waarbij gemeenten beleidsvrijheid hebben en gezien het karakter van de financiering, een decentralisatie-uitkering, is expliciet ruimte voor lokale invulling door gemeenten. Dat betreft onder meer dat gemeenten zelf keuzes kunnen maken over de maximale verblijfsduur en het type opvang, ondersteuning en uitvoerende organisaties. Gemeenten differentiëren waar nodig, passend bij lokale casuïstiek en capaciteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="221421D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="7962A405" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terugkeerondersteuning is een vast onderdeel van de landelijke aanpak wanneer duurzaam verblijf en werk in Nederland niet haalbaar zijn. Gemeenten werken daarbij samen met maatschappelijke organisaties zoals stichting Barka, Leger des Heils en de Regenbooggroep voor informatievoorziening, praktische hulp bij de reis en, waar mogelijk, een warme overdracht in het herkomstland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="583B4422" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="74B1B0FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de IND vaststelt dat geen rechtmatig verblijf (meer) bestaat op grond van Richtlijn 2004/38/EG (de Vrij-verkeerrichtlijn) volgt in beginsel een vertrektermijn van 28 dagen om zelfstandig te vertrekken. Vaststelling dat het verblijfsrecht is vervallen, gaat volgens een juridisch kader op basis van de Vrij-verkeerrichtlijn en nationale regelgeving. Registraties van overlast en openbare orde worden hierbij betrokken. De IND werkt hierbij nauw samen met de politie en gemeenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="5FDF64D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="182CC6C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien de EU-burger vervolgens niet meewerkt aan zelfstandig vertrek, kan gedwongen terugkeer volgen. De DTenV regelt de gedwongen terugkeer van EU-burgers nadat door de Afdeling Vreemdelingenpolitie, Identificatie en Mensenhandel (AVIM) van de politie een vrijheidsontnemende maatregel is opgelegd. Vreemdelingenbewaring kan worden ingezet om terugkeer te organiseren als door de IND is vastgesteld dat de betrokken EU-burger geen rechtmatig verblijf (meer) heeft, uitzetbaar is en dat een lichter middel niet zal leiden tot het vertrek van de vreemdeling. Zo wordt binnen het geldende kader maximaal ingezet op het realiseren van terugkeer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="08D19F80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="6CE0AC9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de eerste evaluatie van de kortdurende opvang blijkt dat gemiddeld 62% van de dakloze EU-burgers in de pilots positief uitstroomt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit kan zijn naar werk en huisvesting in Nederland, terugkeer naar het herkomstland of een andere vervolgvoorziening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="024B0F4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="1496D803" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maandelijks vindt overleg plaats met deelnemende gemeenten, de VNG en de ministeries van JenV, SZW en VWS om succesvolle werkwijzen te delen en knelpunten te adresseren in de landelijke aanpak. In steden met veel casuïstiek (o.a. Amsterdam, Rotterdam en Den Haag) is een vaste overlegstructuur ingericht met de IND, DTenV en AVIM om casuïstiek te bespreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="79E9B92A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="16717B71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>andelijke aanpak, ruimte voor lokale invulling</w:t>
-[...372 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Bevindingen Rotterdamse aanpak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C38BF" w:rsidR="001C38BF" w:rsidP="001C38BF" w:rsidRDefault="001C38BF" w14:paraId="3EB87D82" w14:textId="616DF60F">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001C38BF">
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="1A996935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de bovengenoemde motie is de Rotterdamse aanpak tweemaal geagendeerd en besproken in het maandelijkse overleg met deelnemende gemeenten. Uit deze gesprekken blijkt dat de Rotterdamse invulling aansluit op de landelijke aanpak. Rotterdam zet, conform de landelijke lijn, in op actieve benadering van dakloze EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>burgers, een snelle beoordeling van perspectief op werk en huisvesting en, indien gewenst, begeleiding bij terugkeer. De gemeente past een integrale aanpak toe voor dakloze EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C38BF">
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>arbeidsmigranten, met onder meer 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C38BF">
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>uursopvang, begeleiding in eigen taal en cultuur, toegang tot NA/AA</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C38BF">
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>bijeenkomsten, aanwezigheid van een verpleegkundige en straatarts op locatie, koppeling met (zorg)instellingen in het land van herkomst voor medische repatriëring, inzet van verslavingszorg en de mogelijkheid tot consultatie van een psychiater. Deze elementen dragen bij aan de relatief succesvolle begeleiding naar een nieuw toekomstperspectief. De meerkosten van deze aanvullende onderdelen bovenop de basisaanpak worden grotendeels door de gemeente Rotterdam gedragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C38BF" w:rsidR="001C38BF" w:rsidP="001C38BF" w:rsidRDefault="001C38BF" w14:paraId="46B3ACFB" w14:textId="77777777">
-      <w:r w:rsidRPr="001C38BF">
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="0A65D0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB5703" w:rsidP="001C38BF" w:rsidRDefault="001C38BF" w14:paraId="1748AD2B" w14:textId="76000155">
-      <w:r w:rsidRPr="001C38BF">
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="7F09F051" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De onderdelen van deze aanpak passen binnen het landelijke beleid en worden ook in andere gemeenten toegepast. Andere gemeenten tonen met name belangstelling voor de intensieve inzet van verslavingszorg in Rotterdam, maar geven aan dat de schaalbaarheid afhankelijk is van lokale capaciteit en voorzieningen. Het is aan de deelnemende gemeenten om hierin keuzes te maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00624070" w:rsidP="001C38BF" w:rsidRDefault="00624070" w14:paraId="02FE4F34" w14:textId="77777777"/>
-[...56 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="3B554B50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="00077AA0" w:rsidRDefault="00077AA0" w14:paraId="52370784" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet is blij met de uitbreiding van de kortdurende opvang en ondersteuning voor niet-rechthebbende dakloze EU-burgers. De constructieve samenwerking met gemeenten en tussen gemeenten onderling is hierbij essentieel gebleken en wij zetten die onverminderd voort. Wij beschouwen hiermee de motie van de leden Clemminck en Nobel als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="001E7CC0" w:rsidRDefault="00077AA0" w14:paraId="33C9DF3D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="001E7CC0" w:rsidRDefault="00077AA0" w14:paraId="6285FA2E" w14:textId="2F857437">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Asiel en Migratie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="00077AA0" w:rsidP="001E7CC0" w:rsidRDefault="001E7CC0" w14:paraId="6DCD1984" w14:textId="7E4F1D2D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7CC0" w:rsidR="00077AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E7CC0" w:rsidR="006F53E6" w:rsidP="001E7CC0" w:rsidRDefault="006F53E6" w14:paraId="7058D330" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001E7CC0" w:rsidR="006F53E6" w:rsidSect="00C93428">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A6E3ADC" w14:textId="77777777" w:rsidR="00C27DBE" w:rsidRDefault="00C27DBE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22121CD6" w14:textId="77777777" w:rsidR="00A01579" w:rsidRDefault="00A01579" w:rsidP="00077AA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FB10749" w14:textId="77777777" w:rsidR="00C27DBE" w:rsidRDefault="00C27DBE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22B4406E" w14:textId="77777777" w:rsidR="00A01579" w:rsidRDefault="00A01579" w:rsidP="00077AA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2174DE43" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00143D6E">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="69F484BF" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="00077AA0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56777A1E" w14:textId="77777777" w:rsidR="00AC472F" w:rsidRPr="00077AA0" w:rsidRDefault="00AC472F" w:rsidP="00077AA0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37309F60" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="00077AA0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F1E28AA" w14:textId="77777777" w:rsidR="00C27DBE" w:rsidRDefault="00C27DBE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="68450EBB" w14:textId="77777777" w:rsidR="00A01579" w:rsidRDefault="00A01579" w:rsidP="00077AA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E028305" w14:textId="77777777" w:rsidR="00C27DBE" w:rsidRDefault="00C27DBE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56F77FB3" w14:textId="77777777" w:rsidR="00A01579" w:rsidRDefault="00A01579" w:rsidP="00077AA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5FBCFB22" w14:textId="23F38321" w:rsidR="00ED2B7D" w:rsidRPr="00FE6B6A" w:rsidRDefault="00ED2B7D">
+    <w:p w14:paraId="01B0C957" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="001E7CC0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000B4D06">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000B4D06">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van de leden Clemminck en Nobel, Kamerstukken 2025-2026, 32 847, nr. 1426.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="50201D06" w14:textId="5E0E6C15" w:rsidR="003B0174" w:rsidRPr="00E100A0" w:rsidRDefault="003B0174">
+    <w:p w14:paraId="7628C59A" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="001E7CC0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E100A0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E100A0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00CA3F6A" w:rsidRPr="00CA3F6A">
+        <w:r w:rsidRPr="001E7CC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Plan van Aanpak kwetsbare dakloze EU-burgers | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0CFEDBE0" w14:textId="662CFC32" w:rsidR="000B4D06" w:rsidRPr="00E100A0" w:rsidRDefault="000B4D06">
+    <w:p w14:paraId="15318B3A" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="001E7CC0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E100A0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E100A0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00E100A0">
+        <w:r w:rsidRPr="001E7CC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Checklist gelijke behandeling EU-burgers | Arbeidsmigratie in goede banen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="25ACB621" w14:textId="75861AB2" w:rsidR="00FE6B6A" w:rsidRDefault="00FE6B6A">
+    <w:p w14:paraId="28B6F83A" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="001E7CC0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E100A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E100A0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00E100A0">
+        <w:r w:rsidRPr="001E7CC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief over opvang niet-rechthebbende EU-burgers en terugkeerbeleid EU-arbeidsmigranten | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0A958AFE" w14:textId="65774D61" w:rsidR="001C38BF" w:rsidRPr="001C38BF" w:rsidRDefault="001C38BF">
+    <w:p w14:paraId="0E5D9FD7" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="001E7CC0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C38BF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7CC0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C38BF">
-[...3 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="001E7CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="001C38BF">
+        <w:r w:rsidRPr="001E7CC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="12"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Evaluatie kortdurende opvang dakloze EU-burgers | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AB1F3EA" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00153E42">
-[...426 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="25C904B5" w14:textId="77777777" w:rsidR="00077AA0" w:rsidRPr="00077AA0" w:rsidRDefault="00077AA0" w:rsidP="00077AA0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="048C136A" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00153E42">
-[...1337 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7242819C" w14:textId="77777777" w:rsidR="00AC472F" w:rsidRPr="00077AA0" w:rsidRDefault="00AC472F" w:rsidP="00077AA0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...3077 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22BD2274" w14:textId="77777777" w:rsidR="00AC472F" w:rsidRPr="00077AA0" w:rsidRDefault="00AC472F" w:rsidP="00077AA0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00143D6E"/>
-[...281 lines deleted...]
-    <w:rsid w:val="00FF3023"/>
+    <w:rsidRoot w:val="00077AA0"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rsid w:val="000A3E5F"/>
+    <w:rsid w:val="00173B14"/>
+    <w:rsid w:val="00187597"/>
+    <w:rsid w:val="001E7CC0"/>
+    <w:rsid w:val="00330A8B"/>
+    <w:rsid w:val="0064221A"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A01579"/>
+    <w:rsid w:val="00AC472F"/>
+    <w:rsid w:val="00C93428"/>
+    <w:rsid w:val="00D831EF"/>
+    <w:rsid w:val="00E60809"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="64164148"/>
+  <w14:docId w14:val="7FC690D5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C146B5EC-68C5-4046-9075-AB776B08E1A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6351,75 +1175,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6454,55 +1278,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6574,2003 +1398,773 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00077AA0"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...299 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="5_G"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="5_G Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00077AA0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000222D8"/>
+    <w:rsid w:val="00077AA0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000222D8"/>
-[...16 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00077AA0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...16 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00077AA0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...10 lines deleted...]
-    <w:link w:val="VoetnoottekstChar"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F1484"/>
-[...160 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00077AA0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E7CC0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1017 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/05/08/kamerbrief-middelen-opvang-niet-rechthebbende-eu-burgers-en-terugkeerbeleid-eu-arbeidsmigranten" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbeidsmigratieingoedebanen.nl/documenten/2024/06/25/checklist-gelijke-behandeling" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2022/09/13/plan-van-aanpak-kwetsbare-dakloze-eu-burgers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/feefbe6f-9e0a-49bc-bc28-961a10092946/file" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8627,51 +2221,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8735,65 +2329,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8814,100 +2408,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5310</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>996</ap:Words>
+  <ap:Characters>5479</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6263</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6463</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>