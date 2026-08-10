--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,4291 +1,841 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004D20A2" w:rsidP="0089524B" w14:paraId="700184E4" w14:textId="77777777">
-[...101 lines deleted...]
-      <w:r w:rsidRPr="003264F1">
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00847D0D" w:rsidRDefault="00CA63A8" w14:paraId="2516FD9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>32761</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D" w:rsidR="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D" w:rsidR="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D" w:rsidR="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Verwerking en bescherming persoonsgegevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D" w:rsidR="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000080"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...109 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00847D0D" w:rsidP="00847D0D" w:rsidRDefault="00847D0D" w14:paraId="2781B103" w14:textId="7D8B0C2B">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>342</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00847D0D" w:rsidP="00CA63A8" w:rsidRDefault="00847D0D" w14:paraId="5150E9FF" w14:textId="45A65237">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00847D0D" w:rsidP="00CA63A8" w:rsidRDefault="00847D0D" w14:paraId="3C13AED7" w14:textId="7062D8B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="71A5CFB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="6C279848" w14:textId="01CEB296">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In deze brief geef ik uitwerking aan mijn toezegging tijdens het mondeling vragenuur op 26 mei jl. om uw Kamer schriftelijk te informeren over (de aanpak van) het delen van persoonsgegevens van ambtenaren in het publiek domein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="08C45847" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast ga ik in deze brief kort in op de status van mijn andere twee toezeggingen, te weten (1) het in gesprek gaan met de Amerikaanse ambassade en Microsoft en Meta om inzage te krijgen in welke data hoe vaak nu precies op basis van welke wet- en regelgeving gedeeld is met de Amerikaanse regering en (2) om samen met de staatssecretaris Digitale Economie en Soevereiniteit van het ministerie van Economische Zaken en Klimaat te onderzoeken wat van andere landen geleerd kan worden over hun aanpak op het gebied van digitale soevereiniteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="672A0C6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Het delen van</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Het delen van persoonsgegevens van ambtenaren in het publiek domein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="532B5F3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231828896" w:id="0"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik benadrukken dat ambtenaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hun werk moeten kunnen doen zonder enige angst voor politieke en oneigenlijke druk, als intimidatie en sancties. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">werkgever dient de rijksoverheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervoor te zorgen dat ambtenaren beschermd zijn. Als er een debat is, dan is dat een debat met ons: Kamerleden en kabinetsleden. Ambtenaren horen niet geconfronteerd te worden met het feit dat hun namen of andere gegevens ongevraagd in de openbaarheid worden gebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="5B3EAC52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overheidsorganisaties dienen in hun rol als werkgever vanuit hun zorgplicht hun medewerkers te beschermen tegen het ongewenst delen van hun persoonsgegevens en de gevolgen daarvan voor hun veiligheid en privacy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om dat te voorkomen zijn er onder andere regels en wetten. Zo wordt de bescherming van persoonsgegevens geregeld in de Algemene verordening gegevensbescherming (AVG). Daarnaast beschermt de Wet open overheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Woo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) de persoonsgegevens van ambtenaren door middel van een belangenafweging. Ook is vanaf 1 januari 2024 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doxing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, het openbaar maken van privégegevens met als doel iemand te intimideren of lastig te vallen, strafbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="6B4AD96D" w14:textId="021AC61C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ier ligt  een grote uitdaging. Want veel ambtenaren bewegen zich dagelijks in het publieke domein. Zij praten met inwoners, bedrijven, belangenorganisaties, medeoverheden en werken mee aan onderzoeken. Dat gebeurt fysiek, maar veelal ook digitaal. In de meeste gevallen gaat het goed. Maar soms niet. Dan is het nodig dat maatregelen worden getroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="318418E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Soms kan het nodig zijn dat communicatie anoniem plaatsvindt onder zaaknummer om ambtenaren te beschermen tegen agressie en intimidatie, maar mogelijk zijn er meer passende maatregelen te bedenken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="4669A4F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitsluiten dat ook in de toekomst gegevens van ambtenaren oneigenlijk terechtkomen in het publiek domein kan helaas niet. Wat wel kan, naast de reeds bestaande wettelijke mogelijkheden, is departementen ondersteunen bij het uitvoeren van hun zorgplicht. Ik zal allereerst de departementen aanspreken en vragen wat zij doen aan het creëren van bewustzijn omtrent online vindbaarheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de publicatie heeft de Autoriteit Consument &amp; Markt (ACM) nieuwe maatregelen getroffen om medewerkers beter te beschermen. Ook de Autoriteit Persoonsgegevens (AP) heeft dergelijke maatregelen getroffen. Zo wordt nu zoveel mogelijk gemaild via algemene mailboxen, en worden in brieven geen contactgegevens of namen van medewerkers meer opgenomen. Ik bezie of deze maatregelen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rijksbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden ingevoerd dan wel of er meer passende maatregelen voorhanden zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="026AA9E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens wordt op dit moment gewerkt aan een handreiking ter bescherming van individuele medewerkers van de Rijksoverheid die te maken krijgen met intimidatie of sancties door buitenlandse mogendheden bij het uitoefenen van hun werk. Tips en aanbevelingen over het afschermen van (online) persoonsgegevens worden daarin meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="14A3615B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recente casuïstiek laat zien dat weerbaarheid van bestuurders en ambtenaren niet alleen meer onder druk komt te staan op nationaal niveau maar ook internationaal. Europese/internationale richtlijnen kunnen helpen bij het aanspreken of vervolgen van daders (bedrijven, zoals nu bijvoorbeeld Microsoft of statelijke actoren) of het verhalen van schade. Bezien moet worden in hoeverre nationale wetgeving voldoende ruimte biedt als de weerbaarheid van ambtenaren onder druk komt te staan. Indien nodig ga ik verkennen of op Europees/internationaal niveau gezamenlijk kan worden opgetrokken ten behoeve van bestuurlijke weerbaarheid en de bescherming van ambtenaren. Ik zal de voortgang meenemen in de hieronder aangekondigde brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="5ADA999A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="0F4395F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">persoonsgegevens van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Toezegging om in gesprek te gaan met Microsoft, Meta en de Amerikaanse ambassade en volledige inzage te vragen over wat zij precies hebben gedeeld en hoe vaak dat is gebeurd en onder welke wet- en regelgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="2EDD0996" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gesprek tussen mij en de Amerikaanse ambassadeur staat in augustus gepland. Inzet is de namen alsnog weg te lakken en het delen van persoonsgegevens door techbedrijven en de publicatie daarvan in de toekomst te voorkomen. Na de publicatie van het rapport heeft de toenmalig minister van EZK overigens direct het vermelden van persoonsgegevens van Nederlandse ambtenaren besproken met de Amerikaanse ambassadeur. Benadrukt is dat Nederlandse ambtenaren hun werk moeten kunnen doen zonder enige angst voor politieke druk, sancties of intimidatie. Daarnaast heeft de AP vanuit haar rol als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>privacytoezichthouder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verhelderende vragen gesteld aan Microsoft over hetgeen is voorgevallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="64A7056F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Conform afspraak zal ik uw Kamer, zodra de uitkomsten van deze acties bekend zijn, hierover per brief informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="36DB4591" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231309497" w:id="1"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ambtenaren in het publiek domein</w:t>
-[...1028 lines deleted...]
-        <w:rPr>
+        <w:t>Toezegging om samen met collega Aerdts te kijken wat wij kunnen leren van andere landen die nadrukkelijk stappen zetten rond (digitale) soevereiniteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233035313" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uw vraag over het plan van digitale soevereiniteit is doorgeleid en zal worden beantwoord door mijn collega, staatssecretaris Digitale Economie en Soevereiniteit van het ministerie van Economische Zaken en Klimaat. Dat geldt ook voor de vraag van uw Kamer om te onderzoeken wat we kunnen leren van andere landen over digitale soevereiniteit. Uw Kamer wordt via de reguliere verzamelbrieven geïnformeerd over de voortgang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="15089AF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00847D0D" w:rsidRDefault="00CA63A8" w14:paraId="72E4EC6F" w14:textId="0C2AA4F7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00847D0D">
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00847D0D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:t>taatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00847D0D" w:rsidRDefault="00847D0D" w14:paraId="44044BA1" w14:textId="0E89961A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>Uw vraag over het plan van digitale soevereiniteit</w:t>
-[...97 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D0D" w:rsidR="00CA63A8">
+        <w:t>van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="73D6446A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="00CA63A8" w:rsidP="00CA63A8" w:rsidRDefault="00CA63A8" w14:paraId="7E0B8A0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00847D0D" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="1BBBCBCC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00847D0D" w:rsidR="006F53E6" w:rsidSect="00CA63A8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26F37AC6" w14:textId="77777777" w:rsidR="00506DD8" w:rsidRDefault="00506DD8" w:rsidP="00CA63A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="22B4B37A" w14:textId="77777777" w:rsidR="00506DD8" w:rsidRDefault="00506DD8" w:rsidP="00CA63A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...20 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34B9F4F0" w14:textId="77777777" w:rsidR="009D5F60" w:rsidRPr="00CA63A8" w:rsidRDefault="009D5F60" w:rsidP="00CA63A8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75AF6251" w14:textId="77777777" w:rsidR="009D5F60" w:rsidRPr="00CA63A8" w:rsidRDefault="009D5F60" w:rsidP="00CA63A8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61E9949F" w14:textId="77777777" w:rsidR="009D5F60" w:rsidRPr="00CA63A8" w:rsidRDefault="009D5F60" w:rsidP="00CA63A8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="368FDA56" w14:textId="77777777" w:rsidR="00506DD8" w:rsidRDefault="00506DD8" w:rsidP="00CA63A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="73762BAA" w14:textId="77777777" w:rsidR="00506DD8" w:rsidRDefault="00506DD8" w:rsidP="00CA63A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1116280D" w14:textId="77777777" w:rsidR="009D5F60" w:rsidRPr="00CA63A8" w:rsidRDefault="009D5F60" w:rsidP="00CA63A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...390 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A8AC59B" w14:textId="77777777" w:rsidR="009D5F60" w:rsidRPr="00CA63A8" w:rsidRDefault="009D5F60" w:rsidP="00CA63A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1277 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C0877F2" w14:textId="77777777" w:rsidR="009D5F60" w:rsidRPr="00CA63A8" w:rsidRDefault="009D5F60" w:rsidP="00CA63A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...925 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00720AB9"/>
-[...67 lines deleted...]
-    <w:rsid w:val="00FF4278"/>
+    <w:rsidRoot w:val="00CA63A8"/>
+    <w:rsid w:val="00506DD8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00847D0D"/>
+    <w:rsid w:val="0099179F"/>
+    <w:rsid w:val="009D5F60"/>
+    <w:rsid w:val="00AB10BE"/>
+    <w:rsid w:val="00B938C6"/>
+    <w:rsid w:val="00BF5EFC"/>
+    <w:rsid w:val="00C804D7"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="20D94634"/>
-  <w15:docId w15:val="{6C599989-E00D-4152-BBAA-F2176002EBC0}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57AD77FA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BEBE060D-F914-4821-9CA6-5B735ACCCF9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4294,77 +844,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4389,75 +939,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4492,55 +1042,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4603,808 +1153,805 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...23 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA63A8"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...65 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...174 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B333C"/>
+    <w:rsid w:val="00CA63A8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B333C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B333C"/>
+    <w:rsid w:val="00CA63A8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B333C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00CA63A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:uiPriority w:val="34"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002B333C"/>
-[...131 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00847D0D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5461,51 +2008,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5569,65 +2116,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5648,100 +2195,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>942</ap:Words>
-  <ap:Characters>5186</ap:Characters>
+  <ap:Words>970</ap:Words>
+  <ap:Characters>5341</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>43</ap:Lines>
+  <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6116</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6299</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>