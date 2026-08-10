--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,8012 +1,2732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00C22405" w:rsidP="00C22405" w:rsidRDefault="00C22405" w14:paraId="41FBD621" w14:textId="77777777">
-[...954 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="002B3F9D">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="229E3E06" w14:textId="35F23B26">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2332</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="66747291" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="646EFE34" w14:textId="6AF35A23">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z09308</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="14FCE90D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E96BE5" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="69BCDBCD" w14:textId="3F926FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="296889BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="49061DB1" w14:textId="7DBDC289">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="4EB8C606" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="2BBE36F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met het bericht 'De invloed van het Hamasnetwerk op demonstraties in Nederland: ’Verdeeldheid in de samenleving’'?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="3B4F397C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123">
-[...87 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="005329D2">
+      <w:r w:rsidRPr="00DD4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De gesignaleerde invloed van het Hamasnetwerk op demonstraties in Nederland is zeer zorgelijk en onwenselijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123">
-[...406 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="695D13C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoe verklaart u dat de betrokkenheid van netwerken gelieerd aan Hamas bij demonstraties in Nederland volgens de Algemene Inlichtingen- en Veiligheidsdienst (AIVD) nu expliciet wordt benoemd, terwijl signalen hierover volgens berichtgeving al veel langer bekend zouden zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="32CC88F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Algemene Inlichtingen- en Veiligheidsdienst (AIVD) heeft de taak, op basis van de Wet op Inlichtingen- en Veiligheidsdiensten (Wiv) 2017, onderzoek te doen naar personen of organisaties die (aanleiding geven tot een ernstig vermoeden dat zij) een dreiging vormen voor de nationale veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="6BAE629C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De AIVD brengt jaarlijks een openbaar jaarverslag uit waarin verantwoording wordt afgelegd over de activiteiten in het jaar ervoor. Dit schrijft de Wiv 2017 eveneens voor. Dat signalen volgens berichtgeving al langer bekend zouden zijn, leidt er niet automatisch toe dat de AIVD hierover in het openbaar rapporteert. De AIVD heeft in de jaarverslagen van 2023, 2024 en 2025 melding gemaakt over onderzoek naar de mogelijke dreiging vanuit de terroristische organisatie Hamas tegen de nationale veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="1C09EB71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe kijkt u naar het feit dat eerdere Kamervragen over mogelijke buitenlandse beïnvloeding, aan minister Robbert Dijkgraaf, destijds zijn beantwoord met de mededeling dat er geen signalen waren?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoe verhoudt zich dat tot de huidige bevindingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="439A0FC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kamervragen waar uw Kamer naar verwijst, betreffen vragen of er signalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zijn van financiële steun van buitenlandse donoren aan de acties van Pro-Palestijnse demonstranten in Nederland, bijvoorbeeld de acties van Samidoun Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarop is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">destijds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geantwoord dat deze signalen niet bekend zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="085B9126" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="3BDC0219" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kunt u aangeven wanneer het kabinet voor het eerst kennis heeft genomen van deze (nieuwe) informatie en welke instanties (zoals de Nationaal Coördinator Terrorismebestrijding en Veiligheid, AIVD, Openbaar Ministerie of Inspectie) daarbij betrokken zijn geweest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="024941C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kan geen uitspraken doen of er informatie via de geëigende kanalen van de AIVD is gedeeld, noch over de aard of het moment daarvan. Daarnaast doet de Nationaal Coördinator Terrorismebestrijding en Veiligheid (NCTV) geen onderzoek naar personen en/of organisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="4F6CB705" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Indien dergelijke signalen al langer bestonden, waarom is de Kamer hierover niet eerder geïnformeerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="18B62B37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het antwoord op vraag 4, kan het kabinet geen uitspraken doen over welke informatie wanneer via de geëigende kanalen van de AIVD is verworven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="1FA492C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kunt u aangeven welke landen, fondsen of organisaties betrokken zijn geweest bij financiële steun aan pro-Palestina-activiteiten, en via welke constructies of tussenpersonen deze middelen zijn verstrekt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="079FC62C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>algemene zin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...118 lines deleted...]
-        <w:t>Vraag 1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geldt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat indien er sprake is van signalen van ongewenste buitenlandse financiering, deze serieus worden genomen en waar nodig nader worden onderzocht door de bevoegde instanties. Het kabinet doet geen uitspraken over mogelijke individuele geldstromen, organisaties of landen indien dit betrekking heeft op lopende onderzoeken of inlichtingeninformatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="17822C5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 7 </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...44 lines deleted...]
-          <w:bCs/>
+        <w:t>Bij welke universiteiten, studentenorganisaties, universitaire netwerken of andere organisaties is deze financiering (direct of indirect) terechtgekomen, en in welke omvang en periode?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="77EC2C2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...16 lines deleted...]
-      <w:r w:rsidR="00DD4E62">
+        <w:t xml:space="preserve">Het kabinet heeft op dit moment geen informatie waaruit dit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="3A6765A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In hoeverre is er bij deze financiering sprake geweest van voorwaarden, verwachtingen of ideologische sturing, bijvoorbeeld ten aanzien van politieke standpunten, campagnes, demonstraties of academische programma’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="2BB3B792" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zoals aangegeven in het antwoord op vraag 7, heeft het kabinet op dit moment geen informatie waaruit dit blijk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="28963834" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="25F6E667" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="0BF1CA26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="55E4C748" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="44BDE6D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Acht u het aannemelijk dat buitenlandse financiering heeft bijgedragen aan radicalisering binnen (universitaire) gemeenschappen, aan de normalisering of legitimering van antisemitische uitingen onder het mom van activisme, en aan een aantasting van de academische vrijheid en de veiligheid van Joodse studenten en medewerkers op Nederlandse universiteiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="444D2C68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Zoals eerder aangegeven in de beantwoording van vragen 7 en 8 beschikt het kabinet momenteel niet over informatie waaruit dit blijkt. Het kabinet acht iedere vorm van antisemitisme, intimidatie en bedreiging onacceptabel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="5FAD6001" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kunt u toelichten in hoeverre de informatiepositie van het kabinet ten aanzien van buitenlandse beïnvloeding en extremistische netwerken in de afgelopen jaren tekort is geschoten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="1948F87B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD4E62" w:rsidR="00DD4E62">
-[...44 lines deleted...]
-        <w:t>2</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>voortdurend of de informatiepositie ten aanzien van extremisme, terrorismefinanciering en ongewenste buitenlandse beïnvloeding voldoende aanleiding geeft om maatregelen te kunnen treffen of doeltreffend te kunnen handelen. Daarbij wordt nauw samengewerkt tussen de inlichtingen- en veiligheidsdiensten, opsporingsinstanties en lokale partners. Zoals in ieder veiligheidsdomein geldt dat de informatiepositie voortdurend in ontwikkeling is en aanpassing vraagt aan veranderende dreigingen en netwerken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="1F7152AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...33 lines deleted...]
-          <w:bCs/>
+        <w:t>Kunt u toelichten op welke manier de aangenomen motie-Van Zanten (Kamerstuk 30821, nr. 311) over onderzoeken in hoeverre pro-Palestijnse demonstraties op en via universiteiten worden gefinancierd door buitenlandse mogendheden is of wordt uitgevoerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="597CFE47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="004B1602">
-[...1314 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zoals in antwoord op vraag 2 aangegeven, geldt in algemene zin dat dreigingen die de soc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00083404" w:rsidR="000B73C4">
+      <w:r w:rsidRPr="00083404">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iale en politieke stabiliteit, als onderdeel van de nationale veiligheid, kunnen aantasten, door de inlichtingen- en veiligheidsdiensten kunnen worden onderzocht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00083404" w:rsidR="00EF0AFB">
+      <w:r w:rsidRPr="00083404">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0F4761"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00083404" w:rsidR="00EF0AFB">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
+      <w:r w:rsidRPr="00083404">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waar de inlichtingen- en veiligheidsdiensten diensten concreet onderzoek naar doen worden in het openbaar geen uitspraken over gedaan.  Indien er sprake is van heimelijke buitenlandse beïnvloeding of inmenging, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">kunnen de diensten anderen daarop alerteren, zodat passende maatregelen kunnen worden getroffen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF0AFB" w:rsidP="000B73C4" w:rsidRDefault="000B73C4" w14:paraId="0E8AEAB4" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="2B33BE50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dat laatste kan onder meer binnen de </w:t>
-[...76 lines deleted...]
-    <w:p w:rsidRPr="00D6408A" w:rsidR="000B73C4" w:rsidP="00EF0AFB" w:rsidRDefault="00EF0AFB" w14:paraId="363F893C" w14:textId="73FD64F3">
+        <w:t xml:space="preserve">Dat laatste kan onder meer binnen de rijksbrede aanpak van ongewenste buitenlandse inmenging. Op basis van het dreigingsbeeld wordt voortdurend gekeken naar mogelijkheden om risico’s op ongewenste inmengingsactiviteiten te voorzien, verstoren, verijdelen of mitigeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D6408A" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="7B18D8B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6408A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Het kabinet is daarnaast in gesprek over mogelijkheden om de motie van Zanten ten uitvoer te brengen, met name in relatie tot de (ontbrekende) grondslag tot het doen van onderzoek naar personen of organisaties bij verschillende organisaties. Uw Kamer wordt hier zo spoedig mogelijk over geïnformeerd.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007C6123" w:rsidR="00EF0AFB" w:rsidP="00EF0AFB" w:rsidRDefault="00EF0AFB" w14:paraId="74CFB336" w14:textId="77777777">
+        <w:t xml:space="preserve">Het kabinet is daarnaast in gesprek over mogelijkheden om de motie van Zanten ten uitvoer te brengen, met name in relatie tot de (ontbrekende) grondslag tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6408A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het doen van onderzoek naar personen of organisaties bij verschillende organisaties. Uw Kamer wordt hier zo spoedig mogelijk over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="033E62D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87E4F" w:rsidP="00AD0BD2" w:rsidRDefault="00A87E4F" w14:paraId="460630AF" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="0B625F85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87E4F" w:rsidP="00AD0BD2" w:rsidRDefault="00A87E4F" w14:paraId="2004FB59" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="57F73880" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00AD0BD2" w14:paraId="703CE224" w14:textId="76867A0B">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="423F6666" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Welke concrete maatregelen worden op dit moment door het kabinet genomen om buitenlandse financiering en beïnvloeding van pro-Palestina-activiteiten te signaleren, te monitoren en waar nodig te stoppen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00842FB9" w:rsidP="00842FB9" w:rsidRDefault="00C01AFE" w14:paraId="65F01F46" w14:textId="5DCA33C0">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="154834CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 12</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk225931334" w:id="9"/>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00842FB9">
+      <w:bookmarkStart w:name="_Hlk225931334" w:id="0"/>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="00842FB9">
+        <w:t xml:space="preserve">In algemene zin geldt dat nauw wordt samengewerkt door de betrokken veiligheidspartners om ongewenste buitenlandse financiering tegen te gaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om effectief op te kunnen treden tegen ongewenste buitenlandse financiering dient de overheid zich te richten op specifieke vormen van financiering. Nederland kent daarom een systeem waarbij in de eerste plaats de inlichtingen- en veiligheidsdiensten onderzoek kunnen doen in de gevallen waarin er ernstige vermoedens zijn van financiering vanuit het buitenland die een gevaar opleveren voor de democratische rechtsorde of waardoor risico’s ontstaan voor de nationale veiligheid. Indien het ministerie van Buitenlandse Zaken (BZ) </w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00842FB9" w:rsidP="00842FB9" w:rsidRDefault="00842FB9" w14:paraId="676203AF" w14:textId="77777777">
+        <w:t xml:space="preserve">Om effectief op te kunnen treden tegen ongewenste buitenlandse financiering dient de overheid zich te richten op specifieke vormen van financiering. Nederland kent daarom een systeem waarbij in de eerste plaats de inlichtingen- en veiligheidsdiensten onderzoek kunnen doen in de gevallen waarin er ernstige vermoedens zijn van financiering vanuit het buitenland die een gevaar opleveren voor de democratische rechtsorde of waardoor risico’s ontstaan voor de nationale veiligheid. Indien het ministerie van Buitenlandse Zaken (BZ) notes verbales over financieringsstromen van derde landen ontvangt, kan BZ deze doorsturen naar de AIVD. Ook kent Nederland verschillende instrumenten om witwassen en terrorismefinanciering tegen te gaan. Zo analyseert de Financial Intelligence Unit Nederland (FIU) ongebruikelijke en verdachte transacties en kan de FIU deze delen met de opsporings-, inlichtingen- en veiligheidsdiensten om hierop te acteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="0E1E0C24" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daarnaast blijft Europese samenwerking in de aanpak van ongewenste buitenlandse financiering van belang. Binnen het </w:t>
-[...68 lines deleted...]
-    <w:p w:rsidR="001B2AA4" w:rsidP="00842FB9" w:rsidRDefault="001B2AA4" w14:paraId="1778A384" w14:textId="77777777">
+        <w:t xml:space="preserve">Daarnaast blijft Europese samenwerking in de aanpak van ongewenste buitenlandse financiering van belang. Binnen het Radicalisation Awareness Netwerk (RAN) en diens opvolger de EU Knowledge Hub on Prevention of Radicalisation, wordt gewerkt aan bewustwording over het onderwerp binnen de lidstaten. Dit onder andere in de vorm van het delen van best practices en het komen tot mogelijke maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="31C483FE" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00842FB9" w:rsidP="00FB2C16" w:rsidRDefault="001B2AA4" w14:paraId="6587CC0B" w14:textId="0FC37E54">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="5B08629E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Daarnaast moest de</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voorgestelde Wet transparantie en tegengaan ondermijning door maatschappelijke organisaties (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C6123">
+        <w:t xml:space="preserve"> voorgestelde Wet transparantie en tegengaan ondermijning door maatschappelijke organisaties (Wtmo) de overheid onder andere helpen bij het tegengaan van financiering van activiteiten die de democratische rechtsstaat ondermijnen. Met dit voorstel werd beoogd onwenselijke buitenlandse beïnvloeding door middel van ontvangen donaties bij maatschappelijke organisaties in Nederland tegen te gaan. Zoals uw Kamer weet, is de Wtmo op 24 maart jl. door de Eerste Kamer verworpen. Het kabinet beziet momenteel welke aanvullende instrumenten – eventueel via lopende en/of voorgenomen wetsvoorstellen - kunnen worden ingebouwd om ongewenste buitenlandse financiering te voorkomen. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Wtmo</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Uw Kamer wordt voor het einde van dit jaar hierover geïnformeerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB2C16" w:rsidR="00FB2C16" w:rsidP="00FB2C16" w:rsidRDefault="00FB2C16" w14:paraId="6AE77301" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB2C16" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="6BBC1BD7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="6ACCE23D" w14:textId="013D773D">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="2A84FC25" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>In hoeverre zijn Nederlandse universiteiten en andere onderwijsinstellingen volgens u kwetsbaar voor buitenlandse beïnvloeding via financiering, gastdocenten of samenwerkingsverbanden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87E4F" w:rsidP="00AD0BD2" w:rsidRDefault="00A87E4F" w14:paraId="69965331" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="4AC9E6CA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87E4F" w:rsidP="00AD0BD2" w:rsidRDefault="00A87E4F" w14:paraId="45CF1B09" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="3EA7BAEF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87E4F" w:rsidP="00AD0BD2" w:rsidRDefault="00A87E4F" w14:paraId="66457E9E" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="43BB3DB6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="54D3951A" w14:textId="354D01A9">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="013B55A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 13</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00B13B12">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00B13B12">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="009E2921">
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Universiteiten en hogescholen hebben de maatschappelijke opdracht om onderzoek te doen en onderwijs te geven. Zij zijn hierin afhankelijk van internationale samenwerking, deels van externe financiering naast de Rijksbijdrage en open kennisuitwisseling. Het kabinet onderkent dat dit kansen én risico’s met zich brengt. In bepaalde gevallen kunnen Nederlandse kennisinstellingen te maken krijgen met pogingen van statelijke en niet-statelijke actoren tot beïnvloeding van meningen en inmenging in publicaties, of worden pogingen gedaan wetenschappelijk onderzoek en onderzoeksresultaten te censureren. Daarom zet het kabinet en de sector hoger onderwijs zich in voor versterking van kennisveiligheid, zoals toegelicht in diverse Kamerbrieven hierover.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00B13B12">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de nieuwe Nationale Leidraad Kennisveiligheid wordt hier extra aandacht aan besteed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="009E2921">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00B13B12">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Instellingen die hier vragen over hebben kunnen terecht voor advies bij het Loket Kennisveiligheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="02C39418" w14:textId="022AC182">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="5C507AD1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke concrete acties zijn sinds de ontvangen signalen over buitenlandse beïnvloeding daadwerkelijk ondernomen en kunt u per actie aangeven wat het doel, de reikwijdte en het resultaat is geweest?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="193AF625" w14:textId="3923C703">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="16849DC3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 14</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00842FB9">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het antwoord op vraag 11, geldt dat dreigingen tegen de sociale en politieke stabiliteit door de inlichtingen- en veiligheidsdiensten kunnen worden onderzocht. Indien er signalen zijn van heimelijke beïnvloeding of inmenging, kunnen de diensten anderen daarop alerteren. Indien sprake is van ongewenste buitenlandse inmenging wordt niet geschroomd op te treden. Voor een actueel overzicht en het voorgenomen beleid inzake ongewenste buitenlandse inmenging en beïnvloeding verwijs ik uw Kamer naar de meest recente Kamerbrieven over dit thema.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="65BE9ECF" w14:textId="137BA278">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="78A50E1D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke maatregelen worden genomen om te voorkomen dat Nederlandse organisaties, stichtingen of informele netwerken worden gebruikt voor de financiering van terroristische organisaties zoals Hamas?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="000B73C4" w:rsidP="000B73C4" w:rsidRDefault="00A21318" w14:paraId="5119D07B" w14:textId="7A94EB77">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="6F1B6B4A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 15</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00B13B12">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
-[...59 lines deleted...]
-      <w:r w:rsidR="00953082">
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal altijd optreden tegen organisaties die als doel hebben om geweld te plegen tegen onschuldige burgers. De Wet ter voorkoming van witwassen en financieren van terrorisme (Wwft) heeft als doel witwassen en terrorismefinanciering tegen te gaan. Het verplicht meldingsplichtige instellingen (financiële instellingen/banken, makelaars, notarissen, advocaten etc.) om cliëntenonderzoek te verrichten en ongebruikelijke transacties te melden bij de Financial Intelligence Unit-Nederland. Terrorismefinanciering is strafbaar gesteld in artikel 421 van het Wetboek van Strafrecht. In geval er sprake is van een redelijk vermoeden van schuld </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een strafbaar feit kan een opsporingsonderzoek gestart worden en kan het OM besluiten om al dan niet over te gaan tot vervolging. Daarnaast is een aantal personen en terroristische organisaties op de Nationale sanctielijst geplaatst, ook zijn terroristische organisaties in EU-verband gesanctioneerd. Bij aanwijzingen van overtreding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de Sanctiewet kan het OM ook een strafrechtelijk onderzoek starten en besluiten om al dan niet over te gaan tot vervolging. Ook het lokaal bestuur (onder andere in het kader van de Wet Bibob) en de inlichtingen- en veiligheidsdiensten kunnen onderzoek doen. Binnen het Financieel Expertisecentrum (FEC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="000B73C4">
-[...40 lines deleted...]
-    <w:p w:rsidRPr="007C6123" w:rsidR="000B73C4" w:rsidP="000B73C4" w:rsidRDefault="000B73C4" w14:paraId="665FEBB4" w14:textId="59C569A9">
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wordt in de TF-Taskforce samengewerkt tussen publieke en private organisaties en wordt in het Programma FEC TF tussen publieke organisaties informatie gedeeld, om zo inzicht te verkrijgen in de financiële netwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="09EFE05C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financiering via stichtingen met weinig transparantie over financiën en geen zelfregulering wordt in de 3e National Risk Assessment (NRA) Terrorismefinanciering benoemd als één van de risico’s.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...84 lines deleted...]
-    <w:p w:rsidR="001B2AA4" w:rsidP="000B73C4" w:rsidRDefault="000B73C4" w14:paraId="633E67E5" w14:textId="08A72D31">
+        <w:t xml:space="preserve"> De onderzoekers constateren echter ook dat in Nederland hiertegen waarborgen bestaan. Zo zijn er stichtingen met de status van Algemeen Nut Beogende Instelling (ANBI). Een stichting kan een ANBI-status krijgen als minimaal 90% van haar activiteiten het algemeen belang dient, indien er geen sprake is van een winstoogmerk en wanneer zij beschikt over een beperkt eigen vermogen. Een stichting met ANBI-status is verplicht om specifieke gegevens, waaronder een financiële verantwoording, openlijk op de eigen website te publiceren. Ook zijn er stichtingen met een Erkenning van het Centraal Bureau Fondsenwerving (CBF), een onafhankelijke stichting die toezicht houdt op de inzameling van geld voor goede doelen. Een CBF-erkenning geldt als keurmerk voor goede doelen in Nederland die moeten voldoen aan enkele kwaliteitseisen en zich vrijwillig laten toetsen. Stichtingen die hier niet aan voldoen kunnen deze status ook kwijtraken. Indien een stichting geen ANBI-status of CBF-erkenning heeft en niet aan een vorm van zelfregulering doet, zouden Wwft-poortwachters bij zo’n stichting nader cliëntonderzoek kunnen verrichten om een goed beeld te verkrijgen van het daadwerkelijke risiconiveau ten aanzien van terrorismefinanciering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="527EE13E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk232599761" w:id="10"/>
-[...75 lines deleted...]
-    <w:p w:rsidRPr="007C6123" w:rsidR="001B2AA4" w:rsidP="000B73C4" w:rsidRDefault="001B2AA4" w14:paraId="434E09C5" w14:textId="5CDA845F">
+      <w:bookmarkStart w:name="_Hlk232599761" w:id="1"/>
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Los van het beleid omtrent stichtingen zijn er verschillende sancties van kracht tegen Hamas en gelieerde organisaties die terrorisme financieren, zowel op nationaal als op Europees niveau. Om inzicht te krijgen in de internationale geldstromen rondom Hamas en financiering tegen te gaan is een specialistische taskforce opgericht bestaande uit Financial Intelligence Units uit verschillende landen, waaronder Nederland. Ook is er sinds januari 2024 een aanvullend Europees sanctieregime van kracht, gericht op het bestrijden van de sponsoren en financiers van Hamas en de Palestijnse Islamitische Jihad en daaraan geaffilieerde organisaties. Deze nieuwe regeling vormt een aanvulling op de beperkende maatregelen die eerder in het kader van de EU-sanctielijst terrorisme zijn aangenomen. Wanneer in Nederland stichtingen in verband kunnen worden gebracht met het financieren van Hamas, kunnen deze op de nationale sanctielijst terrorisme worden geplaatst. Zo staat de aan Hamas gelieerde Stichting Al Aqsa sinds 2003 op deze lijst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="6893EDB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast bezie ik, zoals aangegeven op het antwoord op vraag 12, momenteel welke </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>aanvullende instrumenten – eventueel via lopende en/of voorgenomen wetsvoorstellen - kunnen worden ingebouwd om ongewenste buitenlandse financiering te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:p w:rsidR="00A87E4F" w:rsidP="000B73C4" w:rsidRDefault="00A87E4F" w14:paraId="039E44EF" w14:textId="77777777">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="0E13C91F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87E4F" w:rsidP="000B73C4" w:rsidRDefault="00A87E4F" w14:paraId="1BD5E77E" w14:textId="77777777">
+    <w:p w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="281767DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="000B73C4" w:rsidRDefault="00A21318" w14:paraId="2824A01C" w14:textId="69C73F57">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="24F7FBE0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 16</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u toelichten hoe toezicht wordt gehouden op geldstromen vanuit het buitenland richting maatschappelijke organisaties en activistische netwerken in Nederland?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00083404" w:rsidR="00CF4716" w:rsidP="00083404" w:rsidRDefault="00A21318" w14:paraId="5FFA0E7F" w14:textId="2D774265">
+    <w:p w:rsidRPr="00083404" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="58868682" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 16</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00687B74">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="006B6366">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Graag verwijs ik u</w:t>
       </w:r>
-      <w:r w:rsidR="001B2AA4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>w Kamer</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="006B6366">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar het antwoord op vraag 12 voor een overzicht van de bestaande instrumenten ter voorkoming van ongewenste buitenlandse financiering.</w:t>
       </w:r>
-      <w:r w:rsidR="001B2AA4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007576E7" w:rsidR="007576E7">
+      <w:r w:rsidRPr="007576E7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Daarbij heb ik toegezegd uw Kamer vóór het einde van dit jaar te informeren over de voortgang met betrekking tot aanvullende instrumenten om ongewenste buitenlandse financiering tegen te gaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="0C9FA2B7" w14:textId="336FDCB8">
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="3BE303AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>U heeft eerder aangegeven dat dit onderwerp voor u topprioriteit is en dat u hier persoonlijk verantwoordelijkheid (</w:t>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="007C6123" w:rsidR="00912E73" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="5F2230DE" w14:textId="440259B0">
+        <w:t>U heeft eerder aangegeven dat dit onderwerp voor u topprioriteit is en dat u hier persoonlijk verantwoordelijkheid (chefsache) voor neemt; kunt u toelichten welke concrete stappen u sindsdien zelf heeft gezet en hoe uit uw handelen blijkt dat u hier daadwerkelijk de regie op voert?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="0F1073D1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 17</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00912E73">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00912E73">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="007C6123" w:rsidR="00A21318" w:rsidP="00AD0BD2" w:rsidRDefault="00A21318" w14:paraId="66338D22" w14:textId="4BF4AAB3">
+      <w:r w:rsidRPr="007C6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanpak van extremisme, terrorismefinanciering en ongewenste buitenlandse beïnvloeding heeft onverminderd prioriteit binnen het kabinet. Zoals aangegeven in het antwoord op vraag 16 wordt er momenteel bezien welke aanvullende instrumenten kunnen worden ingebouwd om ongewenste buitenlandse financiering te voorkomen. Voor het einde van dit jaar zal ik uw Kamer informeren over de voortgang hierover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C6123" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="0537D15A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 18</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6123" w:rsidR="00687B74">
+      <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u deze vragen afzonderlijk en zo spoedig mogelijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD0BD2" w:rsidR="008F1EF9" w:rsidP="00833AAD" w:rsidRDefault="00687B74" w14:paraId="55D80D0E" w14:textId="3B65C950">
+    <w:p w:rsidRPr="00AD0BD2" w:rsidR="00E96BE5" w:rsidP="00E96BE5" w:rsidRDefault="00E96BE5" w14:paraId="4967148E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 18.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007C6123">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...4 lines deleted...]
-      <w:type w:val="continuous"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="007B3124" w:rsidRDefault="007B3124" w14:paraId="128C6188" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="007B3124" w:rsidSect="00E96BE5">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1588" w:header="2398" w:footer="110" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DCCD47A" w14:textId="77777777" w:rsidR="004041F1" w:rsidRDefault="004041F1" w:rsidP="00DC5C8D">
+    <w:p w14:paraId="272E7720" w14:textId="77777777" w:rsidR="00C26650" w:rsidRDefault="00C26650" w:rsidP="00E96BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CBF5BD8" w14:textId="77777777" w:rsidR="004041F1" w:rsidRDefault="004041F1" w:rsidP="00DC5C8D">
+    <w:p w14:paraId="6684C79F" w14:textId="77777777" w:rsidR="00C26650" w:rsidRDefault="00C26650" w:rsidP="00E96BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...34 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DED608C" w14:textId="7AB8B083" w:rsidR="00C22405" w:rsidRDefault="00C22405">
-[...39 lines deleted...]
-  <w:p w14:paraId="769DB8BE" w14:textId="77777777" w:rsidR="00C22405" w:rsidRDefault="00C22405">
+  <w:p w14:paraId="50C8BB17" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BC541B8" w14:textId="77777777" w:rsidR="00C22405" w:rsidRDefault="00C22405"/>
-[...56 lines deleted...]
-  </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...174 lines deleted...]
-  <w:p w14:paraId="02847F91" w14:textId="77777777" w:rsidR="00C22405" w:rsidRDefault="00C22405">
+  <w:p w14:paraId="01256801" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...115 lines deleted...]
-  <w:p w14:paraId="2E1BE52F" w14:textId="77777777" w:rsidR="00C22405" w:rsidRDefault="00C22405">
+  <w:p w14:paraId="3946F3D3" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
     <w:pPr>
-      <w:pStyle w:val="broodtekst"/>
-[...125 lines deleted...]
-      <w:pStyle w:val="broodtekst"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71AF9BFC" w14:textId="77777777" w:rsidR="004041F1" w:rsidRDefault="004041F1" w:rsidP="00DC5C8D">
+    <w:p w14:paraId="6AB0C914" w14:textId="77777777" w:rsidR="00C26650" w:rsidRDefault="00C26650" w:rsidP="00E96BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1046FF3F" w14:textId="77777777" w:rsidR="004041F1" w:rsidRDefault="004041F1" w:rsidP="00DC5C8D">
+    <w:p w14:paraId="0BD690FE" w14:textId="77777777" w:rsidR="00C26650" w:rsidRDefault="00C26650" w:rsidP="00E96BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="733BCBF9" w14:textId="0D3B228A" w:rsidR="00D9710B" w:rsidRDefault="00D9710B">
+    <w:p w14:paraId="1A063627" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A21318" w:rsidRPr="00A21318">
+      <w:r w:rsidRPr="00A21318">
         <w:t>De Telegraaf, 28 april 2026, De invloed van het Hamasnetwerk op demonstraties in Nederland: ’Verdeeldheid in de samenleving’ (www.telegraaf.nl/binnenland/de-invloed-van-het-hamasnetwerk-op-demonstraties-in-nederland-verdeeldheid-in-de-samenleving/149739194.html).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3E27D839" w14:textId="1900A3CA" w:rsidR="00687B74" w:rsidRPr="00687B74" w:rsidRDefault="00687B74">
+    <w:p w14:paraId="7B5837F4" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00687B74" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00687B74">
         <w:t>Aanhangsel van de Handelingen, vergaderjaar 2023-2024, nr. 1960.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="19B5E6C5" w14:textId="00F41ACE" w:rsidR="00212264" w:rsidRDefault="00212264">
+    <w:p w14:paraId="026777EB" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2023/2024, </w:t>
-[...2 lines deleted...]
-        <w:t>nr. 1960.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2023/2024, nr. 1960.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1D8CB162" w14:textId="7870036A" w:rsidR="009E2921" w:rsidRDefault="009E2921">
+    <w:p w14:paraId="5670119D" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A3B3F" w:rsidRPr="002C5CD3">
+      <w:r w:rsidRPr="002C5CD3">
         <w:t>Kamerstukken II, 31 288, nr. 1261.</w:t>
       </w:r>
-      <w:r w:rsidR="001A3B3F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="52E629E5" w14:textId="41F180E2" w:rsidR="009E2921" w:rsidRDefault="009E2921">
+    <w:p w14:paraId="2460AA6D" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het Loket Kennisveiligheid publiceert de nieuwe versie begin juli 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3768D7D4" w14:textId="3E3211BB" w:rsidR="000B73C4" w:rsidRDefault="000B73C4" w:rsidP="000B73C4">
+    <w:p w14:paraId="2B76E1C7" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II, 30 821, nr. 258, nr. 241 en nr. 337.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="76C6C521" w14:textId="77777777" w:rsidR="000B73C4" w:rsidRDefault="000B73C4" w:rsidP="000B73C4">
+    <w:p w14:paraId="0AC06264" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00426C57">
         <w:t>Het Financieel Expertise Centrum (FEC) is een samenwerkingsverband tussen autoriteiten met een toezicht-, controle-, vervolgings- of opsporingstaak in de financiële sector.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4285837E" w14:textId="77777777" w:rsidR="000B73C4" w:rsidRPr="00B13B12" w:rsidRDefault="000B73C4" w:rsidP="000B73C4">
+    <w:p w14:paraId="118B5AAA" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00B13B12" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B13B12">
         <w:t xml:space="preserve"> Wetenscha</w:t>
       </w:r>
       <w:r>
         <w:t>ppelijk Onderzoek- en Datacentrum (W</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13B12">
         <w:t>ODC</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13B12">
         <w:t>, National Risk Assessment Terrorismefinanciering 2023</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1987DB76" w14:textId="77777777" w:rsidR="00C22405" w:rsidRDefault="00C22405">
+  <w:p w14:paraId="0A662690" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0BFB0414" w14:textId="77777777" w:rsidR="00C22405" w:rsidRDefault="00C22405"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B756BA1" w14:textId="177AE697" w:rsidR="00C22405" w:rsidRDefault="00C22405">
+  <w:p w14:paraId="7D536211" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...475 lines deleted...]
-      <w:spacing w:line="242" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B60B34" w14:textId="324724DA" w:rsidR="00C22405" w:rsidRDefault="00A87E4F">
+  <w:p w14:paraId="74AFF5B4" w14:textId="77777777" w:rsidR="00E96BE5" w:rsidRPr="00E96BE5" w:rsidRDefault="00E96BE5" w:rsidP="00E96BE5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="5" w:name="bmpagina"/>
-[...221 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
   </w:p>
 </w:hdr>
-</file>
-[...627 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF5DB0"/>
-[...897 lines deleted...]
-    <w:rsid w:val="00FF7E48"/>
+    <w:rsidRoot w:val="00E96BE5"/>
+    <w:rsid w:val="004507C0"/>
+    <w:rsid w:val="007B3124"/>
+    <w:rsid w:val="00C26650"/>
+    <w:rsid w:val="00E96BE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="275DCAD8"/>
+  <w14:docId w14:val="15C39AF8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A097BD70-0005-4DBF-AF4E-BF94B6A81DB9}"/>
+  <w15:docId w15:val="{30C9836F-AEC6-4A60-B506-01791BB1DFB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8075,51 +2795,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8301,1932 +3021,867 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF5DB0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5C8D"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
-[...1 lines deleted...]
-    <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Lijstalinea"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC5C8D"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96BE5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5C8D"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC5C8D"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC5C8D"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC5C8D"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF4E17"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...18 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="broodtekst"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...99 lines deleted...]
-    <w:rsid w:val="00C22405"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-    <w:name w:val="Koptekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00C22405"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E96BE5"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-[...2 lines deleted...]
-    <w:link w:val="VoettekstChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C22405"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E96BE5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...219 lines deleted...]
-    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...18 lines deleted...]
-    <w:link w:val="PlattetekstChar"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...61 lines deleted...]
-    <w:rsid w:val="00F602A9"/>
+    <w:rsid w:val="00E96BE5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1141 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10332,68 +3987,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15657</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2667</ap:Words>
+  <ap:Characters>14673</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>130</ap:Lines>
-  <ap:Paragraphs>36</ap:Paragraphs>
+  <ap:Lines>122</ap:Lines>
+  <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18467</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17306</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>