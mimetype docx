--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,3660 +1,1136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00372C88" w:rsidP="00001A95" w:rsidRDefault="002108EE" w14:paraId="6D8F7116" w14:textId="77777777">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="42C7B804" w14:textId="4AD811FF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C" w:rsidR="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C" w:rsidR="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidP="0011179C" w:rsidRDefault="0011179C" w14:paraId="37733227" w14:textId="0F36F816">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>849</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijnbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidP="0011179C" w:rsidRDefault="0011179C" w14:paraId="56A5FAAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C" w:rsidR="00922F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1231</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidP="0011179C" w:rsidRDefault="0011179C" w14:paraId="1D07848B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidP="0011179C" w:rsidRDefault="0011179C" w14:paraId="1EC5AE18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="5CC93B29" w14:textId="2CD1C83B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="428226CD" w14:textId="2EEF71A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt u mijn appreciatie op een drietal moties die op 18 juni jl. zijn ingediend tijdens het tweeminutendebat naar aanleiding van het commissiedebat Energieraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="16175629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="18513039" w14:textId="49E6B614">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>D</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De motie van de leden Van Oosterhout en Teunissen over inzetten op een internationale voorzorgspauze op diepzeemijnbouw (Kamerstuk 21501-33, nr. 1216)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="7DB3BF90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">e motie van de leden Van Oosterhout en Teunissen over inzetten op een internationale </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="73C8F4BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze eerste motie van de leden Van Oosterhout en Teunissen verzoekt de regering zich, conform de resolutie van het Europees Parlement, in te zetten voor een internationale voorzorgspauze op diepzeemijnbouw en daarmee stelling te nemen tegen pogingen om de Internationale Zeebodemautoriteit te omzeilen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="7F61F98E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="6CAFC960" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt de ontwikkelingen omtrent het mogelijk toestaan van diepzeemijnbouwactiviteiten in internationale wateren buiten het VN-Zeerechtverdrag om ook zorgelijk en volgt deze nauwgezet. Alle activiteiten op de zeeën en de oceaan, met inbegrip van de zeebodem en de ondergrond daarvan, dienen volgens Nederland plaats te vinden binnen het alomvattend juridisch kader van het VN-Zeerechtverdrag. Dat houdt volgens Nederland ook in dat de Internationale Zeebodemautoriteit exclusief bevoegd is om diepzeemijnbouwactiviteiten te reguleren op en in de internationale zeebodem, en om daar toezicht op uit te oefenen. Het kabinet zet zich hier ook actief voor in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="2ECD4D67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="151F470E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder past Nederland, gebaseerd op het kabinetsstandpunt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strikt het voorzorgsbeginsel toe, zoals ook aangegeven in de motie. Dit betekent voor het kabinet dat diepzeemijnbouw alleen plaats zou mogen vinden indien aantoonbaar strikt binnen de draagkracht van het mariene ecosysteem. Diepzeemijnbouw zou ook alleen plaats mogen vinden met een sterke internationale regeling die strikte milieuvoorwaarden bevat en voorziet in effectief toezicht op naleving daarvan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Eventuele exploitatie kan pas van start gaan wanneer aan al deze inhoudelijke voorwaarden is voldaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="6BF5A75F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is ermee bekend dat sommige landen pleiten voor een moratorium op diepzeemijnbouw of een voorzorgspauze. Het kabinet constateert echter dat in discussies over diepzeemijnbouw, waaronder in internationale onderhandelingen, deze termen verschillend worden uitgelegd en anders worden begrepen. Voor zover landen een moratorium of voorzorgspauze voorstaan, kan deze positie worden opgevat als een tijdelijke stop op diepzeemijnbouw, maar zou na een verloop van een gestelde periode van tijd diepzeemijnbouw kunnen plaatsvinden. Voor het kabinet staan de hierboven benoemde inhoudelijke voorwaarden voorop en kan eventuele exploitatie pas van start gaan als aan al deze voorwaarden is voldaan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="4A22C5B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="330723F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft ook kennisgenomen van de oproep dat Nederland formeel dient aan te sluiten bij de groep landen die de termen ‘moratorium’ of ‘voorzorgspauze’ bezigt om hun standpunt te omschrijven. Nederland ontvangt, wegens het kabinetsstandpunt, uitnodigingen voor (besloten) vergaderingen van deze groep en neemt daaraan ook deel. Nederland handelt dan ook al in samenwerking met gelijkgezinde landen, waaronder de landen die de labels ‘moratorium’ of ‘voorzorgspauze’ wel gebruiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="33FAAC11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="32A7E803" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast kan het kabinet bevestigen dat er geen stemming over de internationale exploitatieregeling op de agenda staat tijdens de vergaderingen van de Internationale Zeebodemautoriteit van 13 juli t/m 31 juli a.s. Nederland heeft dit jaar geen zetel in de Raad van de Internationale Zeebodemautoriteit, en kan dus niet stemmen op agendapunten. Verder verwacht het kabinet dat de internationale regeling mogelijk ook in 2027 niet af is. Ook als een internationale regeling wordt aangenomen, kan niet direct tot diepzeemijnbouw worden overgegaan, omdat daarna nog lagere regelgeving tot stand moet komen. De regeling moet bovendien de voorwaarden bevatten waaronder exploitatie wel of niet kan worden toegestaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="6E7C7AC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="387F0D45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vertrouw erop dat deze toelichting de aanwezige zorgen adresseert. Gezien het feit dat de onderhandelingen over de internationale regeling nog zullen voortduren, apprecieer ik deze motie als ontijdig en verzoek ik deze aan te houden totdat de Kamer is geïnformeerd over de uitkomsten van de vergaderingen van de Internationale Zeebodemautoriteit in juli 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="7D2CD5F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="3C199D5B" w14:textId="5164319F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>voorzorgspauze</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> op diepzeemijnbouw (</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De motie van het lid Van den Berg over diepzeemijnbouw meenemen in de Nederlandse inzet voor strategische autonomie en maritieme innovatie (Kamerstuk 21501-33, nr. 1220)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="3DB6751D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Kamerstuk</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="1BB7B733" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De motie van het lid Van den Berg verzoekt de regering om (i) zich binnen de ISA en in Europees verband actief uit te spreken voor een regelgevend kader dat verantwoorde diepzeemijnbouw mogelijk maakt; (ii) diepzeemijnbouw expliciet mee te nemen in de Nederlandse inzet voor strategische autonomie en maritieme innovatie, en daarbij in kaart te brengen welke belemmeringen Nederlandse bedrijven en instellingen ervaren; en (iii) om een positieve grondhouding te hanteren ten aanzien van Nederlandse initiatieven voor innovatieve en verantwoorde diepzeemijnbouw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="71FBD4F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze motie apprecieer ik daarom ook als ontijdig en ik verzoek deze motie aan te houden totdat de Kamer is geïnformeerd over de uitkomsten van de vergaderingen van de Internationale Zeebodemautoriteit in juli 2026. Ten aanzien van het tweede en derde punt van deze motie wordt opgemerkt dat diepzeemijnbouw is meegenomen in de Nationale Grondstoffenstrategie en de Sectoragenda Maritieme Maakindustrie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="65255BAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="653AB6D0" w14:textId="11D559CB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21501-33</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> nr. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De gewijzigde motie van de leden Teunissen en Van Oosterhout over het aanspreken van Allseas op plannen die in strijd zijn met het VN-Zeerechtverdrag (Kamerstuk 21501-33, nr. 1225)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="188447E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="25C6D91C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze gewijzigde motie van de leden Teunissen en Van Oosterhout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>1216)</w:t>
-[...94 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D43008">
-[...26 lines deleted...]
-      <w:r w:rsidR="00E67F8A">
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verzoekt de regering om Allseas publiekelijk aan te spreken en te benadrukken dat naleving van het internationaal recht vereist is. De motie verzoekt tevens alle beschikbare juridische instrumenten, waaronder een civielrechtelijke procedure, in kaart te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="5883D47F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="547BF75C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Juridische en Technische Raad van de Internationale Zeebodemautoriteit (JTC) doet onderzoek naar contractanten die mogelijk hun contractuele verplichtingen hebben geschonden of het risico lopen hun contractuele verplichtingen te schenden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat onderzoek richt zich onder andere op de vraag of deze contractanten handelen in overeenstemming met het multilaterale juridische raamwerk dat is opgetuigd door het VN-Zeerechtverdrag en de daarbij horende Overeenkomst betreffende de uitvoering van Deel XI van het VN-Zeerechtverdrag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De JTC moet dat onderzoek nog afronden en vervolgens daarover rapporteren. Een bespreking van dat rapport staat geagendeerd voor 14 juli 2026 in de Raad, waar Nederland als waarnemer bij aanwezig zal zijn. Indachtig het gegeven dat het JTC-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Eventuele exploitatie kan pas van start gaan wanneer aan al deze </w:t>
-[...614 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve">onderzoek nog voortduurt en dat de JTC toegang heeft tot informatie waar anderen dat niet hebben, kan het kabinet niet op zaken vooruitlopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="32CD5B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="0B3BA6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in de beantwoording van de vragen van het lid Teunissen van 13 oktober 2025 al gesteld dat het met Allseas in gesprek is gegaan en heeft toegelicht dat diepzeemijnbouw in internationale wateren plaats dient te vinden in overeenstemming met het VN-Zeerechtverdrag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="001071DC">
-[...31 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor het overige valt deze motie wat het kabinet betreft in de reikwijdte van de aangenomen motie Postma.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="001071DC" w:rsidR="001071DC">
-[...75 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze motie apprecieer ik daarom als ‘Overbodig’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="0A7AB887" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="2105D369" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot heb ik, via de minister van Klimaat en Groene Groei, kennisgenomen van een verzoek om een Kamerbrief. Ik vertrouw erop dat deze Kamerbrief voldoet aan het verzoek om verduidelijking van de diepzeemijnbouw-gerelateerde onderwerpen die tijdens het commissiedebat Energieraad van 18 juni jl. aan bod kwamen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="778C17BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="681E779E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De minister van Buitenlandse Zaken, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945A7C" w:rsidP="00001A95" w:rsidRDefault="00945A7C" w14:paraId="6DB1D20F" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0011179C" w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="6BD87AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945A7C" w:rsidP="00001A95" w:rsidRDefault="00945A7C" w14:paraId="3E65DA32" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidR="00922F8A" w:rsidP="0011179C" w:rsidRDefault="00922F8A" w14:paraId="2BD0A2C0" w14:textId="5BD348AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidP="0011179C" w:rsidRDefault="0011179C" w14:paraId="24D0AC05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0011179C" w:rsidR="0011179C" w:rsidSect="00922F8A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F73C237" w14:textId="77777777" w:rsidR="003E54FC" w:rsidRDefault="003E54FC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5AFEA174" w14:textId="77777777" w:rsidR="00FA1810" w:rsidRDefault="00FA1810" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A120ED0" w14:textId="77777777" w:rsidR="003E54FC" w:rsidRDefault="003E54FC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="009F3C83" w14:textId="77777777" w:rsidR="00FA1810" w:rsidRDefault="00FA1810" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32CFA6FE" w14:textId="3045B36C" w:rsidR="00611A77" w:rsidRDefault="00611A77">
-[...116 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="19B25AC7" w14:textId="77777777" w:rsidR="009C4C2B" w:rsidRPr="00922F8A" w:rsidRDefault="009C4C2B" w:rsidP="00922F8A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="4CC924B7" w14:textId="77777777" w:rsidR="009C4C2B" w:rsidRPr="00922F8A" w:rsidRDefault="009C4C2B" w:rsidP="00922F8A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="69034173" w14:textId="77777777" w:rsidR="009C4C2B" w:rsidRPr="00922F8A" w:rsidRDefault="009C4C2B" w:rsidP="00922F8A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05AD5AB6" w14:textId="77777777" w:rsidR="003E54FC" w:rsidRDefault="003E54FC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="50111C25" w14:textId="77777777" w:rsidR="00FA1810" w:rsidRDefault="00FA1810" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EDEEFDE" w14:textId="77777777" w:rsidR="003E54FC" w:rsidRDefault="003E54FC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="117FEA92" w14:textId="77777777" w:rsidR="00FA1810" w:rsidRDefault="00FA1810" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="57FBC3AE" w14:textId="0EC1F380" w:rsidR="00D70E0A" w:rsidRPr="00D70E0A" w:rsidRDefault="00D70E0A">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="10660828" w14:textId="77777777" w:rsidR="00922F8A" w:rsidRPr="0011179C" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00945A7C">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief kabinetsstandpunt diepzeemijnbouw van 4 juli 2023, Kamerstuk 32 849, nr. 231. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="131ABB7F" w14:textId="0076EEB8" w:rsidR="00F118EA" w:rsidRPr="00F118EA" w:rsidRDefault="00F118EA">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3553AF36" w14:textId="77777777" w:rsidR="00922F8A" w:rsidRPr="0011179C" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00945A7C">
-[...60 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nationale Grondstoffenstrategie, Kamerstuk 32 852, nr. 224; Sectoragenda Maritieme Maakindustrie, Kamerstuk 31 409, nr. 423. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2547E6EA" w14:textId="77777777" w:rsidR="00201883" w:rsidRPr="00945A7C" w:rsidRDefault="00201883" w:rsidP="00201883">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="66758BCC" w14:textId="77777777" w:rsidR="00922F8A" w:rsidRPr="0011179C" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00945A7C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antwoord op vragen van het lid Teunissen over diepzeemijnbouw d.d. 5 juni 2026 (2026Z06772).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="49A03EE9" w14:textId="07F66D67" w:rsidR="00201883" w:rsidRPr="00945A7C" w:rsidRDefault="00201883">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46810180" w14:textId="77777777" w:rsidR="00922F8A" w:rsidRPr="0011179C" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00945A7C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antwoord op vragen van het lid Teunissen over diepzeemijnbouw d.d. 5 juni 2026 (2026Z06772).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1F821DB3" w14:textId="0CA41AEE" w:rsidR="00E71627" w:rsidRPr="00945A7C" w:rsidRDefault="00E71627">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5E237705" w14:textId="77777777" w:rsidR="00922F8A" w:rsidRPr="0011179C" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00945A7C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">11. </w:t>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antwoord op vragen van het lid Teunissen over het mijnbouwbedrijf dat sneller wil beginnen met het mijnen in de Stille Oceaan d.d. 13 oktober 2025 (2025Z15571), antwoord op vraag 11. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2C2EFD83" w14:textId="69512B71" w:rsidR="001071DC" w:rsidRPr="00E71627" w:rsidRDefault="001071DC" w:rsidP="001071DC">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1199EDC2" w14:textId="325A52D2" w:rsidR="00922F8A" w:rsidRPr="0011179C" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00945A7C">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+      <w:r w:rsidRPr="0011179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van het lid Postma c.s. over de VS en The Metals Company aanspreken op diepzeemijnbouw en elke mogelijke (juridische) actie ondersteunen, van 11 juni 2025 (Kamerstuk 21 501-33, nr. 1138). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05CF53FD" w14:textId="77777777" w:rsidR="00372C88" w:rsidRDefault="002108EE">
-[...211 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4D9B4D4B" w14:textId="77777777" w:rsidR="00922F8A" w:rsidRPr="00922F8A" w:rsidRDefault="00922F8A" w:rsidP="00922F8A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="787ACB56" w14:textId="77777777" w:rsidR="00372C88" w:rsidRDefault="002108EE">
-[...1079 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0E2B82E0" w14:textId="77777777" w:rsidR="009C4C2B" w:rsidRPr="00922F8A" w:rsidRDefault="009C4C2B" w:rsidP="00922F8A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19A281D3" w14:textId="77777777" w:rsidR="009C4C2B" w:rsidRPr="00922F8A" w:rsidRDefault="009C4C2B" w:rsidP="00922F8A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00872EBB"/>
-[...94 lines deleted...]
-    <w:rsid w:val="00FD716E"/>
+    <w:rsidRoot w:val="00922F8A"/>
+    <w:rsid w:val="000F48A4"/>
+    <w:rsid w:val="0011179C"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003D3620"/>
+    <w:rsid w:val="004A662A"/>
+    <w:rsid w:val="007832B8"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C4C2B"/>
+    <w:rsid w:val="00AC2EE2"/>
+    <w:rsid w:val="00AE1F10"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FA1810"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50DB1E1C"/>
-  <w15:docId w15:val="{1F900A0B-92AC-4606-8160-47A015916374}"/>
+  <w14:docId w14:val="0CA25014"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B0236274-F3F8-409B-A95E-C8742A5292AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3663,77 +1139,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3758,75 +1234,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3861,55 +1337,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3978,946 +1454,824 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00922F8A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:rPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...103 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00872EBB"/>
+    <w:rsid w:val="00922F8A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FooterChar"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...16 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D70E0A"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D70E0A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D70E0A"/>
+    <w:rsid w:val="00922F8A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...43 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0018020F"/>
-[...11 lines deleted...]
-    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00922F8A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0018020F"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00922F8A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011179C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4970,51 +2324,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5078,65 +2432,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5157,200 +2511,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1161</ap:Words>
-  <ap:Characters>6387</ap:Characters>
+  <ap:Words>1189</ap:Words>
+  <ap:Characters>6541</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
+  <ap:Lines>54</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-      <vt:lpstr/>
+    <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7533</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7715</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-23T07:31:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>6468c52e,7279e4bd,52deb071</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...67 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>