--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -1,851 +1,557 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00253BCB" w:rsidRDefault="00253BCB" w14:paraId="2B2FF8AB" w14:textId="77777777">
-[...47 lines deleted...]
-      <w:r w:rsidR="00EE1151">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1056EB39" w14:textId="0A152902">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2333</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7D765025" w14:textId="63074BB3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z09305</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="77DEAB49" w14:textId="19307AD7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5CC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Eerenberg (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="3D4211A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0C8D85E9" w14:textId="1D87F28F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5CC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="718AB109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>Bent u bekend met het bericht</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...192 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve"> waarin wordt gesteld dat gedupeerde ouders die hun vaststellingsovereenkomst willen laten herzien eerst (grote delen van) ontvangen bedragen zouden moeten terugbetalen? Klopt deze weergave van de huidige praktijk, en hoe verhoudt dit zich tot het civielrechtelijke uitgangspunt dat bij dwaling niet zonder meer sprake is van volledige terugbetaling, maar van het opheffen van het zogenoemde dwalingsnadeel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="70B6A379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="29AA46E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="046DEB33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, ik ben bekend met het bericht in de Telegraaf van maandag 4 mei 2026. De weergave dat gedupeerde ouders eerst (grote delen van) het ontvangen bedrag terug moeten betalen, is onjuist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="07E4C59E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6E7DF9D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gedupeerde ouders die zorgen of vragen hadden over de met de Staat gesloten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="71E5A256" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>vaststellingsoverkomst (VSO) hebben hiervoor een verzoek ingediend bij het ministerie van Financiën. Gedupeerde ouders hebben dit verzoek kunnen indienen zonder dat daarbij de voorwaarde werd gesteld dat eerst (delen van) het ontvangen bedrag moest worden terugbetaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1191AE2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1CD32A8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zie in deze herzieningsverzoeken geen aanleiding om na een door ouders vrijwillig gekozen en zorgvuldig ontwikkelde schaderoute (namelijk SGH), de VSO  aan te passen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6C13F38E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C90710" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="54737F5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gedupeerde ouders die zich niet kunnen vinden in dit oordeel, hoewel ik dat betreur, kunnen zich wenden tot de civiele rechter. De civiele rechter toetst dan of een gedupeerde ouder kan bewijzen of sprake is van voldoende gronden om de </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z09305</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>VSO te herzien dan wel (gedeeltelijk) te vernietigen als gevolg van een beroep op de novumclausule. Eerder is met uw Kamer gedeeld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dat a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90710">
+        <w:t xml:space="preserve">ls de rechter besluit dat een VSO nietig/vernietigd is, de uiterste consequentie </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90710">
+        <w:t>dat de VSO ongedaan wordt gemaakt en de ouder het ontvangen bedrag terug moet betalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6DE987C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="330A75DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Het ministerie van Financiën heeft in de afgelopen weken circa 120 herzieningsverzoeken ontvangen, waarbij onder andere een beroep wordt gedaan op de 'novum-clausule'. De meeste ouders hebben inmiddels een reactie ontvangen op hun verzoek tot herziening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="3358B5AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6D3E29CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>Kunt u uiteenzetten op basis van welke juridische grondslag van ouders wordt verlangd dat zij ontvangen bedragen terugbetalen voordat zij een overeenkomst kunnen laten herzien?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00C44F9E">
-[...94 lines deleted...]
-        <w:t>Vraag 1.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="04D67EA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
-        <w:t>Bent u bekend met het bericht</w:t>
-[...208 lines deleted...]
-      <w:r w:rsidRPr="00C44F9E">
         <w:t>In hoeverre acht u het verenigbaar met het beginsel van effectieve rechtsbescherming dat ouders eerst financieel moeten terugkeren naar de uitgangssituatie voordat zij toegang krijgen tot herbeoordeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="7CE01D50" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="3CD16ED0" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="33C5BD23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="43F5B3D8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2 en 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="4994F901" w14:textId="77777777">
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="44012DED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>Voor het antwoord op vraag 2 en 3 verwijs ik naar het antwoord op vraag 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="7321743A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="6574BF3E" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7C4BA95F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7DAD9E44" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0018415F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> Klopt het dat in vaststellingsovereenkomsten een zogeheten novumclausule is opgenomen? Zo ja, hoe wordt deze clausule momenteel toegepast in situaties waarin nieuwe informatie uit de datakluis beschikbaar komt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72B93" w:rsidP="00FA6759" w:rsidRDefault="00E72B93" w14:paraId="511C7BC7" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E72B93" w:rsidR="00E72B93" w:rsidP="00FA6759" w:rsidRDefault="00E72B93" w14:paraId="4ABEB397" w14:textId="0E103C98">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="089D812E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E72B93" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1D717989" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72B93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F62CF" w:rsidR="00582E87" w:rsidP="00582E87" w:rsidRDefault="00582E87" w14:paraId="29C80044" w14:textId="728E888E">
+    <w:p w:rsidRPr="009F62CF" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="25503C9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853287">
         <w:t xml:space="preserve">Het klopt dat in de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">VSO’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00853287">
         <w:t xml:space="preserve">een novumclausule is opgenomen. Op grond van deze clausule kunnen gedupeerde ouders die via de SGH een </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">dergelijke </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">overeenkomst  </w:t>
+        <w:t xml:space="preserve">dergelijke overeenkomst  </w:t>
       </w:r>
       <w:r w:rsidRPr="00853287">
-        <w:t>hebben</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">hebben gesloten, een verzoek indienen wanneer zich nieuwe feiten en omstandigheden voordoen. Daarbij geldt dat sprake moet zijn van een zwaarwegend nieuw feit en/of omstandigheid, waardoor de uitkomst van de zaak wezenlijk anders zou zijn geweest. In dat geval kan een gedupeerde ouder de Staat </w:t>
+      </w:r>
       <w:r w:rsidRPr="00853287">
-        <w:t xml:space="preserve"> gesloten, een verzoek indienen wanneer zich nieuwe feiten en omstandigheden voordoen. Daarbij geldt dat sprake moet zijn van een zwaarwegend nieuw feit en/of omstandigheid, waardoor de uitkomst van de zaak wezenlijk anders zou zijn geweest. In dat geval kan een gedupeerde ouder de Staat verzoeken om in overleg te treden over de gesloten </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verzoeken om in overleg te treden over de gesloten </w:t>
       </w:r>
       <w:r>
         <w:t>VSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00853287">
         <w:t>. De novumclausule verplicht echter niet tot herziening van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> VSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00853287">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="4AD99633" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="1863F2DA" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1231FD39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="22CC314D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0018415F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> In hoeverre klopt het dat de datakluis documenten bevat die eerder niet betrokken zijn geweest bij beoordelingen, bezwaarprocedures of herstelroutes, en hoe wordt vastgesteld of deze documenten alsnog relevant zijn voor individuele dossiers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="4D68643F" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0E8C164A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0018415F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="38DA9091" w14:textId="531ABD1C">
+    <w:p w:rsidRPr="0018415F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2F3FDB04" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018415F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87061" w:rsidP="00C87061" w:rsidRDefault="00C87061" w14:paraId="43D5BC94" w14:textId="7DF6B4AB">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="3FC202E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00457443">
         <w:t>De datakluis is gevuld met ongestructureerde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t xml:space="preserve"> ongesorteerde data. De datakluis is in de jaren 2019 en 2020 gevuld met data vanuit de zogenaamde Q-schijf. </w:t>
       </w:r>
       <w:r>
         <w:t>Voor d</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hoogte van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t xml:space="preserve">compensatie in de integrale beoordeling </w:t>
       </w:r>
       <w:r>
         <w:t>is de data in de datakluis niet relevant, de integrale beoordeling wordt</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>immers gedaan o</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t>p basis van gegevens uit applicaties</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en systemen van de Belastingdienst en de Dienst Toeslagen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Waarbij ook geldt dat daar waar gegevens ontbreken, uitgegaan wordt van het verhaal van de ouder. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87061" w:rsidP="00C87061" w:rsidRDefault="00C87061" w14:paraId="79B058B2" w14:textId="2957D119">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="10F5C7E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Daarnaast geldt dat eventuele</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> aanvullende compensatie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
@@ -866,187 +572,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> baan. Al die ellende die mensen hebben moeten meemaken, zit niet in de systemen van de Belastingdienst, maar in het leven van die ouders. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dat is het ouderverhaal en dat</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> zit dus niet in de documenten van de datakluis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87061" w:rsidP="00C87061" w:rsidRDefault="00C87061" w14:paraId="00D4C784" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00457443" w:rsidR="00C87061" w:rsidP="00C87061" w:rsidRDefault="00C87061" w14:paraId="7D47AA2F" w14:textId="13B77A20">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="400207E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00457443" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="28F560B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>In de Kamerbrief</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> van 15 </w:t>
       </w:r>
       <w:r>
         <w:t>april</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> jl. heb ik al benadrukt </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">dat het aantreffen van gegevens in de datakluis </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233034557" w:id="0"/>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>geen invloed heeft op eerder genomen besluiten waarin ouders als gedupeerde zijn aangemerkt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457443">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">Mocht de datakluis </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">desondanks </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">informatie bevatten die in het voordeel is van de ouder, </w:t>
       </w:r>
       <w:r>
         <w:t>dan zal dit uiteraard betrokken worden in de besluitvorming.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0018415F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0D544FA6" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="0018415F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="688B15E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="0018415F">
         <w:t>Hoe beoordeelt u de situatie waarin ouders na het tekenen van een overeenkomst constateren dat schadeposten ontbreken, berekeningen onjuist zijn en vergelijkbare schade verschillend is beoordeeld of later is aangepast?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="76803CF6" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0018415F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="30AFA945" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="3AD33FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0018415F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="553F32CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018415F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0280C489" w14:textId="637E6D8A">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C44F9E">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="748CE9F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gedupeerde ouders </w:t>
       </w:r>
-      <w:r w:rsidR="00105028">
+      <w:r>
         <w:t xml:space="preserve">kiezen zelf om hun aanvullende schade te laten vergoeden via </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>de Stichting (Gelijk)waardig Herstel (SGH)</w:t>
       </w:r>
-      <w:r w:rsidR="00105028">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">Dit proces </w:t>
       </w:r>
-      <w:r w:rsidR="00105028">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">SGH </w:t>
+      <w:r>
+        <w:t xml:space="preserve">is door SGH </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">speciaal ingericht voor ouders die zijn geraakt door de toeslagenaffaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="21006F9F" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="5CF7ABF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>Een onderdeel van de aanpak van SGH is het feitenrelaas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dit </w:t>
       </w:r>
       <w:r w:rsidRPr="0018415F">
         <w:t xml:space="preserve">feitenrelaas wordt samen met de ouder uitvoerig besproken en gecontroleerd op juistheid en volledigheid. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Via het feitenrelaas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">heeft een gedupeerde ouder het volledige verhaal kunnen vertellen. Daarna </w:t>
       </w:r>
       <w:r>
         <w:t>heeft een</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> onafhankelijke schadeanalist</w:t>
       </w:r>
       <w:r>
@@ -1058,3999 +761,1575 @@
       <w:r>
         <w:t xml:space="preserve"> een berekening van de schade gemaakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0018415F">
         <w:t>De</w:t>
       </w:r>
       <w:r>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="0018415F">
         <w:t xml:space="preserve"> schadeberekening</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0018415F">
         <w:t xml:space="preserve">wordt vervolgens eveneens uitvoerig met de ouder besproken. Daarbij krijgt de ouder nadrukkelijk de gelegenheid om onjuistheden te signaleren en aanvullingen of correcties aan te brengen waar nodig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="28C6F4EA" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="248D5F2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0018415F">
-        <w:t xml:space="preserve">Het gehele proces, van feitenrelaas tot schadeberekening, is </w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="001D05D9" w:rsidR="00582E87">
+        <w:t xml:space="preserve">Het gehele proces, van feitenrelaas tot schadeberekening, is derhalve uiterst zorgvuldig ingericht en bevat meerdere waarborgen en controlemomenten om de juistheid en volledigheid te borgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="5E891484" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het gemiddelde forfaitaire bedrag dat een ouder ontvangt via de SGH-route ligt op bijna €</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D05D9">
         <w:t>73.000</w:t>
       </w:r>
-      <w:r w:rsidR="00582E87">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="0058443F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0AF5A925" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> (na saldering met IB, peildatum 31 augustus 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0018415F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="4BE4FD9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0058443F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2AE2854B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidRPr="0058443F">
         <w:t>Deelt u de opvatting dat in dergelijke gevallen niet gesproken kan worden van “spijt”, maar van mogelijk onvolledige of onjuiste besluitvorming?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0D66AB6A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0058443F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="36CAB31C" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="4F20617E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0058443F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2848F10C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058443F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="19461C74" w14:textId="7A95286A">
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="11541DC6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>Ik deel deze opvatting niet. Ik sta achter het proces van SGH</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B7048">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> voor de ouder. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">waarbij de ouder stap voor stap wordt meegenomen in het opstellen van het feitenrelaas en de ouder op meerdere momenten de mogelijkheid heeft om aanvullingen of correcties aan te geven (zie ook antwoord 6). In de SGH-route staat het verhaal van de ouder centraal. Het doel is om er samen uit te komen en de gemaakte afspraken vast te leggen in een VSO, met erkenning en finale closure voor de ouder. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="31BE5B78" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0058443F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="6EC7CF73" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6306E22F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0058443F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1A201A31" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk229478512" w:id="1"/>
       <w:r w:rsidRPr="0058443F">
         <w:t>Kunt u ingaan op signalen van zowel ouders als de Stichting Gelijkwaardig Herstel (SGH) dat schade van kinderen in de praktijk niet (volledig) is meegenomen, ondanks eerdere uitlatingen dat dit onder het begrip “gezin” zou vallen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="026E6C36" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="0058443F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="613A09CA" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="5C99799B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0058443F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="06DB04CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0058443F">
-        <w:t>Indien</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> blijkt dat schade van kinderen structureel niet is meegenomen, wat betekent dit volgens u voor de rechtsgeldigheid en de volledigheid van reeds gesloten</w:t>
+        <w:t>Indien blijkt dat schade van kinderen structureel niet is meegenomen, wat betekent dit volgens u voor de rechtsgeldigheid en de volledigheid van reeds gesloten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0058443F">
         <w:t>vaststellingsovereenkomsten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0A9670BE" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00B55586" w:rsidRDefault="00FA6759" w14:paraId="486FD1C9" w14:textId="744E44AE">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1B540FFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="02F5CC0E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 8 en 9</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00453240" w:rsidR="006F4719" w:rsidP="006F4719" w:rsidRDefault="00453240" w14:paraId="222B254B" w14:textId="77F75EA0">
+    <w:p w:rsidRPr="00453240" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2AA1ED95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00453240">
         <w:t>Zoals eerder met uw Kamer is gedeeld</w:t>
       </w:r>
       <w:r w:rsidRPr="00453240">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00453240">
         <w:t xml:space="preserve"> is d</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4719" w:rsidR="006F4719">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> de gedupeerde ouders aansprakelijk om hun schade als gevolg van de onterechte terugvorderingen van de Belastingdienst te vergoeden</w:t>
+      <w:r w:rsidRPr="006F4719">
+        <w:t>e Staat jegens de gedupeerde ouders aansprakelijk om hun schade als gevolg van de onterechte terugvorderingen van de Belastingdienst te vergoeden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4719" w:rsidR="006F4719">
+      <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve">De wet Hersteloperatie Toeslagen bepaalt dat de schadecompensatie via de gedupeerde ouder als erkend slachtoffer verloopt. Die compensatie is voor het hele gezin. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00453240" w:rsidR="006F4719">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">uniforme forfaitaire schadekader die zien op de kinderen. In het schadekader is bijvoorbeeld een post opgenomen, zoals ‘verlies van gelijke kansen in het gezin’ en een ‘ontoereikende waarborging levenstandaard kinderen’. </w:t>
+      <w:r w:rsidRPr="00453240">
+        <w:t xml:space="preserve">Er zijn schadeposten opgenomen in het uniforme forfaitaire schadekader die zien op de kinderen. In het schadekader is bijvoorbeeld een post opgenomen, zoals ‘verlies van gelijke kansen in het gezin’ en een ‘ontoereikende waarborging levenstandaard kinderen’. </w:t>
       </w:r>
       <w:r>
         <w:t>Eventuele directe s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453240" w:rsidR="006F4719">
+      <w:r w:rsidRPr="00453240">
         <w:t xml:space="preserve">chade van een kind wordt niet vergoed via de SGH-route of MijnHerstel die de ouder doorloopt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4719" w:rsidR="006F4719" w:rsidP="006F4719" w:rsidRDefault="006F4719" w14:paraId="0C41AEB1" w14:textId="5F420C4F">
+    <w:p w:rsidRPr="006F4719" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="21244553" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006F4719">
         <w:t>Heeft de ouder inkomensverlies geleden waardoor het kind een studielening moest afsluiten, dan biedt de aanvullende schaderoute van de ouder schadevergoeding voor</w:t>
       </w:r>
-      <w:r w:rsidR="0009125F">
+      <w:r>
         <w:t xml:space="preserve"> dit</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve"> verlies.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00453240" w:rsidR="00453240">
+      <w:r w:rsidRPr="00453240">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0009125F">
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> Mede </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve">naar aanleiding van ontvangen signalen, </w:t>
       </w:r>
-      <w:r w:rsidR="00453240">
+      <w:r>
         <w:t>krijgen</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve"> ouders in het nazorgtraject van de schadeherstelroute uitleg over hoe ze </w:t>
       </w:r>
-      <w:r w:rsidR="0009125F">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve"> schadevergoeding kunnen inzetten, bijvoorbeeld door bij te dragen aan het aflossen van een studieschuld van hun kind. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B55586" w:rsidP="00B55586" w:rsidRDefault="006F4719" w14:paraId="4144EE63" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0784439E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve">Om te erkennen dat ook kinderen binnen het gezin </w:t>
       </w:r>
-      <w:r w:rsidR="00453240">
+      <w:r>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve">geraakt door de problemen met de kinderopvangtoeslag, is </w:t>
       </w:r>
-      <w:r w:rsidR="00453240">
+      <w:r>
         <w:t xml:space="preserve">destijds </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4719">
         <w:t xml:space="preserve">samen met hen de kindregeling opgezet. </w:t>
       </w:r>
-      <w:r w:rsidR="00453240">
-[...26 lines deleted...]
-      <w:r w:rsidR="00B55586">
+      <w:r>
+        <w:t>De tegemoetkoming vanuit de kindregeling is inmiddels aan nagenoeg alle kinderen uitbetaald.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00453240">
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B55586" w:rsidP="00B55586" w:rsidRDefault="00B55586" w14:paraId="165C491E" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B55586" w:rsidR="00FA6759" w:rsidP="00B55586" w:rsidRDefault="00FA6759" w14:paraId="22672BE8" w14:textId="2AA851F1">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7822BC4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55586" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="679E766A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="0058443F">
         <w:t>Op welke wijze is bij het sluiten van deze overeenkomsten gewaarborgd dat ouders volledig en juist zijn geïnformeerd over hun rechtspositie en mogelijke alternatieven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="6B0C1F72" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0058443F" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="4B1F5325" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="4531B35F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0058443F" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1EBB2ED0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058443F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0BC5A0AA" w14:textId="283CEA41">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0DFF993D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">De gedupeerde ouder </w:t>
       </w:r>
-      <w:r w:rsidR="001943C1">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> is daar op ingericht. De ouder</w:t>
+      <w:r>
+        <w:t>kiest vrijwillig voor de SGH-route, om er samen met de Staat uit te komen. De SGH route is daar op ingericht. De ouder</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> wordt gedurende het gehele proces geïnformeerd over hun rechtspositie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="29095BAB" w14:textId="51CFCEE9">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C44F9E">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="21A66B11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Een gedupeerde </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ouder in de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">SGH-route </w:t>
       </w:r>
       <w:r>
-        <w:t>ontvangt</w:t>
-[...2 lines deleted...]
-        <w:t>, na het optekenen van het feitenrelaas en de daaruit volgende schadeberekening (zie ook antwoord 6)</w:t>
+        <w:t xml:space="preserve">ontvangt, na het optekenen van het feitenrelaas en de daaruit volgende schadeberekening (zie ook antwoord 6) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>een concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> VSO. Hierbij zit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>een begeleidende brief met uitleg over de overeenkomst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve">Zo wordt uitgelegd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dat d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve">e gedupeerde ouder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve">elf </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beslist of hij/zij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>de overeenkomst</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
-        <w:t>een concept</w:t>
-[...34 lines deleted...]
-      <w:r>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve"> en ook wat het betekent als</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de ouder er voor kiest om de VSO te tekenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hierbij wordt ook uitgelegd dat de ouder en de Staat tekenen tegen finale kwijting. Ook wordt de ouder gewezen op de mogelijkheid van het inwinnen van onafhankelijk juridisch advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hiervoor is gesubsidieerde rechtsbijstand mogelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE7355" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="08661D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vragen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve">ouder om de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>concept</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>overeenkomst rustig te bek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>ken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en daarna maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44F9E">
-[...71 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">de ouder </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">keuze voor het laten opstellen van een definitieve </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Vervolgens hebben </w:t>
+        <w:t xml:space="preserve">keuze voor het laten opstellen van een definitieve VSO. Vervolgens hebben </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">ouders </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nog </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>een bedenktermijn van zes weken</w:t>
       </w:r>
-      <w:r w:rsidR="00EA3566">
+      <w:r>
         <w:t>, waarin zij kunnen besluiten de VSO wel of niet te tekenen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="2FF1A1D9" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="63DACA36" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="508A8026" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6C631E86" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7355">
         <w:t>In hoeverre was er volgens u sprake van een gelijkwaardige onderhandelingspositie tussen de overheid en gedupeerde ouders bij het sluiten van deze overeenkomsten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="5B8C654A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AE7355" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="3416A266" w14:textId="1FD9DBE5">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="3196EA06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7355" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="059CBF07" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7355">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="6360E6B7" w14:textId="77777777">
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="695910A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">In de SGH-route wordt niet onderhandeld met gedupeerde ouders over hun aanvullende schade. Op grond van het uniforme forfaitaire schadekader kunnen ouders hun schade aannemelijk maken waarna de Staat </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hen </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">een aanbod doet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="177FD526" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00AE7355" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="1E20BE0A" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="18E1082D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7355" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0C036597" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7355">
+        <w:t>Hoeveel verzoeken tot herziening van vaststellingsovereenkomsten zijn tot op heden ingediend, en hoeveel daarvan zijn gehonoreerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="795D1104" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7355" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0262CB61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7355">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="232104B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het ministerie heeft tot nu toe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t>circa 120</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> herzieningsverzoeken ontvangen. Nagenoeg alle ouders hebben hierop een reactie ontvangen. W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A065BA">
+        <w:t>aar het verzoek daar aanleiding toe gaf is</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A065BA">
+        <w:t xml:space="preserve"> er een gesprek gevoerd met de ouder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Er zijn geen verzoeken gehonoreerd, omdat de Staat daarvoor in de verzoeken geen aanleiding ziet. De Staat houdt vast aan de gemaakte afspraken tegen finale kwijting. Als gedupeerde ouders zich niet kunnen vinden in de uitkomst dat de VSO niet wordt herzien, kunnen zij dit voorleggen aan de civiele rechter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="44BE5DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80412" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="561B0470" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">12. </w:t>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80412">
         <w:t>Wordt ouders actief gewezen op de mogelijkheid van herziening op basis van nieuwe feiten of omstandigheden? Zo ja, hoe?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="3E9E5449" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00C80412" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="5B145BC5" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="65862ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80412" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="67BE60D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80412">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="371179F2" w14:textId="77777777">
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0D94EC73" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">Een gedupeerde ouder wordt actief </w:t>
       </w:r>
       <w:r>
         <w:t>geïnformeerd over welke omstandigheden</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA3566">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">kunnen leiden tot een </w:t>
+      <w:r>
+        <w:t xml:space="preserve">mogelijk kunnen leiden tot een </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>herziening. In de VSO en de begeleidende brief is dit opgenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="3480098A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C80412" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="2EFAB7B2" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="253FA5EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80412" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="15CD9778" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80412">
         <w:t>Deelt u de mening dat uiteindelijk de rechter bepaalt of en onder welke voorwaarden een vaststellingsovereenkomst kan worden aangetast of aangepast? Zo ja, waarom wordt richting ouders dan de indruk gewekt dat terugbetaling vooraf een noodzakelijke voorwaarde is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="6365E2DB" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00C80412" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="56BCD86E" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="0B38A1AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C80412" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="169F1D7A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80412">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="25C7CAE1" w14:textId="1F1923BB">
-[...11 lines deleted...]
-      <w:r w:rsidR="00002CDF">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="713A8A90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F9E">
+        <w:t xml:space="preserve">Indien ouders een geschil over de </w:t>
+      </w:r>
+      <w:r>
         <w:t>VSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> voorleggen aan de rechter, dan is het in Nederland de rechter die beslist of de </w:t>
       </w:r>
-      <w:r w:rsidR="00002CDF">
+      <w:r>
         <w:t>VSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve"> wordt aangetast dan wel wordt aangepast. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="7CBEE82F" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> aangegeven, is de weergave in het artikel van de Telegraaf, </w:t>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6DE2ADD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2C3346B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zoals in het antwoord op vraag 1 reeds aangegeven, is de weergave in het artikel van de Telegraaf, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t>dat terugbetaling vooraf een noodzakelijke voorwaarde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zou zijn, onjuist. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="673330D8" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00152CCD" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="31E5BE6A" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="462C3325" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00152CCD" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="28B2DE6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r w:rsidRPr="00152CCD">
         <w:t>Bent u bereid om de huidige werkwijze rondom herziening van vaststellingsovereenkomsten te heroverwegen, zodat recht wordt gedaan aan nieuwe informatie en onvolledige dossiers zonder dat ouders eerst grote bedragen moeten terugbetalen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384CD7" w:rsidP="00FA6759" w:rsidRDefault="00384CD7" w14:paraId="479FA28B" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00152CCD" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="417D0BA6" w14:textId="3E25B50E">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="710B8FC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00152CCD" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6396B3A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152CCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00002CDF" w:rsidR="00002CDF" w:rsidP="00002CDF" w:rsidRDefault="00002CDF" w14:paraId="641882D5" w14:textId="54052EE3">
+    <w:p w:rsidRPr="00002CDF" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2776237F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve">Nee, </w:t>
       </w:r>
       <w:r>
         <w:t>want er is geen aanleiding voor aanpassing</w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve">. Gedupeerde ouders hebben vrijwillig gekozen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t>schaderoute v</w:t>
       </w:r>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve"> SGH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Aan hen wordt </w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve">op basis van hun eigen verhaal een aanbod gedaan om te komen tot afronding van hun financiële herstel. </w:t>
       </w:r>
-      <w:r w:rsidR="0009125F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Het doel  </w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
-        <w:t>is</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> daarbij om er gezamenlijk uit te komen via een </w:t>
+        <w:t xml:space="preserve">is daarbij om er gezamenlijk uit te komen via een </w:t>
       </w:r>
       <w:r>
         <w:t>VSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00002CDF" w:rsidR="00002CDF" w:rsidP="00002CDF" w:rsidRDefault="00002CDF" w14:paraId="511EA75B" w14:textId="340E76B5">
+    <w:p w:rsidRPr="00002CDF" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7A3C8A36" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00002CDF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ouders die </w:t>
       </w:r>
-      <w:r w:rsidR="0009125F">
+      <w:r>
         <w:t xml:space="preserve">daarna </w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve">menen dat er gronden zijn om de </w:t>
       </w:r>
       <w:r>
         <w:t>VSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00002CDF">
         <w:t xml:space="preserve"> te herzien kunnen zich wenden tot de civiele rechter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="0042AE0D" w14:textId="77777777">
-[...44 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7F8F39F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="34AFBEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="5536B07C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2E1D56DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00152CCD" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="369A69FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">16. </w:t>
       </w:r>
       <w:r w:rsidRPr="00152CCD">
         <w:t>Binnen welke termijn worden herzieningsverzoeken op grond van de novumclausule behandeld, en hoeveel ouders wachten inmiddels langer dan drie maanden op een inhoudelijke reactie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="5DFAD544" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00152CCD" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="7AD48359" w14:textId="77777777">
+    <w:p w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="5CE061CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00152CCD" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="2714E857" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152CCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="45BFE418" w14:textId="77777777">
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="6822168A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Op nagenoeg alle </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:t xml:space="preserve">herzieningsverzoeken </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is inmiddels een reactie gegeven. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44F9E">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44F9E" w:rsidR="00FA6759" w:rsidP="00FA6759" w:rsidRDefault="00FA6759" w14:paraId="6D9E42CF" w14:textId="77777777">
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="7EC78A2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C44F9E" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="480C6BE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA6759" w:rsidR="005F5CC4" w:rsidP="005F5CC4" w:rsidRDefault="005F5CC4" w14:paraId="1F93BC68" w14:textId="77777777"/>
+    <w:p w:rsidR="007B3124" w:rsidRDefault="007B3124" w14:paraId="01AFAC90" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="007B3124" w:rsidSect="005F5CC4">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DDAD45" w14:textId="77777777" w:rsidR="00C377C9" w:rsidRDefault="00C377C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09E0B099" w14:textId="77777777" w:rsidR="0014770B" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55305997" w14:textId="77777777" w:rsidR="00C377C9" w:rsidRDefault="00C377C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="323595A9" w14:textId="77777777" w:rsidR="0014770B" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E6D24B1" w14:textId="77777777" w:rsidR="00A65C73" w:rsidRDefault="00A65C73">
+  <w:p w14:paraId="208A15C3" w14:textId="77777777" w:rsidR="0014770B" w:rsidRPr="005F5CC4" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="668BBC3A" w14:textId="77777777" w:rsidR="00A65C73" w:rsidRDefault="00A65C73">
+  <w:p w14:paraId="5BC2C889" w14:textId="77777777" w:rsidR="0014770B" w:rsidRPr="005F5CC4" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19AA9029" w14:textId="77777777" w:rsidR="00A65C73" w:rsidRDefault="00A65C73">
+  <w:p w14:paraId="70CAD23F" w14:textId="77777777" w:rsidR="0014770B" w:rsidRPr="005F5CC4" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F042B1A" w14:textId="77777777" w:rsidR="00C377C9" w:rsidRDefault="00C377C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E419BE2" w14:textId="77777777" w:rsidR="0014770B" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="697BAE06" w14:textId="77777777" w:rsidR="00C377C9" w:rsidRDefault="00C377C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60DA967F" w14:textId="77777777" w:rsidR="0014770B" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5EFDADEE" w14:textId="77777777" w:rsidR="00EE1151" w:rsidRPr="00FA6759" w:rsidRDefault="00EE1151">
-[...32 lines deleted...]
-    <w:p w14:paraId="45067E0B" w14:textId="77777777" w:rsidR="00FA6759" w:rsidRPr="00C90710" w:rsidRDefault="00FA6759" w:rsidP="00FA6759">
+    <w:p w14:paraId="76DB65C5" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRPr="00C90710" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De Telegraaf, 4 mei 2026 ("Onvrede onder toeslagenouders: spijtoptanten van methode-</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> die af willen van deal moeten eerst 100.000 euro terugbetalen").</w:t>
+        <w:t xml:space="preserve"> De Telegraaf, 4 mei 2026 ("Onvrede onder toeslagenouders: spijtoptanten van methode-laurentien die af willen van deal moeten eerst 100.000 euro terugbetalen").</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="49950719" w14:textId="7EB5D877" w:rsidR="00C90710" w:rsidRPr="00C90710" w:rsidRDefault="00C90710" w:rsidP="00C90710">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="59DC1DBE" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRPr="00C90710" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-26, 36708, nr. 66: Verslag van een schriftelijk overleg, </w:t>
       </w:r>
-      <w:r w:rsidR="003E2B7F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>ntwoorden op vragen commissie over de 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90710">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> VGR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C09BD4" w14:textId="753E2245" w:rsidR="00C90710" w:rsidRDefault="00C90710">
+    <w:p w14:paraId="6C6DE081" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="4158C14A" w14:textId="77777777" w:rsidR="00C87061" w:rsidRPr="00152CCD" w:rsidRDefault="00C87061" w:rsidP="00C87061">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4E4AB6F0" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRPr="00152CCD" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152CCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00152CCD">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31066 nr. 1535</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="70C8F262" w14:textId="56FA424A" w:rsidR="00453240" w:rsidRPr="00B55586" w:rsidRDefault="00453240">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="2358FB9E" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRPr="00B55586" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31066 nr. 1533 – Kabinetsreactie op het rapport van de kinderombudsmannen “Het is niet jouw (studie)schuld”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="7FC1F874" w14:textId="3AF25B95" w:rsidR="00453240" w:rsidRPr="00B55586" w:rsidRDefault="00453240">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="27B99B7D" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRPr="00B55586" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 2026Z03085 - Beantwoording schriftelijke vragen over het bericht 'Overheid weigert herstel voor 1.800 jongeren uit toeslagenaffaire' (16 maart 2026)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="504151FD" w14:textId="495690D1" w:rsidR="00B55586" w:rsidRPr="00B55586" w:rsidRDefault="00B55586">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="168EE201" w14:textId="77777777" w:rsidR="005F5CC4" w:rsidRPr="00B55586" w:rsidRDefault="005F5CC4" w:rsidP="005F5CC4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025.26, 36708 nr. 64: 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55586">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> voortgangsrapportage Hersteloperatie Toeslagen (periode september – december 2025)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E5B7D5F" w14:textId="77777777" w:rsidR="00A65C73" w:rsidRDefault="00A65C73">
+  <w:p w14:paraId="16F93225" w14:textId="77777777" w:rsidR="0014770B" w:rsidRPr="005F5CC4" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24663081" w14:textId="77777777" w:rsidR="00F97A6B" w:rsidRDefault="00EE1151">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="78C78355" w14:textId="77777777" w:rsidR="0014770B" w:rsidRPr="005F5CC4" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="549DE2F1" w14:textId="77777777" w:rsidR="00F97A6B" w:rsidRDefault="00EE1151">
+  <w:p w14:paraId="7E639EC5" w14:textId="77777777" w:rsidR="0014770B" w:rsidRPr="005F5CC4" w:rsidRDefault="0014770B" w:rsidP="005F5CC4">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1373 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F97A6B"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FA6759"/>
+    <w:rsidRoot w:val="005F5CC4"/>
+    <w:rsid w:val="0014770B"/>
+    <w:rsid w:val="004507C0"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rsid w:val="007B3124"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58BE31FB"/>
-  <w15:docId w15:val="{EF46585C-5E51-41C4-9022-3B08365AD192}"/>
+  <w14:docId w14:val="1245E90A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{532267EC-746A-4C9B-9A16-7309C0A258A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5059,77 +2338,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5154,75 +2433,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5257,55 +2536,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5376,1277 +2655,864 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="006F4719"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C90710"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:ind w:left="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...349 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...4 lines deleted...]
-    <w:name w:val="Nummering lijst Opdr.bev."/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5CC4"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...117 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00253BCB"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00253BCB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00253BCB"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00253BCB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00253BCB"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00253BCB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005F5CC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00253BCB"/>
+    <w:rsid w:val="005F5CC4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...161 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6654,51 +3520,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6765,65 +3631,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6844,217 +3710,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11633</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2022</ap:Words>
+  <ap:Characters>11124</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>96</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>92</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13721</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13120</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...115 lines deleted...]
-</file>