--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,3406 +1,1035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB25" w14:textId="5A37C953">
-[...77 lines deleted...]
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB2D" w14:textId="460A9E48">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="7CA5FFB5" w14:textId="7A1C443B">
+      <w:r>
+        <w:t>AH 2334</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="292A6C23" w14:textId="2211BD57">
+      <w:r>
+        <w:t>2026Z11363</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="25E1AC45" w14:textId="2E9EBCB4">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  23 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="074FB985" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001312A9" w:rsidP="00785B1B" w:rsidRDefault="00785B1B" w14:paraId="345CAB31" w14:textId="5F03E387">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="188CD30C" w14:textId="77777777">
       <w:r w:rsidRPr="002C6C16">
         <w:t>Hoe luidt uw reactie op het bericht ‘Opnieuw bloedbad in Congo: tientallen christenen vermoord’?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="002C6C16">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00830CF4" w:rsidR="00830CF4" w:rsidP="00830CF4" w:rsidRDefault="00D66CEC" w14:paraId="774C4F60" w14:textId="5CE2DE4D">
+    <w:p w:rsidRPr="00830CF4" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="6D8941E2" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED3869" w:rsidR="0005587B">
+      <w:r w:rsidRPr="00ED3869">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00830CF4" w:rsidR="00830CF4">
+      <w:r w:rsidRPr="00830CF4">
         <w:t>Het kabinet veroordeel</w:t>
       </w:r>
-      <w:r w:rsidR="0059461C">
+      <w:r>
         <w:t>t dergelijke gewelddadige aanvallen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00830CF4" w:rsidR="00830CF4">
+      <w:r w:rsidRPr="00830CF4">
         <w:t xml:space="preserve"> in Oost-</w:t>
       </w:r>
-      <w:r w:rsidR="0059461C">
+      <w:r>
         <w:t>Congo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00830CF4" w:rsidR="00830CF4">
+      <w:r w:rsidRPr="00830CF4">
         <w:t xml:space="preserve"> ten zeerste en deelt de zorgen over </w:t>
       </w:r>
-      <w:r w:rsidR="0059461C">
+      <w:r>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00830CF4" w:rsidR="00830CF4">
+      <w:r w:rsidRPr="00830CF4">
         <w:t xml:space="preserve"> grote aantal</w:t>
       </w:r>
-      <w:r w:rsidR="0059461C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00830CF4" w:rsidR="00830CF4">
+      <w:r w:rsidRPr="00830CF4">
         <w:t>slachtoffers dat hierbij valt, waaronder</w:t>
       </w:r>
-      <w:r w:rsidR="0059461C">
+      <w:r>
         <w:t xml:space="preserve"> veel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00830CF4" w:rsidR="00830CF4">
+      <w:r w:rsidRPr="00830CF4">
         <w:t xml:space="preserve"> christenen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005587B" w:rsidRDefault="0005587B" w14:paraId="2AA57EC9" w14:textId="77777777"/>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB35" w14:textId="77777777">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="45B162BA" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="41255B80" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00785B1B" w14:paraId="345CAB37" w14:textId="5576B7EB">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="513426D9" w14:textId="77777777">
       <w:r w:rsidRPr="002C6C16">
         <w:t>Hoe taxeert u momenteel de conflictsituatie in Oost-Congo? Wat is de inzet van Nederland, zowel bilateraal als in EU-verband, voor duurzame vrede in de regio? Welke stappen worden de komende tijd gezet?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00785B1B" w:rsidRDefault="00785B1B" w14:paraId="3188DB87" w14:textId="77777777"/>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB39" w14:textId="4339C149">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="58C33B81" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="54CEBA8C" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059461C" w:rsidP="00C17C09" w:rsidRDefault="00314789" w14:paraId="7F7A4F4A" w14:textId="77777777">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="19D78246" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">De veiligheidssituatie in Oost-Congo blijft uitermate zorgwekkend. In de regio zijn verschillende gewapende groeperingen actief, waaronder de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85C29">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>A</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ernstige mensenrechtenschendingen, ontheemding en een fragiele humanitaire situatie. </w:t>
+        <w:t>Allied Democratic Forces</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ADF). Er is in het gebied sprake van ernstige mensenrechtenschendingen, ontheemding en een fragiele humanitaire situatie. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0059461C" w:rsidR="00C17C09" w:rsidP="00C17C09" w:rsidRDefault="0059461C" w14:paraId="6EF62EDB" w14:textId="397ECBAC">
+    <w:p w:rsidRPr="0059461C" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="7BAD831B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">De internationale gemeenschap spant zich middels lopende vredesprocessen in om tot een politieke oplossing van het conflict te komen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook draagt Nederland via de EU en de Internationale Contactgroep voor de Grote Meren bij aan het uitoefenen van </w:t>
       </w:r>
       <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>diplomatieke druk op de strijdende partijen, om gemaakte afspraken in de vredesprocessen na te komen. Ook de EU Speciaal Vertegenwoordiger voor de Grote Meren draagt deze boodschap uit in de gesprekken die hij voert met de verschillende partijen. Onlangs bracht</w:t>
       </w:r>
-      <w:r w:rsidR="008F05F3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Speciaal Vertegenwoordiger</w:t>
       </w:r>
       <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> een bezoek aan Den Haag om te spreken over de ontwikkelingen in de regio en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Europese inzet. Ook verkent de EU mogelijkheden om het vredesproces onder leiding van de Afrikaanse Unie te ondersteunen. </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB3B" w14:textId="77777777">
+        <w:t xml:space="preserve">Europese inzet. Ook verkent de EU mogelijkheden om het vredesproces onder leiding van de Afrikaanse Unie te ondersteunen. Tot slot blijft Nederland zich samen met de EU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059461C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitspreken tegen mensenrechtenschendingen en schendingen van internationaal recht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="4A8B8E2E" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="66DA5FCA" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0070569E" w:rsidR="001312A9" w:rsidRDefault="00785B1B" w14:paraId="345CAB3C" w14:textId="72A56CE5">
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="6299A37E" w14:textId="77777777">
       <w:r w:rsidRPr="0070569E">
         <w:t>Heeft u aanwijzingen dat burgers gericht werden aangevallen vanwege het feit dat ze christen zijn? Zo ja, wat betekent dit voor de inzet van het kabinet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0070569E" w:rsidR="001312A9" w:rsidRDefault="001312A9" w14:paraId="345CAB3D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0070569E" w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB3F" w14:textId="0A4EE68B">
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="3B22142E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="256D08C5" w14:textId="77777777">
       <w:r w:rsidRPr="0070569E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidRPr="0070569E" w:rsidR="009921F9">
+      <w:r w:rsidRPr="0070569E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0070569E" w:rsidR="00685213" w:rsidP="00685213" w:rsidRDefault="00337969" w14:paraId="49C8B60D" w14:textId="36D54A54">
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="62F64229" w14:textId="77777777">
       <w:r w:rsidRPr="0070569E">
-        <w:t xml:space="preserve">Ja. </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="0070569E" w:rsidR="00685213">
+        <w:t>Ja. Op basis van recente rapportages, onder meer van de VN en van maatschappelijke organisaties, zijn er aanwijzingen dat gewapende groeperingen in Oost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070569E">
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">Congo </w:t>
-      </w:r>
+        <w:t>Congo christelijke gemeenschappen selectief aanvallen. Onafhankelijke verificatie is echter vaak moeilijk vanwege de complexe veiligheidssituatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="1C54FB82" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="03417130" w14:textId="77777777">
       <w:r w:rsidRPr="0070569E">
-        <w:t xml:space="preserve">christelijke gemeenschappen selectief aanvallen. </w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t>Religieus gemotiveerd geweld en discriminatie op grond van religie of levensovertuiging zijn voor het kabinet onacceptabel. In de bilaterale contacten met de DRC benadrukt Nederland daarom stelselmatig het belang van bescherming van burgers, en het respecteren van de vrijheid van godsdienst en levensovertuiging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0070569E" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="009FF271" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00685213" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="13248EC8" w14:textId="77777777">
       <w:r w:rsidRPr="0070569E">
-        <w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00685213" w:rsidR="00685213">
+        <w:t>Daarnaast zet Nederland zich in voor het tegengaan van straffeloosheid door te pleiten voor onderzoek naar en vervolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685213">
         <w:t xml:space="preserve"> van daders van religieus gemotiveerd geweld, onder meer via VN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685213" w:rsidR="00685213">
+      <w:r w:rsidRPr="00685213">
         <w:noBreakHyphen/>
         <w:t>mechanismen en, waar van toepassing, nationale of internationale gerechtelijke instanties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0104E" w:rsidRDefault="00E0104E" w14:paraId="7416ED9C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk231814208" w:id="1"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="7C863BD4" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="44B23566" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk231814208" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00785B1B" w14:paraId="345CAB42" w14:textId="65271303">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="03B76000" w14:textId="77777777">
       <w:r w:rsidRPr="002C6C16">
         <w:t>Welke mogelijkheden komen uit het onderzoek om de Allied Democratic Forces (ADF) op de Europese terrorisme-sanctielijst te plaatsen?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="001312A9" w14:paraId="345CAB43" w14:textId="77777777"/>
-    <w:p w:rsidR="001312A9" w:rsidP="00D66CEC" w:rsidRDefault="00D66CEC" w14:paraId="345CAB45" w14:textId="3D119A89">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="2CEAA097" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="401F8A5C" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008567F7" w:rsidR="001312A9" w:rsidP="008567F7" w:rsidRDefault="008567F7" w14:paraId="345CAB46" w14:textId="03322258">
+    <w:p w:rsidRPr="008567F7" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="150BCC88" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Nederland heeft de A</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Nederland heeft de ADF, </w:t>
       </w:r>
       <w:r w:rsidRPr="008567F7">
         <w:t>ook wel IS Centraal-Afrikaanse Provincie</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> genoemd, voorgedragen voor plaatsing op de EU IS/Al-Qaida sanctielijst. Deze listing is op 24 november 2025 aangenomen door de Raad van de Europese Unie. </w:t>
-[...15 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve"> genoemd, voorgedragen voor plaatsing op de EU IS/Al-Qaida sanctielijst. Deze listing is op 24 november 2025 aangenomen door de Raad van de Europese Unie. Mede namens de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>minister van Buitenlandse Zaken heeft de minister van Justitie uw Kamer hier eerder per brief van 19 maart 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> over geïnformeerd</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00D66CEC" w14:paraId="345CAB47" w14:textId="77777777">
+        <w:t xml:space="preserve"> over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="00B24079" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="516004DF" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001312A9" w:rsidRDefault="00785B1B" w14:paraId="345CAB49" w14:textId="438BA9CC">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="6BA7D193" w14:textId="77777777">
       <w:r w:rsidRPr="002C6C16">
         <w:t>Wat is de inzet van het kabinet, juist gezien de ebola-uitbraak in de regio, om bij te dragen aan zo goed mogelijke toegang tot medische zorg?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00785B1B" w:rsidRDefault="00785B1B" w14:paraId="73B7B184" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0059461C" w:rsidR="007C58CB" w:rsidP="009A48B6" w:rsidRDefault="00D66CEC" w14:paraId="5869A6A4" w14:textId="326EDEF1">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="201FF5A8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0059461C" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="051FEE40" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D507D" w:rsidR="009D507D">
+      <w:r w:rsidRPr="009D507D">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0059461C" w:rsidR="007C58CB">
+      <w:r w:rsidRPr="0059461C">
         <w:t xml:space="preserve">Het kabinet </w:t>
       </w:r>
-      <w:r w:rsidR="007C58CB">
+      <w:r>
         <w:t xml:space="preserve">volgt de situatie nauwgezet en </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059461C" w:rsidR="007C58CB">
+      <w:r w:rsidRPr="0059461C">
         <w:t xml:space="preserve">maakt zich zorgen over de ontwikkelingen rondom ebola. </w:t>
       </w:r>
-      <w:r w:rsidR="000569F8">
+      <w:r>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059461C" w:rsidR="007C58CB">
+      <w:r w:rsidRPr="0059461C">
         <w:t xml:space="preserve">et kabinet </w:t>
       </w:r>
-      <w:r w:rsidR="000569F8">
+      <w:r>
         <w:t>draagt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059461C" w:rsidR="007C58CB">
+      <w:r w:rsidRPr="0059461C">
+        <w:t xml:space="preserve"> 3 miljoen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>euro bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059461C">
+        <w:t xml:space="preserve"> ter ondersteuning van de door de WHO gecoördineerde ebolarespons in de Democratische Republiek Congo (DRC), Oeganda en de regio. De WHO werkt hierin samen met het Afrikaanse centrum voor ziektebestrijding en -preventie (CDC) en nationale overheden en versterkt onderzoek, kennisuitwisseling en laboratoriumcapaciteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="3503B3EA" w14:textId="77777777"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="6A19E75B" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk231977037" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk231977023" w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve"> Bij de bepaling van d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D31DE">
+        <w:t>e omvang van deze bijdrage houdt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D31DE">
+        <w:t xml:space="preserve"> rekening met het feit dat Nederland via bestaande programma’s en flexibele financiering al een forse bijdrage levert aan de huidige hulpverlening. Het gaat hierbij om kernbijdragen aan VN-organisaties zoals de WHO, UNICEF, UNOCHA, maar ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059461C">
+        <w:t xml:space="preserve">aan de Global Alliance for Vaccines and Immunizations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D31DE">
+        <w:t xml:space="preserve">(GAVI) en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059461C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Global Fund ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D31DE">
+        <w:t xml:space="preserve"> bestrijding van aids, malaria en tuberculose (GFATM). Met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059461C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze flexibele bijdragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3787">
+        <w:t>kunnen partners direct reageren op</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve"> de meest acute noden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3787">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D31DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059461C" w:rsidR="00040FE1">
-[...86 lines deleted...]
-    <w:p w:rsidR="00E21B6F" w:rsidP="009A48B6" w:rsidRDefault="00E21B6F" w14:paraId="67BC7986" w14:textId="624E7A24">
+    </w:p>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="7ECD759B" w14:textId="77777777"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="2B25BC90" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E21B6F">
         <w:t xml:space="preserve">Ook hebben onder meer het VN-noodhulpfonds Central Emergency Response Fund (CERF) en de Internationale Federatie van Rode Kruis- en Rode Halve Maanverenigingen, waaraan Nederland financieel bijdraagt, respectievelijk 10 miljoen euro en meer dan </w:t>
       </w:r>
-      <w:r w:rsidR="00B85C29">
+      <w:r>
         <w:t xml:space="preserve">EUR </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21B6F">
         <w:t>2,5 miljoen toegewezen voor de respons op de ebola-uitbraak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A48B6" w:rsidP="009A48B6" w:rsidRDefault="009A48B6" w14:paraId="1DECCCAB" w14:textId="77777777">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="61BFA086" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001312A9" w:rsidP="0059461C" w:rsidRDefault="009D507D" w14:paraId="345CAB4B" w14:textId="4D004A46">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="0F7E2813" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A48B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast stelt Nederland </w:t>
       </w:r>
-      <w:r w:rsidR="007C58CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:r w:rsidR="00040FE1">
+      <w:r>
         <w:t xml:space="preserve">RVO </w:t>
       </w:r>
       <w:r w:rsidRPr="009A48B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>een water</w:t>
       </w:r>
-      <w:r w:rsidR="00E21B6F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> en mentale gezondheids</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expert en mentale gezondheids</w:t>
       </w:r>
       <w:r w:rsidRPr="009A48B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">expert beschikbaar, die naar </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059461C" w:rsidR="008B6AF1">
+      <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Democratische Republiek Congo </w:t>
       </w:r>
-      <w:r w:rsidR="008B6AF1">
-[...15 lines deleted...]
-        <w:t>)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(DRC)</w:t>
       </w:r>
       <w:r w:rsidRPr="009A48B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> afrei</w:t>
       </w:r>
-      <w:r w:rsidR="007C58CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>zen</w:t>
       </w:r>
       <w:r w:rsidRPr="009A48B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> om UNICEF</w:t>
       </w:r>
-      <w:r w:rsidR="007C58CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> en WHO</w:t>
       </w:r>
       <w:r w:rsidRPr="009A48B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> te ondersteunen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059461C" w:rsidP="0059461C" w:rsidRDefault="0059461C" w14:paraId="39492026" w14:textId="77777777">
+    <w:p w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="75D409E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0059461C" w:rsidR="0059461C" w:rsidP="0059461C" w:rsidRDefault="0059461C" w14:paraId="20B56EE8" w14:textId="26B98F72">
+    <w:p w:rsidRPr="0059461C" w:rsidR="0008340A" w:rsidP="0008340A" w:rsidRDefault="0008340A" w14:paraId="628C3104" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Voor meer informatie over de ebola-uitbraak en de inspanningen van het kabinet verwijs ik naar de Kamerbrief o</w:t>
       </w:r>
       <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ver de actuele situatie rondom de recente ebola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0059461C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>uitbraak in de DRC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Oeganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, d.d. 12 juni 2026.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0059461C" w:rsidR="0059461C">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w:rsidR="007B3124" w:rsidRDefault="007B3124" w14:paraId="3741417E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="007B3124" w:rsidSect="0008340A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60D14E0A" w14:textId="77777777" w:rsidR="00D66CEC" w:rsidRDefault="00D66CEC">
+    <w:p w14:paraId="0AD3D309" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F2F52D7" w14:textId="77777777" w:rsidR="00D66CEC" w:rsidRDefault="00D66CEC">
+    <w:p w14:paraId="52BF339B" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DA9F0DC" w14:textId="77777777" w:rsidR="00F957A9" w:rsidRDefault="00F957A9">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="7A73CE32" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRPr="0008340A" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D912C9C" w14:textId="77777777" w:rsidR="00F957A9" w:rsidRDefault="00F957A9">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="532C4158" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRPr="0008340A" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7730C2B4" w14:textId="77777777" w:rsidR="00F957A9" w:rsidRDefault="00F957A9">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="39104373" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRPr="0008340A" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B67973F" w14:textId="77777777" w:rsidR="00D66CEC" w:rsidRDefault="00D66CEC">
+    <w:p w14:paraId="01E74528" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F94371A" w14:textId="77777777" w:rsidR="00D66CEC" w:rsidRDefault="00D66CEC">
+    <w:p w14:paraId="6FAD0B2E" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="07490843" w14:textId="66A9829A" w:rsidR="00785B1B" w:rsidRPr="00A3059D" w:rsidRDefault="00785B1B">
+    <w:p w14:paraId="2D7BD92B" w14:textId="77777777" w:rsidR="0008340A" w:rsidRPr="00A3059D" w:rsidRDefault="0008340A" w:rsidP="0008340A">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://cvandaag.nl/110144-opnieuw-bloedbad-in-congo-tientallen-christenen-vermoord</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="27114F5B" w14:textId="0CD4E0DF" w:rsidR="00785B1B" w:rsidRPr="00A3059D" w:rsidRDefault="00785B1B">
+    <w:p w14:paraId="03470916" w14:textId="77777777" w:rsidR="0008340A" w:rsidRPr="00A3059D" w:rsidRDefault="0008340A" w:rsidP="0008340A">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanhangsel Handelingen II, 2024-2025, nr. 1641.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="724091CE" w14:textId="33A9757B" w:rsidR="0059461C" w:rsidRPr="00A3059D" w:rsidRDefault="0059461C">
+    <w:p w14:paraId="573448E3" w14:textId="77777777" w:rsidR="0008340A" w:rsidRPr="00A3059D" w:rsidRDefault="0008340A" w:rsidP="0008340A">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brief mogelijkheden tot het verbieden van organisaties die extremisme en terrorisme bevorderen en tot het tegengaan van ongewenste buitenlandse financiering, 29 754, nr. 777.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="79EA9C0C" w14:textId="3861BD6E" w:rsidR="0059461C" w:rsidRPr="00A3059D" w:rsidRDefault="0059461C">
+    <w:p w14:paraId="0BDD19A4" w14:textId="77777777" w:rsidR="0008340A" w:rsidRPr="00A3059D" w:rsidRDefault="0008340A" w:rsidP="0008340A">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A3059D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerbrief met kenmerk 4388882-1099823-IZB.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D3B334E" w14:textId="77777777" w:rsidR="00F957A9" w:rsidRDefault="00F957A9">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="7365A0AE" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRPr="0008340A" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="345CAB4C" w14:textId="145C2AE9" w:rsidR="001312A9" w:rsidRDefault="00D66CEC">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="42B2CD3B" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRPr="0008340A" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="345CAB4E" w14:textId="03802F6D" w:rsidR="001312A9" w:rsidRDefault="00D66CEC">
-[...1044 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4B59B1DC" w14:textId="77777777" w:rsidR="00EF11C9" w:rsidRPr="0008340A" w:rsidRDefault="00EF11C9" w:rsidP="0008340A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...588 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001312A9"/>
-[...113 lines deleted...]
-    <w:rsid w:val="00FF6BFA"/>
+    <w:rsidRoot w:val="0008340A"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rsid w:val="004507C0"/>
+    <w:rsid w:val="007B3124"/>
+    <w:rsid w:val="00EF11C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="39937"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="345CAB24"/>
-  <w15:docId w15:val="{B2226F87-BBE2-480F-816A-E25B22F2FB12}"/>
+  <w14:docId w14:val="4C5D0ADE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{062BFF95-FD8A-41D2-9712-44763DB35C16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3409,77 +1038,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3504,75 +1133,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3607,55 +1236,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3724,1172 +1353,848 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008567F7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...643 lines deleted...]
-    <w:rsid w:val="00785B1B"/>
+    <w:rsid w:val="0008340A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00785B1B"/>
+    <w:rsid w:val="0008340A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00785B1B"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0008340A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785B1B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0008340A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00785B1B"/>
+    <w:rsid w:val="0008340A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...148 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4897,51 +2202,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5008,65 +2313,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5087,177 +2392,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>862</ap:Words>
-  <ap:Characters>4745</ap:Characters>
+  <ap:Words>802</ap:Words>
+  <ap:Characters>4417</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5596</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5209</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>