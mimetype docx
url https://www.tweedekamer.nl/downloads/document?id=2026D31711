--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -1,3325 +1,728 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...345 lines deleted...]
-        <w:t xml:space="preserve">Na afloop van de mondelinge behandeling van het wetsvoorstel vrij en veilig onderwijs zijn twee nieuwe amendementen ingediend, die ik bij dezen van een appreciatie voorzie. </w:t>
+    <w:p w:rsidRPr="005066A0" w:rsidR="005066A0" w:rsidP="005066A0" w:rsidRDefault="00151AA7" w14:paraId="33EA9C3D" w14:textId="2CE2E789">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36777</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066A0" w:rsidR="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet op het primair onderwijs, de Wet primair onderwijs BES, de Wet op de expertisecentra, de Wet voortgezet onderwijs 2020, de Wet medezeggenschap op scholen, de Wet educatie en beroepsonderwijs, de Wet educatie en beroepsonderwijs BES, de Wet op het hoger onderwijs en wetenschappelijk onderzoek en de Wet op het onderwijstoezicht in verband met de versterking van het veiligheidsbeleid op scholen (Wet vrij en veilig onderwijs)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F04DF" w:rsidP="002F04DF" w:rsidRDefault="002F04DF" w14:paraId="4551A7EF" w14:textId="77777777"/>
-    <w:p w:rsidR="002F04DF" w:rsidP="002F04DF" w:rsidRDefault="002F04DF" w14:paraId="68A4610D" w14:textId="5FC908D2">
+    <w:p w:rsidRPr="005066A0" w:rsidR="005066A0" w:rsidP="005066A0" w:rsidRDefault="005066A0" w14:paraId="507F5E50" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>laat ik het oordeel aan de Kamer.</w:t>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F04DF" w:rsidP="002F04DF" w:rsidRDefault="002F04DF" w14:paraId="052C18C7" w14:textId="77777777">
+    <w:p w:rsidRPr="005066A0" w:rsidR="005066A0" w:rsidP="00151AA7" w:rsidRDefault="005066A0" w14:paraId="628F4327" w14:textId="3AEA6419">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005066A0" w:rsidR="005066A0" w:rsidP="00151AA7" w:rsidRDefault="005066A0" w14:paraId="51BD9EBB" w14:textId="7F254949">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005066A0" w:rsidR="005066A0" w:rsidP="00151AA7" w:rsidRDefault="005066A0" w14:paraId="1A4AF015" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B6407D" w:rsidR="002F04DF" w:rsidP="002F04DF" w:rsidRDefault="002F04DF" w14:paraId="07BF30BC" w14:textId="398FB666">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ik tijdens het debat heb aangegeven gaat dit wetsvoorstel niet alleen om veiligheidsincidenten die fysiek plaatsvinden, maar ook om de online-omgeving waarin een school zich bevindt. Het amendement van de leden </w:t>
+    <w:p w:rsidRPr="005066A0" w:rsidR="00151AA7" w:rsidP="00151AA7" w:rsidRDefault="00151AA7" w14:paraId="58E91665" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na afloop van de mondelinge behandeling van het wetsvoorstel vrij en veilig onderwijs zijn twee nieuwe amendementen ingediend, die ik bij dezen van een appreciatie voorzie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005066A0" w:rsidR="00151AA7" w:rsidP="00151AA7" w:rsidRDefault="00151AA7" w14:paraId="6C8087B8" w14:textId="446C0835">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de behandeling van het wetsvoorstel heeft uw Kamer aandacht gevraagd voor de administratieve lasten die gepaard gaan met de maatregelen uit dit wetsvoorstel. In het debat spitste dit zich toe op de incidentenregistratie. Met het amendement van het lid Boomsma (Kamerstuk 36777, nr. 54) wordt voorgesteld om de incidentenregistratie te schrappen uit het wetsvoorstel. Voor mij staat voorop dat een school een veilige plek is voor iedereen, dat is het doel. Het wetsvoorstel regelt daartoe een aantal zaken die daaraan bijdragen, waaronder de incidentenregistratie. Deze registratie is vooral bedoeld als middel om scholen te helpen hun veiligheidsbeleid te kunnen evalueren. De wens om de administratieve lasten die het gevolg zijn van dit wetsvoorstel te verlichten, deel ik ook. Het past bij de rol van de Kamer als medewetgever om nut en noodzaak van een maatregel te wegen tegen de lasten. Om die reden laat ik het oordeel aan de Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005066A0" w:rsidR="00151AA7" w:rsidP="00151AA7" w:rsidRDefault="00151AA7" w14:paraId="49EB89D3" w14:textId="6ACEFF42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ik tijdens het debat heb aangegeven gaat dit wetsvoorstel niet alleen om veiligheidsincidenten die fysiek plaatsvinden, maar ook om de online-omgeving waarin een school zich bevindt. Het amendement van de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Rooderkerk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Kisteman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">van het Lid </w:t>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 3677, nr. 24) expliciteert dat, en heb ik eerder oordeel kamer gegeven. Het subamendement van het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001F128B">
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>RooderKerk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001F128B">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk  36777, nr. 55) regelt dat dit, voor het geval dat de incidentenregistratie wordt geschrapt uit het wetsvoorstel, alsnog geregeld wordt. Ik geef ook dit subamendement oordeel kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00105677" w:rsidP="00CA35E4" w:rsidRDefault="00105677" w14:paraId="1E5AA6E2" w14:textId="77777777"/>
-[...4 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="005066A0" w:rsidR="005066A0" w:rsidP="00151AA7" w:rsidRDefault="005066A0" w14:paraId="0472CBE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007851C4" w:rsidP="00CA35E4" w:rsidRDefault="007851C4" w14:paraId="499B3DCD" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t>,</w:t>
+    <w:p w:rsidRPr="005066A0" w:rsidR="00151AA7" w:rsidP="005066A0" w:rsidRDefault="005066A0" w14:paraId="320981B2" w14:textId="073ECF04">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066A0" w:rsidR="00151AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745AE0" w:rsidP="003A7160" w:rsidRDefault="00745AE0" w14:paraId="594E82AD" w14:textId="77777777"/>
-[...12 lines deleted...]
-        <w:t>. Tielen</w:t>
+    <w:p w:rsidRPr="005066A0" w:rsidR="00151AA7" w:rsidP="005066A0" w:rsidRDefault="005066A0" w14:paraId="79FC5D9D" w14:textId="2739D044">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005066A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005066A0" w:rsidR="00151AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidSect="002F493B">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="005066A0" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="61A0516F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005066A0" w:rsidR="006F53E6" w:rsidSect="00151AA7">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23413692" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82">
+    <w:p w14:paraId="7B549093" w14:textId="77777777" w:rsidR="0042762D" w:rsidRDefault="0042762D" w:rsidP="00151AA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D749BF" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BD6E49F" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82">
+    <w:p w14:paraId="5A77CB44" w14:textId="77777777" w:rsidR="0042762D" w:rsidRDefault="0042762D" w:rsidP="00151AA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0D7709" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="420FC1CE" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="18E37B69" w14:textId="77777777" w:rsidR="00151AA7" w:rsidRPr="00151AA7" w:rsidRDefault="00151AA7" w:rsidP="00151AA7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76B299D3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6DCAF207" w14:textId="77777777" w:rsidR="00151AA7" w:rsidRPr="00151AA7" w:rsidRDefault="00151AA7" w:rsidP="00151AA7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="2F0E91C2" w14:textId="77777777" w:rsidR="00151AA7" w:rsidRPr="00151AA7" w:rsidRDefault="00151AA7" w:rsidP="00151AA7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19BE956F" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82">
+    <w:p w14:paraId="62D7AF80" w14:textId="77777777" w:rsidR="0042762D" w:rsidRDefault="0042762D" w:rsidP="00151AA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F778230" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B180C35" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82">
+    <w:p w14:paraId="20979D59" w14:textId="77777777" w:rsidR="0042762D" w:rsidRDefault="0042762D" w:rsidP="00151AA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6499546C" w14:textId="77777777" w:rsidR="004E5D82" w:rsidRDefault="004E5D82"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="537FE6CB" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="239E0A96" w14:textId="77777777" w:rsidR="00151AA7" w:rsidRPr="00151AA7" w:rsidRDefault="00151AA7" w:rsidP="00151AA7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="4C24977D" w14:textId="77777777" w:rsidR="00151AA7" w:rsidRPr="00151AA7" w:rsidRDefault="00151AA7" w:rsidP="00151AA7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="1D4A65DB" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="18FD1284" w14:textId="77777777" w:rsidR="00151AA7" w:rsidRPr="00151AA7" w:rsidRDefault="00151AA7" w:rsidP="00151AA7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...900 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00151AA7"/>
+    <w:rsid w:val="000A31F6"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rsid w:val="001D6D20"/>
+    <w:rsid w:val="002D26A4"/>
+    <w:rsid w:val="002E3EB3"/>
+    <w:rsid w:val="0042762D"/>
+    <w:rsid w:val="005066A0"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00746022"/>
+    <w:rsid w:val="00B42F86"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2F6F9C53"/>
-  <w15:docId w15:val="{69E16F1C-2C97-42F3-8CE1-355D36927F78}"/>
+  <w14:docId w14:val="2D4BD59E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CEE424D8-ED9B-4FEC-9BAF-088C9AF6CAF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3468,1176 +871,1091 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00151AA7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00151AA7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00151AA7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00151AA7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00151AA7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00151AA7"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00151AA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00151AA7"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005066A0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>316</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>14</ap:Lines>
+  <ap:Words>363</ap:Words>
+  <ap:Characters>2002</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>16</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2055</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2361</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O228VRI</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O228VRI</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>