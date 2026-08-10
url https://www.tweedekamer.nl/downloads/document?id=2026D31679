--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,3536 +1,33083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="5AF201B5" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="0088574E" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="46D07496" w14:textId="55983CDB">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>420</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Noodpakket banen en economie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="0088574E" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="3AFC2746" w14:textId="1D0662AF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>543</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="0088574E" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="7F30BD76" w14:textId="1ECE9802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="66682DEB" w14:textId="75104A0D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>koppel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgerond.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COVID-maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LVVN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>genomen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezamenlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aangeboden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LVVN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="45B675E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="1F412AF7" w14:textId="12952A83">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="03D5D71E" w14:textId="49F43F04">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Evaluatie: COVID-Maatregelen</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COVID-Maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="25D2F1FD" w14:textId="7E606E07">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="3DAA5637" w14:textId="00690685">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondernomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gevolgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COVID-maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sierteeltsector,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frietaardappelsector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verzachten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hiertoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subsidieregelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opengesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...27 lines deleted...]
-        <w:t>is een beleidsevaluatie uitgevoerd van deze regelingen om de effecten van de COVID-crisis aan te pakken, daarbij is specifiek gekeken naar de aanpak van de twee verschillende regelingen voor de periode 2020-2025. De evaluatie is uitgevoerd door het onderzoeksbureau Stichting Economisch onderzoek (SEO) Amsterdam. Het onderzoek werd begeleid door een onafhankelijke deskundige van het Centraal Planbureau (CPB), en verschillende medewerkers van LVVN. Door het CPB te betrekken in de begeleidingscommissie, en een onafhankelijke partij te vragen om het onderzoek uit te voeren, is de onafhankelijkheid van het onderzoek gewaarborgd.  </w:t>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>faillissementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agrarische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sector,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierenwelzijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>garanderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorganger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsevaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COVID-crisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pakken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gekeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020-2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksbureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(SEO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amsterdam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>werd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>begeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deskundige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Planbureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(CPB),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>medewerkers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LVVN.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CPB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>begeleidingscommissie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>partij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voeren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onafhankelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gewaarborgd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="0C24B10A" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="4ABA5E49" w14:textId="52E90797">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Hieronder geef ik aan wat de belangrijkste bevindingen waren per maatregel, de overkoepelende conclusies, en hoe ik de lessen zal vertalen naar de beleidspraktijk.</w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hieronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belangrijkste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bevindingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overkoepelende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conclusies,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vertalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidspraktijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="289A3D92" w14:textId="2AB5665C">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="6ABFFC58" w14:textId="18E35CD8">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB74AA" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="4038C888" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="6240B666" w14:textId="72110520">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB74AA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Conclusies voor de regeling voor de frietaardappelen en sierteelt:  </w:t>
+        <w:t>Conclusies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>frietaardappelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sierteelt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="5D71CF9D" w14:textId="4FDB27A6">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="67A25F9D" w14:textId="35D7922E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frietaardappeltelers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sierteeltbedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doeltreffend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijgedragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>liquiditeit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sectoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doordat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>schok</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coronacrisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kleiner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verwacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondernemingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>initiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>solvabiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kenden</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...11 lines deleted...]
-      <w:r w:rsidR="00496F96">
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aantoonbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>solvabiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>faillissementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gevonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="72369B70" w14:textId="33FCD2E3">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5B3AEDD7" w14:textId="139BD941">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frietaardappeltelers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sierteeltbedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terechtgekomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juiste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelgroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoerbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RVO.</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steunmaatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>als</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kwalitatief</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>goed</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ervaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tevreden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>snelheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uitbetaald.</w:t>
       </w:r>
-      <w:r w:rsidR="00496F96">
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="3A5CDEB4" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="7EC328D8" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EB74AA" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="33F61CFC" w14:textId="57643548">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2002DB36" w14:textId="6AE6CE63">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB74AA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Conclusies voor de noodsteunmaatregel dierentuinen: </w:t>
+        <w:t>Conclusies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>noodsteunmaatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dierentuinen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="03C2CEC9" w14:textId="39DE6D8E">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="28A05A18" w14:textId="39A94B97">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00496F96">
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steunregeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doeltreffend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dierenleed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aantoonbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoofddoel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="6383A353" w14:textId="2109694A">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2AAD1C64" w14:textId="74A27815">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00496F96">
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoofdredenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>financieringsmogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hadden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buitenland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verzorgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>konden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(wegens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reisbeperkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gevolgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>corona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buitenland).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="4C1D8ABB" w14:textId="40F73F1D">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="4E2701B8" w14:textId="2B52E5E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>steunregeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verhouding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geleden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>schade,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bevordert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoerbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vereiste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transitieplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beperkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vereiste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transitieplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leidde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aantoonbaar</w:t>
       </w:r>
-      <w:r w:rsidR="003F7E2A">
-[...11 lines deleted...]
-      <w:r w:rsidR="00496F96">
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gehad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="5237DA4D" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="4979BE12" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EB74AA" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="2B2C4BB2" w14:textId="77AAB7D6">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5E7D844A" w14:textId="33833577">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB74AA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Lessen voor de beleidspraktijk</w:t>
+        <w:t>Lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>beleidspraktijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="147E2018" w14:textId="021A73BA">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="1048FD3A" w14:textId="17AE01CA">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...15 lines deleted...]
-        <w:t>sectorspecifieke aandacht, die bij deze regelingen is gegeven. Daarnaast is er geconstateerd dat extra vereisten zoals een herzieningsplan voor de dierentuinen juist lasten met zich meebracht die voorkomen konden worden.  </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aangezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgerond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SEO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gebruikelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overkoepelende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>interventie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>positief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>werd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beïnvloed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>snelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doorlooptijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sectorspecifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aandacht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gegeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geconstateerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vereisten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herzieningsplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meebracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>konden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="45A1EAEC" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5B275497" w14:textId="46540AAE">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Vanuit de dierentuinen regeling trek ik de les dat een goede beleidsvoorbereiding in crisistijd leidt tot goed onderbouwde beleidsevaluaties en conclusies. SEO geeft aan dat de noodsteunmaatregel Dierentuinen een best-practice is voor beleidsevaluaties omdat: </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsvoorbereiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>crisistijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderbouwde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsevaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conclusies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SEO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>noodsteunmaatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dierentuinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>best-practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsevaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omdat:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="6FBE2E08" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0EE4F961" w14:textId="76F0C8C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>de beleidstheorie is geschreven ten tijde van de totstandkoming van het beleid; </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidstheorie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tijde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>totstandkoming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="6DF8E1FD" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="013FAD86" w14:textId="4D06D1E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>en dat er ex-durante een enquête is uitgevoerd naar de effectiviteit van de regeling door de RVO.  </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ex-durante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enquête</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effectiviteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RVO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="00029522" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="02F09266" w14:textId="0A2FD9E7">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Vanuit de regelingen voor sierteelt en frietaardappelen neem ik de aanbeveling om bij toekomstig beleid een vergelijkbare goede voorbereiding te doen mee. Zo laat ik: </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sierteelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frietaardappelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbeveling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toekomstig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vergelijkbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbereiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="7E1FF451" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="622D06AE" w14:textId="08E9234A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>data genereren die inzicht geeft in prijsniveaus en begrotingsrichtprijzen van agrarische producten in de tuinbouw. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>genereren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prijsniveaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>begrotingsrichtprijzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agrarische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tuinbouw.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="2AECC5C2" w14:textId="2B6D17CE">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="74662C51" w14:textId="25F8B786">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eventuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>volgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>crises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>helpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(voorgenomen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsmaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bedrijfsmodel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bepalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0EBF0E9F" w14:textId="66726B8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toepassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ex-post</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenvermogentoets,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SEO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toetst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘doenlijk’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beoogde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelgroepen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitvoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belangrijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>begrijpelijk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stress-arm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vergevend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>coherent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geweest.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De beschikbaarheid van deze data zal bij eventuele volgende crises helpen om de effecten van (voorgenomen) beleidsmaatregelen op het bedrijfsmodel van ondernemers</w:t>
-[...11 lines deleted...]
-        <w:t>goed te kunnen bepalen. </w:t>
+        <w:t>consequenter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doenlijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(ex-ante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ex-post)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedragsinzichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ex-ante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toegepast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vorming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="586B6E54" w14:textId="53B8CA68">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="52A0B284" w14:textId="54034342">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00453BE1">
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Evaluatie: Onderzoeksprogramma Integraal Aanpakken</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoeksprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="00CE46B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="0B2B0458" w14:textId="0B7DDE5B">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="79ED5A1A" w14:textId="6CABB418">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Daarnaast is in 2025 de tussentijdse beleidsevaluatie van het onderzoeksprogramma Integraal Aanpakken uitgevoerd. Met deze brief bied ik uw Kamer ook dit evaluatierapport aan. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tussentijdse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsevaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatierapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB74AA" w:rsidP="003F7E2A" w:rsidRDefault="00EB74AA" w14:paraId="493228CB" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="21A683B8" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="0C524DA2" w14:textId="5C9B344C">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0C17EF75" w14:textId="5DDB4067">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Integraal Aanpakken is in 2022 opgestart als ‘Meerjarig Missiegedreven Innovatie Programma (MMIP)’. Het doel van Integraal Aanpakken is om fundamenteel- en praktijkonderzoek te doen naar methaanmaatregelen in de veehouderij. Bij de ontwikkeling en toepassing van deze maatregelen mag de ammoniakemissie niet toenemen of dierenwelzijn afnemen. Het fundamentelere onderzoek vindt voor melkvee vaak plaats op de Dairy Campus terwijl via Netwerk Praktijkbedrijven de praktijkimplementatie plaatsvindt. In afstemming met de Producentenorganisatie Varkenshouderij (POV) en Coalitie Vitale Varkenshouderij (CoViVa) wordt nu ook een Praktijk Netwerk Varkenshouderij opgericht om de praktijkimplementatie van maatregelen te testen op varkensbedrijven. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgestart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘Meerjarig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missiegedreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(MMIP)’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fundamenteel-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijkonderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>methaanmaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veehouderij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toepassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ammoniakemissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toenemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierenwelzijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afnemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fundamentelere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>melkvee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dairy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Campus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terwijl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Netwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Praktijkbedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijkimplementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaatsvindt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afstemming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Producentenorganisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Varkenshouderij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(POV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coalitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vitale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Varkenshouderij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(CoViVa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Netwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Varkenshouderij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijkimplementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>testen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>varkensbedrijven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB74AA" w:rsidP="003F7E2A" w:rsidRDefault="00EB74AA" w14:paraId="2E68F63F" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0D4A052B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EB74AA" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="4C78F307" w14:textId="44C0AAE5">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="6BB4F5CB" w14:textId="64B5E37F">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB74AA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Conclusies voor Integraal Aanpakken </w:t>
+        <w:t>Conclusies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="57102FB4" w14:textId="401BA2D6">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="18466F46" w14:textId="6B20A15C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>De evaluatie concludeert dat Integraal Aanpakken tot op zekere hoogte doeltreffend is geweest. Enerzijds heeft het programma gezorgd voor een beter inzicht in emissie reducerende maatregelen. Echter is er (buiten het praktijknetwerk) geen data beschikbaar over de mate van toepassing van de onderzochte maatregelen. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>concludeert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zekere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoogte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doeltreffend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geweest.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enerzijds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezorgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reducerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijknetwerk)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toepassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzochte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="2302F644" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="61279417" w14:textId="17351984">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Omdat de daadwerkelijke emissiereductie ten gevolge van het programma niet goed te kwantificeren is, is het niet mogelijk om deze af te zetten tegen de gebruikte subsidiegelden. Hierdoor was het niet mogelijk om de doelmatigheid vast te stellen. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daadwerkelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emissiereductie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gevolge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kwantificeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gebruikte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subsidiegelden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierdoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="43AE5B6E" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="46691105" w14:textId="4F8AB456">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Op dit moment worden er wel maatregelen ontwikkeld, maar is er weinig stimulerend beleid vanuit de overheid om methaanmaatregelen te implementeren. Dit heeft een relatie met de eerdergenoemde punten.  </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontwikkeld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weinig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stimulerend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>methaanmaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>implementeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerdergenoemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>punten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="12F664CE" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="47BEBE6A" w14:textId="74AE15F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>De evaluatie deed ook een aantal aanbevelingen, samengevat komen deze neer op: </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbevelingen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samengevat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="1185DE26" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="7B9BBAED" w14:textId="3F53668D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>Wees duidelijker in de communicatie over het doel van, en de onderzochte maatregelen binnen, Integraal Aanpakken en de samenhang van het onderzoeksprogramma met het Netwerk Praktijkbedrijven. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duidelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>communicatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzochte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenhang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Netwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Praktijkbedrijven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="57A80AD4" w14:textId="67AD510F">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="205F0ECF" w14:textId="547545B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...40 lines deleted...]
-        <w:t>met sectorpartijen.  </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overweeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WUR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verbinding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sectorpartijen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB74AA" w:rsidP="003F7E2A" w:rsidRDefault="00EB74AA" w14:paraId="196AE584" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="79C7E6A6" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="64B45B9A" w14:textId="5D668C50">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="04E86B24" w14:textId="695834DA">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...27 lines deleted...]
-        <w:t>de aanpak voor Landbouw Stikstof en Natuur. Het programma Integraal Aanpakken draagt hieraan bij middels het vullen van relevante kennislacunes waardoor maatregelen beschikbaar worden voor implementatie in de praktijk. </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conclusies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herkenbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daadwerkelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emissiereductie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bewerkstelligd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>breder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enerzijds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fundamenteel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wetenschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijkkennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>methaanemissie-reducerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anderzijds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(nog)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>normerend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stimulerend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bestaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>broeikasgasemissies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afrekenbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bedrijfsspecifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emissiedoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenhangende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stikstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Natuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>draagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hieraan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>middels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relevante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kennislacunes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="762B150F" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="6362E8DE" w14:textId="62E52BC9">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="6DD3D2CA" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="648C6D9B" w14:textId="1A769D5A">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t>De aanbeveling om naast de WUR meer onderzoeksinstellingen te betrekken is relevant en wordt meegenomen in de toekomstige vormgeving van Integraal Aanpakken. Het is van belang om zoveel mogelijk verschillende partijen bij het onderzoeksprogramma te betrekken. Wel is het zo dat wetenschappelijke kennis rondom dier- en voeraanpassingen in relatie tot (methaan)emissie voornamelijk bij WUR geclusterd zit in Nederland. Het ministerie zal extra inpassingen doen om ook andere kennisinstellingen te laten participeren. Kennisinstellingen zoals Louis Bolk, het (Vlaamse) ILVO, Aeres Hogeschool en CLM hebben al een bijdrage geleverd in het programma de afgelopen jaren, deze rol zou kunnen groeien.  </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanbeveling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WUR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vormgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>partijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betrekken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wetenschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rondom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dier-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voeraanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(methaan)emissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voornamelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WUR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geclusterd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kennisinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>participeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kennisinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Louis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bolk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Vlaamse)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ILVO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aeres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hogeschool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geleverd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groeien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="7AE1D513" w14:textId="0BA9A7E4">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="7A55AECB" w14:textId="0EE9D743">
       <w:pPr>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00463980" w:rsidP="003F7E2A" w:rsidRDefault="00463980" w14:paraId="0867322C" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="0088574E" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="17EBB540" w14:textId="351CBA7D">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visserij,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voedselzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Natuur,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="528376D7" w14:textId="529111A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0B69343B" w14:textId="27A46AE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="68EDA2E6" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5E0561B8" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="5DF7E23D" w14:textId="14AA0633">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0F82C915" w14:textId="39ABFFCE">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>T</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="23A5B5E6" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2768DA0F" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="09AF318E" w14:textId="2546AE9E">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="7C824A76" w14:textId="762495B8">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Noodsteun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregelen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7545" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="4418"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00A02139" w14:paraId="7DFF88BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="7143F1AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="210CBD93" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2D6F88FB" w14:textId="03209CB7">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Wat was de afbakening van het beleid en tijdsperiode waarover het onderzoek ging?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afbakening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tijdsperiode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ging?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="00D17198" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2AE6BF41" w14:textId="717CCF02">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Noodsteunmaatregelen voor de dierentuinen en voor de landbouwsector (frietaardappeltelers, sierteelt en onderdelen van de voedingstuinbouw) tijdens het begin van de coronapandemie (2e kwartaal van 2020).  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Noodsteunmaatregelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dierentuinen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>landbouwsector</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(frietaardappeltelers,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sierteelt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderdelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voedingstuinbouw)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tijdens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>begin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coronapandemie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(2e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kwartaal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="4DCB0100" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="03E9F804" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="4F2DC787" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="569BB4F1" w14:textId="6C8FD463">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Hoe is de objectiviteit van het onderzoek gewaarborgd?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hoe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objectiviteit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gewaarborgd?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="2A4C57A4" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2E7970D2" w14:textId="07544DA2">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Het onderzoek is onafhankelijk uitgevoerd door SEO. De verantwoording over de ingezette methoden is omschreven in het rapport.  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onafhankelijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitgevoerd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEO.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verantwoording</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ingezette</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methoden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omschreven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rapport.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="2765F9C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="4B5DC2DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="7FF22F58" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="41DC6F1F" w14:textId="7E2200EC">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Beschrijf de methode waar gebruik van werd gemaakt? En waarom is voor deze methode gekozen?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beschrijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>werd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gemaakt?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gekozen?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="090F34B7" w14:textId="5F71417E">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="409FBE8B" w14:textId="7156DAD8">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...18 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Literatuuronderzoek,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>enquêtes,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>interviews,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beschrijvende</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>statistieken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>difference-in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>differences</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analyse.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gekozen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
-[...7 lines deleted...]
-              <w:t>aanpak, omdat dit de kwaliteit van de bevindingen verhoogt.  </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mixed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methods</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aanpak,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omdat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kwaliteit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bevindingen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verhoogt.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="4CA71BCF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="2E9BB89E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="0E2BB144" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="6709BFD3" w14:textId="4AE67D8A">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Beschrijf waarom het onderzoek passend was bij de fase en context waarin het beleid zich bevindt en sluit aan op de kenmerken van het beleid dat wordt onderzocht (RPE Artikel 3.a)  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beschrijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>passend</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bij</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fase</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>context</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bevindt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sluit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kenmerken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzocht</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(RPE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="3D3C481B" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="7C10E12F" w14:textId="0AF0036F">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Het was niet mogelijk om het onderzoek eerder uit te voeren wegens databeschikbaarheid. Dit was het eerst mogelijke moment. De uitkomsten kunnen benut worden in de synthesestudie van alle coronaevaluaties en de periodieke rapportage van het land- en tuinbouwbeleid.  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mogelijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eerder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voeren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wegens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>databeschikbaarheid.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eerst</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mogelijke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>moment.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitkomsten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kunnen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>benut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>synthesestudie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coronaevaluaties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>periodieke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rapportage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>land-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tuinbouwbeleid.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="4F43662A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="0573F665" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="41E2B289" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="270658A5" w14:textId="744484B5">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Wat zijn de doelen die zijn geëvalueerd?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>die</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geëvalueerd?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="30E7FF8C" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="39838437" w14:textId="16EEA38D">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>De doeltreffendheid en doelmatigheid van de COVID-noodsteunmaatregelen voor de dierentuinen en voor de landbouwsector (frietaardappeltelers, sierteelt en onderdelen van de voedingstuinbouw) op het gebied van liquiditeit, solvabiliteit en het voorkomen van faillissementen.  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doeltreffendheid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doelmatigheid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>COVID-noodsteunmaatregelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dierentuinen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>landbouwsector</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(frietaardappeltelers,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sierteelt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderdelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voedingstuinbouw)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gebied</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>liquiditeit,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solvabiliteit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voorkomen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>faillissementen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="046D307E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="7062D79C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="67B33DF6" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="4CC02DF3" w14:textId="19225D0D">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Hoe zag de beleidstheorie eruit? En was deze al aangeleverd door LVVN?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hoe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eruit?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aangeleverd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LVVN?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="625CE500" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="03AF9208" w14:textId="197FF04E">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>De beleidstheorie voor de landbouwsector is opgesteld door SEO Economisch Onderzoek. De beleidstheorie voor de dierentuinen is opgesteld door het ministerie van LVVN. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>landbouwsector</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opgesteld</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Economisch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderzoek.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dierentuinen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opgesteld</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ministerie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LVVN.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="20CA1AA7" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0181ECB7" w14:textId="208056BB">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>De beleidstheorie is terug te vinden in het rapport.  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terug</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vinden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rapport.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="14952C29" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="4D526FB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="6BEA119C" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="1AF65F2E" w14:textId="58673FF0">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Welke financiële afbakening (rijksbegroting) had het geëvalueerde instrument?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>financiële</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afbakening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(rijksbegroting)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>had</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geëvalueerde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrument?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="0DB28496" w14:textId="52B43ECE">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="78AE2F1D" w14:textId="4F124752">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...27 lines deleted...]
-              <w:t>miljoen euro aan dierentuinen.  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>totale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitgaven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>138</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sierteelt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voedingstuinbouw</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ondernemers,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>frietaardappeltelers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dierentuinen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="39CBE72E" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="6E945C7A" w14:textId="3D14D2F4">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="1ED0F3BE" w14:textId="77777777">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="4CAC9979" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="5E7091B9" w14:textId="2540E4E2">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="14889931" w14:textId="50940DFF">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453BE1">
-        <w:rPr>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Integraal Aanpakken:</w:t>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpakken:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2900"/>
-        <w:gridCol w:w="4613"/>
+        <w:gridCol w:w="2894"/>
+        <w:gridCol w:w="4619"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w14:paraId="754212DF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="477E864B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="1F934106" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5769A54C" w14:textId="5A9D4188">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Wat was de afbakening van het beleid en tijdsperiode waarover het onderzoek ging?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afbakening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tijdsperiode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ging?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="6F323C59" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0AF72CCE" w14:textId="24C11F25">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>2020-2025 </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2020-2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="59A0298D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="45DEFD77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="897"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="02DAEEA0" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5BF2D292" w14:textId="5E8E799E">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Hoe is de objectiviteit van het onderzoek gewaarborgd?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hoe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>objectiviteit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gewaarborgd?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="24011C1C" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="0D851764" w14:textId="423A87B9">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Het onderzoek is onafhankelijk uitgevoerd door Dialogic. De verantwoording over de ingezette methoden is omschreven in het rapport. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onafhankelijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitgevoerd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dialogic.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verantwoording</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ingezette</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methoden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>omschreven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rapport.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="20EC4303" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="27B1B85F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="7066ECB9" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="16AEA988" w14:textId="43333AF0">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Beschrijf de methode waar gebruik van werd gemaakt? En waarom is voor deze methode gekozen?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beschrijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gebruik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>werd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gemaakt?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>methode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gekozen?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="379461A1" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="45AA7E14" w14:textId="4E00A090">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>De gekozen evaluatiemethode bestaat uit een combinatie van contribution analysis en process tracing. Deze benadering maakt het mogelijk om inzicht te krijgen in de mate waarin interventies hebben bijgedragen aan de beoogde resultaten, en om de onderliggende causale mechanismen en processen te reconstrueren. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gekozen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatiemethode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bestaat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>combinatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contribution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analysis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tracing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Deze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>benadering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>maakt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mogelijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inzicht</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>krijgen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>interventies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hebben</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bijgedragen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beoogde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>resultaten,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderliggende</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>causale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mechanismen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reconstrueren.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="52723108" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="0088574E" w14:paraId="38B39D88" w14:textId="26FC460D">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="01CFEE0E" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="5DAF4332" w14:textId="58E025F3">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Voor de uitvoering van deze evaluatie wordt gebruikgemaakt van verschillende dataverzamelingsmethoden, met name een deskstudie en het afnemen van interviews. De deskstudie richt zich op het analyseren van bestaande documentatie en relevante bronnen, terwijl interviews worden ingezet om aanvullende inzichten en perspectieven van betrokkenen te verzamelen. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>uitvoering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gebruikgemaakt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verschillende</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dataverzamelingsmethoden,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>met</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deskstudie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afnemen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>interviews.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deskstudie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>richt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analyseren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bestaande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>documentatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relevante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bronnen,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terwijl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>interviews</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>worden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ingezet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aanvullende</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inzichten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>perspectieven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>betrokkenen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verzamelen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w14:paraId="42B761ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="537497F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="22D39F36" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="67FADADE" w14:textId="2FFD9BE9">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Beschrijf waarom het onderzoek passend was bij de fase en context waarin het beleid zich bevindt en sluit aan op de kenmerken van het beleid dat wordt onderzocht (RPE Artikel 3.a)  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beschrijf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>passend</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bij</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fase</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>context</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bevindt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sluit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kenmerken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wordt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzocht</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(RPE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="2B8FB249" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="1DAB65FF" w14:textId="537E669B">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Gezien de fase waarin het programma zich bevindt—halverwege de looptijd—en de complexiteit van de opgave, is een tussentijdse beleidsevaluatie passend. Het beleid richt zich op een combinatie van innovatie, kennisontwikkeling en gedragsverandering, waarvan de effecten zich geleidelijk en in samenhang manifesteren. Dit vraagt om een evaluatiebenadering die niet alleen kijkt naar directe resultaten, maar ook naar de werking van onderliggende processen en de mate waarin het programma bijdraagt aan het handelingsperspectief van veehouders. De evaluatie biedt inzicht in de efficiëntie en effectiviteit van de ingezette instrumenten tot nu toe, en maakt zichtbaar op welke punten bijsturing nodig is om de beoogde impact richting 2030 en 2050 te vergroten. Daarmee sluit het onderzoek aan bij zowel de ontwikkelfase van het beleid als de kenmerken van de beleidsopgave. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gezien</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fase</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>programma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bevindt—halverwege</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>looptijd—en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>complexiteit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opgave,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tussentijdse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidsevaluatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>passend.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>richt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>combinatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>innovatie,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kennisontwikkeling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gedragsverandering,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarvan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>effecten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geleidelijk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>samenhang</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manifesteren.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vraagt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatiebenadering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>die</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alleen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kijkt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>directe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>resultaten,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>maar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ook</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>naar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>werking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderliggende</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>processen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>waarin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>programma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bijdraagt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>handelingsperspectief</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>veehouders.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>biedt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inzicht</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>efficiëntie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>effectiviteit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ingezette</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrumenten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>toe,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>maakt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zichtbaar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>welke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>punten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bijsturing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nodig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beoogde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>impact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>richting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2050</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vergroten.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Daarmee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sluit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bij</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zowel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ontwikkelfase</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>als</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kenmerken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidsopgave.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="03294F85" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="3B04C2A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="10349EE9" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="3AF6BEA4" w14:textId="1EF4456B">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...4 lines deleted...]
-              <w:t>Wat zijn de doelen die zijn geëvalueerd?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>die</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zijn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geëvalueerd?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="4DC11401" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="26FC603D" w14:textId="0C8BD091">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Vermindering BKG-emissies in de melkveesector, en vermindering BKG-emissies in de varkenssector. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vermindering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BKG-emissies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>melkveesector,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vermindering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BKG-emissies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>varkenssector.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidTr="00453BE1" w14:paraId="3C23963D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="10E73798" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="62DC5D08" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="40AC46E0" w14:textId="5040B7F1">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Hoe zag de beleidstheorie eruit? En was deze al aangeleverd door LVVN?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Hoe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eruit?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>deze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aangeleverd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LVVN?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="3AE9F332" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2C27E0C9" w14:textId="59B80D1F">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>De beleidstheorie is terug te vinden in het rapport. De beleidstheorie is door LVVN aangeleverd. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>terug</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>te</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vinden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rapport.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleidstheorie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>door</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LVVN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aangeleverd.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00453BE1" w:rsidR="00453BE1" w14:paraId="6F0A76E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidTr="00DF35F2" w14:paraId="3D16BDDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="3C476A2B" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="114C7B04" w14:textId="370E7A92">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Welke financiële afbakening (rijksbegroting) had het geëvalueerde instrument?  </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>financiële</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afbakening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(rijksbegroting)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>had</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geëvalueerde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>instrument?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00453BE1" w:rsidR="00453BE1" w:rsidP="003F7E2A" w:rsidRDefault="00453BE1" w14:paraId="1AC0BC74" w14:textId="77777777">
+          <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="3E181627" w14:textId="0E7977FE">
             <w:pPr>
-              <w:rPr>
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00453BE1">
-[...3 lines deleted...]
-              <w:t>Een jaarlijks budget van 10 miljoen euro. </w:t>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Een</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jaarlijks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>budget</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>van</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>euro.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088574E" w:rsidR="0088574E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00453BE1" w:rsidR="001536B3" w:rsidP="003F7E2A" w:rsidRDefault="001536B3" w14:paraId="16FED0A2" w14:textId="73DB3565">
+    <w:p w:rsidRPr="0088574E" w:rsidR="00CE46B3" w:rsidP="0088574E" w:rsidRDefault="00CE46B3" w14:paraId="2C7ED67A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00453BE1" w:rsidR="001536B3" w:rsidSect="00D604B3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="0088574E" w:rsidR="004E5D09" w:rsidP="0088574E" w:rsidRDefault="004E5D09" w14:paraId="18F6BE38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0088574E" w:rsidR="004E5D09" w:rsidSect="00CE46B3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43915B3D" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7">
+    <w:p w14:paraId="142B461D" w14:textId="77777777" w:rsidR="002B70A0" w:rsidRDefault="002B70A0" w:rsidP="00CE46B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A661C23" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E1D4FCA" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7">
+    <w:p w14:paraId="7A49FB49" w14:textId="77777777" w:rsidR="002B70A0" w:rsidRDefault="002B70A0" w:rsidP="00CE46B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058AC5A3" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A14022A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="12578FF2" w14:textId="77777777" w:rsidR="00CE46B3" w:rsidRPr="00CE46B3" w:rsidRDefault="00CE46B3" w:rsidP="00CE46B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6301537E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="00E121F7" w14:textId="77777777" w:rsidR="00CE46B3" w:rsidRPr="00CE46B3" w:rsidRDefault="00CE46B3" w:rsidP="00CE46B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="44ED06E1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73003A7C" w14:textId="77777777" w:rsidR="00CE46B3" w:rsidRPr="00CE46B3" w:rsidRDefault="00CE46B3" w:rsidP="00CE46B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EE4CE54" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7">
+    <w:p w14:paraId="7D31F225" w14:textId="77777777" w:rsidR="002B70A0" w:rsidRDefault="002B70A0" w:rsidP="00CE46B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACC78C8" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C2A59BD" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7">
+    <w:p w14:paraId="6D0E798C" w14:textId="77777777" w:rsidR="002B70A0" w:rsidRDefault="002B70A0" w:rsidP="00CE46B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC18BD7" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRDefault="00A04EB7"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="10B690C6" w14:textId="561A6E26" w:rsidR="00496F96" w:rsidRDefault="00496F96">
+    <w:p w14:paraId="2455949E" w14:textId="744F8902" w:rsidR="00CE46B3" w:rsidRPr="0088574E" w:rsidRDefault="00CE46B3" w:rsidP="0088574E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>SEO (2025), VOOR DE SIER OF VOOR DE LEEUWEN?</w:t>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SEO</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2025),</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VOOR</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SIER</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VOOR</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LEEUWEN?</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24A1BAF5" w14:textId="128B131E" w:rsidR="00496F96" w:rsidRDefault="00496F96">
+    <w:p w14:paraId="02333117" w14:textId="27CB2CDC" w:rsidR="00CE46B3" w:rsidRPr="0088574E" w:rsidRDefault="00CE46B3" w:rsidP="0088574E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Idem.</w:t>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Idem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="251DB87B" w14:textId="04C60A34" w:rsidR="00496F96" w:rsidRDefault="00496F96">
+    <w:p w14:paraId="00EF01F9" w14:textId="545EA27E" w:rsidR="00CE46B3" w:rsidRPr="0088574E" w:rsidRDefault="00CE46B3" w:rsidP="0088574E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Idem.</w:t>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Idem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="011905D7" w14:textId="64777322" w:rsidR="00496F96" w:rsidRDefault="00496F96">
+    <w:p w14:paraId="6C2B4CED" w14:textId="271205AA" w:rsidR="00CE46B3" w:rsidRPr="0088574E" w:rsidRDefault="00CE46B3" w:rsidP="0088574E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Idem.</w:t>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Idem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="61F30AD4" w14:textId="43963BC4" w:rsidR="00496F96" w:rsidRDefault="00496F96">
+    <w:p w14:paraId="54331C06" w14:textId="5A6A5F18" w:rsidR="00CE46B3" w:rsidRPr="0088574E" w:rsidRDefault="00CE46B3" w:rsidP="0088574E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Idem.</w:t>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Idem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0A42E11A" w14:textId="15D96D1D" w:rsidR="00496F96" w:rsidRDefault="00496F96">
+    <w:p w14:paraId="47C6E99F" w14:textId="01EDE993" w:rsidR="00CE46B3" w:rsidRPr="0088574E" w:rsidRDefault="00CE46B3" w:rsidP="0088574E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0088574E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.kcbr.nl/ontwikkelen-beleid-en-regelgeving/doenvermogentoets</w:t>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="0088574E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.kcbr.nl/ontwikkelen-beleid-en-regelgeving/doenvermogentoets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0088574E" w:rsidRPr="0088574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="38D30C38" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="27901C29" w14:textId="77777777" w:rsidR="00CE46B3" w:rsidRPr="00CE46B3" w:rsidRDefault="00CE46B3" w:rsidP="00CE46B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="3F651E1C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="16317E0C" w14:textId="77777777" w:rsidR="00CE46B3" w:rsidRPr="00CE46B3" w:rsidRDefault="00CE46B3" w:rsidP="00CE46B3">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2540FFCD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...440 lines deleted...]
-  <w:p w14:paraId="6FC15490" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60F877BD" w14:textId="77777777" w:rsidR="00CE46B3" w:rsidRPr="00CE46B3" w:rsidRDefault="00CE46B3" w:rsidP="00CE46B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0800069B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="354630BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3635,336 +33182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...284 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BE87471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE5EBD58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4069,334 +33331,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...282 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22333278"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7AEA79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4501,51 +33480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2929360B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F176F09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4650,51 +33629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CF00226"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C664B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4799,51 +33778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DB57D15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD7847B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4948,51 +33927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B0B380F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B890E0A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5097,51 +34076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D382460"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3ED49630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5246,51 +34225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9504BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="58C84DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5395,193 +34374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE76A27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4768BA46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5686,51 +34523,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFC0CC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC70EC4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5835,51 +34672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680D08CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAE6AC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5984,51 +34821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795752AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9048AC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6133,51 +34970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A044714"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="082000D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6282,875 +35119,266 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="817261383">
+  <w:num w:numId="1" w16cid:durableId="1100488765">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="977688080">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="72288372">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="240480851">
+  <w:num w:numId="4" w16cid:durableId="1107046645">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1824807223">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1691645811">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="519393193">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="440993149">
+  <w:num w:numId="8" w16cid:durableId="1130174885">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="294724945">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1368140409">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1142312225">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1889295367">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1132865216">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="832838242">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="879434898">
+  <w:num w:numId="14" w16cid:durableId="396325521">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1289968900">
-[...65 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...582 lines deleted...]
-    <w:rsid w:val="00FF5A8E"/>
+    <w:rsidRoot w:val="00CE46B3"/>
+    <w:rsid w:val="0000241A"/>
+    <w:rsid w:val="002B70A0"/>
+    <w:rsid w:val="003D47E1"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006E2414"/>
+    <w:rsid w:val="0088574E"/>
+    <w:rsid w:val="00CE46B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="69E10455"/>
+  <w14:docId w14:val="513A67FC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{54A54576-4020-48C7-922C-D0DF2E29D52B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7172,74 +35400,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7388,1142 +35617,1211 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE46B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...61 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00496F96"/>
+    <w:rsid w:val="00CE46B3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE46B3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcbr.nl/ontwikkelen-beleid-en-regelgeving/doenvermogentoets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2145</ap:Words>
-  <ap:Characters>11801</ap:Characters>
+  <ap:Words>2170</ap:Words>
+  <ap:Characters>11937</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13919</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14079</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>