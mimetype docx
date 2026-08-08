--- v0 (2026-06-22)
+++ v1 (2026-08-08)
@@ -1,4957 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="00CE78E9" w:rsidP="002F782E" w:rsidRDefault="006F13EF" w14:paraId="244E472B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="0B689163" w14:textId="7734DF88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2326</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="68F3B2E8" w14:textId="682395F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z09350</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="6A470699" w14:textId="11492151">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008946A8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="24B2210F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="1CCDFA37" w14:textId="642262BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008946A8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="459E4008" w14:textId="77777777">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00216D6F">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heeft u kennisgenomen van het artikel «In tranen over dreigende boete voor alternatieve therapeuten: «Ik mag wel mensen blijven helpen maar dieren zijn nu dus taboe. Dat is toch bizar?»», waarin wordt beschreven dat diertherapeuten door handhaving van de Nederlandse Voedsel-en Warenautoriteit (NVWA) worden geconfronteerd met dreigende boetes tot 25.000 euro? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="630B4E2B" w14:textId="77777777">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00216D6F" w:rsidR="006209C2">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00216D6F">
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="43C2AA9A" w14:textId="77777777">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="1E17ADC3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="0D71E730" w14:textId="77777777">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u aangeven hoeveel waarschuwingen, lastgevingen en boetes de NVWA in 2024 en 2025 heeft opgelegd aan diertherapeuten en op basis van welke typen handelingen deze sancties zijn opgelegd? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NVWA ontvangt signalen en meldingen over het mogelijk onbevoegd uitvoeren van diergeneeskundige handelingen door onder andere osteopaten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>craniosacraaltherapeuten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="0072468F" w:rsidP="002F782E" w:rsidRDefault="0072468F" w14:paraId="44469068" w14:textId="77777777"/>
-[...38 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="65BECBA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst zijn er een tweetal meldingen gedaan over dry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>needling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door diertherapeuten. Dry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>needling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mag sinds de publicatie in de Staatscourant op 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">12-2021 door dierenfysiotherapeuten, geregistreerd in het Diergeneeskunde register, uitgevoerd worden. Op grond van de Wet dieren is het verbreken van weefsels, en dus ook dry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>needling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, een lichamelijke ingreep en daarmee een diergeneeskundige handeling, die beroepsmatig in beginsel alleen door dierenartsen mocht worden uitgevoerd. In 2024 is één inspectie uitgevoerd bij een osteopaat naar aanleiding van een melding over dry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>needling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij dieren. Hierbij is een officiële waarschuwing aangezegd. Daarnaast is één inspectie uitgevoerd bij een opleider waarbij de melding eveneens betrekking had op dry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>needling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierbij is geen interventie opgelegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="63973D0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="3C0DF9D5" w14:textId="77777777">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z09350</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t xml:space="preserve">Daarnaast heeft de NVWA sinds begin 2025 acht informatieve brieven verstuurd aan bedrijven en behandelaars waarover meldingen waren gedaan dat mogelijk beroepsmatig diergeneeskundige handelingen, anders dan dry </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>needling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, werden uitgevoerd door personen die daar op grond van de Wet dieren niet toe bevoegd zijn. Tot op heden is één informatieve brief verzonden met betrekking tot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>craniosacraaltherapie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zijn zeven informatieve brieven verzonden met betrekking tot osteopathie. Deze brieven bevatten informatie over de geldende wet- en regelgeving en verwijzen naar het dossier op de website van de NVWA over het onderzoeken en behandelen van dieren. Wanneer na een eerdere waarschuwing of informatieve brief nieuwe meldingen worden ontvangen, voert de NVWA fysieke inspecties uit en treedt indien nodig handhavend op. Tot op heden is hier nog geen sprake van geweest. </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00216D6F">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="3E61664F" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="7F363F9C" w14:textId="77777777">
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u toelichten op welke wettelijke grondslag de NVWA concludeert dat behandelingen door alternatieve diertherapeuten, zoals osteopathie en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>craniosacraal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> therapie bij paarden, worden aangemerkt als diergeneeskundige handelingen die uitsluitend door dierenartsen of daartoe bevoegde beroepsgroepen mogen worden uitgevoerd? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja. </w:t>
-[...146 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">De definitie van een diergeneeskundige handeling volgt uit artikel 1.1 van de Wet dieren en het verbod uit artikel 2.9 van de Wet dieren op het beroepsmatig verrichten van diergeneeskundige handelingen door personen die daartoe niet bevoegd zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="6E9801A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="5F333EB4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 1.1 van de Wet dieren definieert een diergeneeskundige handeling onder meer als:  “het voorschrijven of uitvoeren van een behandeling of het onderzoeken van een dier, met het oog op het voorkomen, genezen, verzachten, onderkennen of opheffen van een aandoening, dierziekte, zoönose, ziekteverschijnsel, gebrek, of van in- of uitwendig letsel of pijn”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="0A5B1514" w14:textId="07554DD8">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="4BF9631F" w14:textId="77777777">
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 2.9, eerste lid, van de Wet dieren bepaalt dat het beroepsmatig verrichten van diergeneeskundige handelingen uitsluitend is toegestaan aan personen die daartoe wettelijk zijn toegelaten en zijn ingeschreven in het Diergeneeskunderegister. Bij de beoordeling kijkt de NVWA niet naar de naam van een therapievorm, maar naar de aard en het doel van de uitgevoerde handelingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="63446606" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="395C6D09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>De NVWA constateert dat in ieder geval bij osteopathie en craniosacraaltherapie handelingen worden uitgevoerd die vallen onder deze wettelijke definitie. Voor deze beroepsgroepen zijn op dit moment geen specifieke uitzonderingen opgenomen in wet- en regelgeving. Dat betekent dat dergelijke handelingen, als ze worden aangemerkt als diergeneeskundige handeling, uitsluitend beroepsmatig mogen worden uitgevoerd door personen die daartoe bevoegd zijn binnen het diergeneeskundig stelsel. Het huidig wettelijk kader is leidend in het toezicht en de handhaving van de NVWA.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="520AD224" w14:textId="77777777">
+        <w:t xml:space="preserve">De NVWA constateert dat in ieder geval bij osteopathie en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>craniosacraaltherapie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handelingen worden uitgevoerd die vallen onder deze wettelijke definitie. Voor deze beroepsgroepen zijn op dit moment geen specifieke uitzonderingen opgenomen in wet- en regelgeving. Dat betekent dat dergelijke handelingen, als ze worden aangemerkt als diergeneeskundige handeling, uitsluitend beroepsmatig mogen worden uitgevoerd door personen die daartoe bevoegd zijn binnen het diergeneeskundig stelsel. Het huidig wettelijk kader is leidend in het toezicht en de handhaving van de NVWA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="29CFC4C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="042C8061" w14:textId="605E7AFE">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="22BC6C85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Deelt u de opvatting dat aanvullende therapieën, mits duidelijk afgebakend en uitgevoerd na of in afstemming met een diagnose door een dierenarts, een complementaire rol kunnen spelen bij het welzijn en herstel van dieren? Zo ja, hoe krijgt dit momenteel vorm in wet- en regelgeving? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="3A45BFC9" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="319BF193" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="20DB64DA" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="468F6447" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="1BB8C914" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="0606C366" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het staat een diereigenaar vrij om complementaire therapie af te nemen die de eigenaar nodig of wenselijk acht voor diens dier. De diertherapeut moet zich bij het uitvoeren van de aanvullende/complementaire therapie houden aan geldende wet- en regelgeving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="1B06BB7E" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="4C82DE18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="6C537F3A" w14:textId="4A35085B">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="538F27D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Erkent u dat het ontbreken van een beschermd beroep voor de diertherapeuten zowel risico’s voor dierenwelzijn als onzekerheid voor goed opgeleide en zorgvuldig werkende therapeuten met zich meebrengt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="5A44C596" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="35F85D3D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="1B5CEC87" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="141DC9D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="56EAB322" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="55D557C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het reguleren van een beroep is een forse maatregel waarvoor een gedegen afweging gemaakt dient te worden van onder andere de risico's voor de publieke belangen (dierenwelzijn, diergezondheid, volksgezondheid, voedselveiligheid en milieu), de administratieve last die regulering met zich meebrengt en de proportionaliteit en subsidiariteit van het reguleren van een beroep. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="04E7131F" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="749483B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Diergeneeskundigen zijn personen die beroepsmatig diergeneeskundige handelingen uitvoeren en geregistreerd zijn in het Diergeneeskunderegister. Dit wettelijk stelsel garandeert dat diergeneeskundigen bevoegd zijn om diergeneeskundige handelingen uit te voeren én hier de juiste opleiding voor hebben gevolgd. Geregistreerde diergeneeskundigen zijn dierenartsen, dierenartsassistenten paraveterinair, dierenfysiotherapeuten, embryotransplanteurs en -winners, dierverloskundigen en castreurs. Regulering, en daarmee bescherming van een beroepstitel in de veterinaire sector, betekent dat er bepaalde eisen worden gesteld aan het werk en de opleiding om diergeneeskundige handelingen uit te voeren. De voorwaarden voor toelating en de beschrijving van die diergeneeskundige handelingen die door bepaalde beroepsgroepen mogen worden uitgevoerd zijn beschreven in het Besluit diergeneeskundigen. De opleidingseisen zijn opgenomen in de Regeling diergeneeskundigen.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="2FD531BA" w14:textId="77777777">
+        <w:t xml:space="preserve">Diergeneeskundigen zijn personen die beroepsmatig diergeneeskundige handelingen uitvoeren en geregistreerd zijn in het Diergeneeskunderegister. Dit wettelijk stelsel garandeert dat diergeneeskundigen bevoegd zijn om diergeneeskundige handelingen uit te voeren én hier de juiste opleiding voor hebben gevolgd. Geregistreerde diergeneeskundigen zijn dierenartsen, dierenartsassistenten paraveterinair, dierenfysiotherapeuten, embryotransplanteurs en -winners, dierverloskundigen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>castreurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Regulering, en daarmee bescherming van een beroepstitel in de veterinaire sector, betekent dat er bepaalde eisen worden gesteld aan het werk en de opleiding om diergeneeskundige handelingen uit te voeren. De voorwaarden voor toelating en de beschrijving van die diergeneeskundige handelingen die door bepaalde beroepsgroepen mogen worden uitgevoerd zijn beschreven in het Besluit diergeneeskundigen. De opleidingseisen zijn opgenomen in de Regeling diergeneeskundigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="008E064F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="20E17F85" w14:textId="38B3E4A1">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="6394BDDE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bent u bereid te onderzoeken of het mogelijk en wenselijk is om opleidingen en kwaliteitseisen voor diertherapieën te toetsen en eventueel te erkennen, zodat onderscheid kan worden gemaakt tussen deskundige behandelaars en onbevoegde of onzorgvuldige aanbieders? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="05E5C7B8" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="5C44DE31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="5B2B8C5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="590CDC5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="30B510FF" w14:textId="3D6F3836">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="5D6E981A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="242424"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In het kader van dierenwelzijn vind ik het van belang dat diereigenaren goed geïnformeerd zijn over de deskundigheid van een behandelaar. Het toetsen en erkennen van opleidingen dragen bij aan kwaliteitsborging van diertherapieën. Zoals toegelicht onder vraag 5 is beroepsregulering een zwaar instrument dat vraagt om een goede afweging. Ik ben bereid om te kijken met de beroepsgroep wat passend</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="2D59E379" w14:textId="77777777">
+        <w:t xml:space="preserve">In het kader van dierenwelzijn vind ik het van belang dat diereigenaren goed geïnformeerd zijn over de deskundigheid van een behandelaar. Het toetsen en erkennen van opleidingen dragen bij aan kwaliteitsborging van diertherapieën. Zoals toegelicht onder vraag 5 is beroepsregulering een zwaar instrument dat vraagt om een goede afweging. Ik ben bereid om te kijken met de beroepsgroep wat passend en wenselijk is bij dit vraagstuk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="76CDFFC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="242424"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="6C7874D1" w14:textId="4B522571">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="57D94E94" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bent u bereid om, in overleg met de NVWA, dierenartsen, diertherapeuten en sectororganisaties, te bezien of nadere verduidelijking of aanpassing van beleid nodig is om zowel dierenwelzijn als rechtszekerheid voor betrokken beroepsgroepen beter te borgen? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="64266A4A" w14:textId="77777777">
+        <w:t xml:space="preserve">Bent u bereid om, in overleg met de NVWA, dierenartsen, diertherapeuten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sectororganisaties, te bezien of nadere verduidelijking of aanpassing van beleid nodig is om zowel dierenwelzijn als rechtszekerheid voor betrokken beroepsgroepen beter te borgen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="46A857E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="30C8762B" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="43415ECF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="156A2EEF" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="3DDF0AE2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De definitie van een diergeneeskundige handeling is breed geformuleerd in de Wet dieren. Naar aanleiding van de publicatie van het webdossier</w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de NVWA zijn hierover vragen gekomen vanuit de diertherapeuten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="25973C1A" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="30B15838" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De vraag is of de ruime definitie van artikel 1.1 en 2.9 van de Wet dieren zo bedoeld is dat al deze handelingen onder die definitie vallen of dat er sprake is van onbedoelde effecten. Dit geldt niet alleen voor osteopathie en craniosacraaltherapie, maar kan ook impact hebben op het handelen van andere, niet- geregistreerde, diertherapeuten. Niet elke handeling ten aanzien van een dier is een diergeneeskundige handeling die is voorbehouden aan een diergeneeskundige. Gezien het belang van het dierenwelzijn, de goede zorg voor het dier en de rechtszekerheid van de betrokken therapeuten zal ik, samen met de sector en de NVWA, dit vraagstuk verkennen. Deze verkenning heb ik nodig om een gedegen belangenafweging te maken en te bezien wat er nodig en passend is om zowel de kwaliteit van de diergeneeskundige zorg als de rechtszekerheid voor de betrokken therapeuten te borgen. </w:t>
+        <w:t xml:space="preserve">De vraag is of de ruime definitie van artikel 1.1 en 2.9 van de Wet dieren zo bedoeld is dat al deze handelingen onder die definitie vallen of dat er sprake is van onbedoelde effecten. Dit geldt niet alleen voor osteopathie en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>craniosacraaltherapie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00216D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar kan ook impact hebben op het handelen van andere, niet- geregistreerde, diertherapeuten. Niet elke handeling ten aanzien van een dier is een diergeneeskundige handeling die is voorbehouden aan een diergeneeskundige. Gezien het belang van het dierenwelzijn, de goede zorg voor het dier en de rechtszekerheid van de betrokken therapeuten zal ik, samen met de sector en de NVWA, dit vraagstuk verkennen. Deze verkenning heb ik nodig om een gedegen belangenafweging te maken en te bezien wat er nodig en passend is om zowel de kwaliteit van de diergeneeskundige zorg als de rechtszekerheid voor de betrokken therapeuten te borgen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="35E96A8B" w14:textId="6612F4A9">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="1E922733" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u deze vragen één voor één beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="56A919B5" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="67F6949C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="304C0BF9" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="79B010A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="006209C2" w:rsidP="002F782E" w:rsidRDefault="006209C2" w14:paraId="7074136A" w14:textId="77777777">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="727B59F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216D6F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00216D6F" w:rsidR="00677EFC" w:rsidP="002F782E" w:rsidRDefault="00677EFC" w14:paraId="6644D896" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00216D6F" w:rsidR="00426BC7" w:rsidP="002F782E" w:rsidRDefault="00426BC7" w14:paraId="08552369" w14:textId="5D951271">
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="01373246" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="3D905D4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00216D6F" w:rsidR="008946A8" w:rsidP="008946A8" w:rsidRDefault="008946A8" w14:paraId="665843D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00216D6F" w:rsidR="00426BC7" w:rsidSect="00D604B3">
+    <w:p w:rsidR="006D7766" w:rsidRDefault="006D7766" w14:paraId="632E7CFE" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006D7766" w:rsidSect="008946A8">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="123B4847" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF">
+    <w:p w14:paraId="5B2C30C0" w14:textId="77777777" w:rsidR="006174BD" w:rsidRDefault="006174BD" w:rsidP="008946A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075080FF" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37CCEE89" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF">
+    <w:p w14:paraId="2C42E26D" w14:textId="77777777" w:rsidR="006174BD" w:rsidRDefault="006174BD" w:rsidP="008946A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE7D49C" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BDDC291" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="40EEE126" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="008946A8" w:rsidRDefault="008946A8" w:rsidP="008946A8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="37D74283" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6704C110" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="008946A8" w:rsidRDefault="008946A8" w:rsidP="008946A8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="581F7AD3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44D3337D" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="008946A8" w:rsidRDefault="008946A8" w:rsidP="008946A8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B758ADB" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF">
+    <w:p w14:paraId="59E93C21" w14:textId="77777777" w:rsidR="006174BD" w:rsidRDefault="006174BD" w:rsidP="008946A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075CB31A" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BE4F057" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF">
+    <w:p w14:paraId="23DADE8D" w14:textId="77777777" w:rsidR="006174BD" w:rsidRDefault="006174BD" w:rsidP="008946A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E4F76D" w14:textId="77777777" w:rsidR="008167DF" w:rsidRDefault="008167DF"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3019C00C" w14:textId="77777777" w:rsidR="006209C2" w:rsidRPr="002F782E" w:rsidRDefault="006209C2" w:rsidP="006209C2">
+    <w:p w14:paraId="31635139" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="002F782E" w:rsidRDefault="008946A8" w:rsidP="008946A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F782E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F782E">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="002F782E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Welke bevoegdheden heb ik als diergeneeskundige? | NVWA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...120 lines deleted...]
-  <w:p w14:paraId="40A9E3D7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="3A7FCED0" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="008946A8" w:rsidRDefault="008946A8" w:rsidP="008946A8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...549 lines deleted...]
-  <w:p w14:paraId="6F1B29A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7E860D3E" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="008946A8" w:rsidRDefault="008946A8" w:rsidP="008946A8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="182DF9BD" w14:textId="77777777" w:rsidR="008946A8" w:rsidRPr="008946A8" w:rsidRDefault="008946A8" w:rsidP="008946A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...1871 lines deleted...]
-    <w:rsid w:val="00F41B49"/>
+    <w:rsidRoot w:val="008946A8"/>
+    <w:rsid w:val="001E63AD"/>
+    <w:rsid w:val="006174BD"/>
+    <w:rsid w:val="006D7766"/>
+    <w:rsid w:val="008946A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="55291657"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8DCEE261-9DB1-4FB0-8442-18C274E76049}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4960,51 +1431,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5255,397 +1726,1172 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00085ACD"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008946A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00085ACD"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008946A8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvwa.nl/onderwerpen/dier/dieren-onderzoeken-en-behandelen/bevoegdheden-diergeneeskundige" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7646</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1352</ap:Words>
+  <ap:Characters>7442</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>63</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>62</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9018</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8777</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>