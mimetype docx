--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,5259 +1,980 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00933FF5" w:rsidRDefault="00380420" w14:paraId="158432D8" w14:textId="77777777">
-[...116 lines deleted...]
-    <w:p w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="490C03CF" w14:textId="7122D470">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="6DC83C19" w14:textId="0283A1BA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002361F6">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="002361F6" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="33CB91D2" w14:textId="77777777">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2327</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="44FF8C18" w14:textId="12E9751B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="002361F6" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="078710D6" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z11499</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="6CFB5944" w14:textId="4C1335C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82641">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="35B67E3F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Heeft u kennisgenomen van de uitspraken van het College van Beroep voor het bedrijfsleven (CBb) over de Huis- en hobbydierenlijst op 28 mei 2026 (ECLI:NL:CBB:2026:210 t/m 219), waarin het CBb oordeelt dat voor meerdere diersoorten, waaronder de dromedaris, een nieuw besluit moet worden genomen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002361F6" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="1820F406" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="2F0083F4" w14:textId="3AC2D27F">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="351617C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="2B9AB516" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002361F6" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="21B4F856" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="6921E2A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe beoordeelt u het feit dat het CBb heeft geoordeeld dat de toepassing van het domesticatiecriterium door de minister te beperkt is geweest en dat voor onder andere de dromedaris, chinchilla en Russische dwerghamster, opnieuw een bestuurlijke afweging moet worden gemaakt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002361F6" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="0F1A94FA" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="002361F6" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="08CFB863" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="5400524B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="2B61E13D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="003D69DE" w14:paraId="41D3047A" w14:textId="68158273">
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="650A9A67" w14:textId="77777777">
       <w:r w:rsidRPr="003D69DE">
         <w:t xml:space="preserve">Het Adviescollege </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">huis- en hobbydierenlijst </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69DE">
         <w:t xml:space="preserve">heeft </w:t>
       </w:r>
       <w:r>
         <w:t>geadviseerd om z</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69DE">
         <w:t xml:space="preserve">oogdiersoorten met populaties die zich in een vergevorderd stadium van het domesticatieproces bevinden </w:t>
       </w:r>
       <w:r>
         <w:t>op de huis- en hobbydierenlijst te plaatsen. Het CBb heeft geoordeeld dat het domesticatiecriterium gebruikt mag worden en deugdelijk is. Overigens oordeelde het CBb dat ik moet bezien of er aanleiding bestaat om de soorten dromedaris, jak, chinchilla, Russische dwerghamster en witstaartstekelvarken om bestuurlijke redenen toch op de lijst te plaatsen, ook al voldoen deze soorten niet aan het criterium van verregaande domesticatie</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69DE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="000B6262">
+        <w:t xml:space="preserve"> Ik ga deze bestuurlijke afweging zorgvuldig maken.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92A0A" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="31BEC8F9" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="62D258ED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Erkent u dat deze uitspraak, waarin door de rechter is vastgesteld dat bij al zeker zes diersoorten ondeugdelijk gemotiveerde besluiten zijn genomen, laat zien dat bij het opstellen van de Huis- en hobbydierenlijst fouten zijn gemaakt in de beoordeling van diersoorten, in het bijzonder bij de toepassing van het domesticatiecriterium?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92A0A" w:rsidP="00933FF5" w:rsidRDefault="00A92A0A" w14:paraId="04392680" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A92A0A" w:rsidP="00933FF5" w:rsidRDefault="00A92A0A" w14:paraId="55320A6B" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="3AAA7170" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="37CE9A66" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C1638" w:rsidP="00933FF5" w:rsidRDefault="00153DFA" w14:paraId="6E815E1C" w14:textId="26DC46B8">
-[...119 lines deleted...]
-      <w:r w:rsidR="006518AE">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="0C060430" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">andere soorten moet ik opnieuw een beslissing op bezwaar nemen. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Alle andere besluiten over het plaatsen of niet plaatsen van soorten zijn in rechte vast komen te staan.   </w:t>
+        <w:t xml:space="preserve">In de uitspraak over de huis- en hobbydierenlijst heeft het CBb geoordeeld dat de lijst op een zorgvuldige manier tot stand is gekomen. Het CBb heeft de bezwaren over de onafhankelijkheid en deskundigheid van de adviescommissie en het adviescollege die hebben geadviseerd over de lijst verworpen. Het CBb heeft geoordeeld dat de systematiek die is gebruikt, wetenschappelijk verantwoord is en juist is toegepast. De manier van beoordelen is in overeenstemming met de eisen van het Europees recht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="5DDB63B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="448CC80F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het CBb heeft geoordeeld dat het domesticatiecriterium gebruikt mag worden en deugdelijk is. Overigens oordeelde het CBb dat ik moet bezien of er aanleiding bestaat om de soorten dromedaris, jak, chinchilla, Russische dwerghamster en witstaartstekelvarken om bestuurlijke redenen toch op de lijst te plaatsen, ook al voldoen deze soorten niet aan het criterium van verregaande domesticatie. Daarnaast moet ik het zoönoserisico van de katoenrat opnieuw bezien. Voor zes andere soorten moet ik opnieuw een beslissing op bezwaar nemen. Alle andere besluiten over het plaatsen of niet plaatsen van soorten zijn in rechte vast komen te staan.   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="42DB1C6F" w14:textId="37AAA20D">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="67E3AEDB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Verwacht u naar aanleiding van de uitspraak van het CBb, dat sprake is van 314</w:t>
       </w:r>
-      <w:r w:rsidR="00933FF5">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>afzonderlijke besluiten waartegen individueel bezwaar en beroep openstaat, een groot aantal aanvullende bezwaar- en beroepsprocedures tegen andere besluiten om diersoorten niet aan te wijzen? Zo ja, wat betekent dit volgens u voor de uitvoerbaarheid en juridische houdbaarheid van de huidige Huis- en hobbydierenlijst?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="242F68E4" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="66D322DB" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="24B7E55F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="3DE730DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00794DCB" w:rsidP="00933FF5" w:rsidRDefault="00794DCB" w14:paraId="1602B14F" w14:textId="38C6DD54">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="694AC02A" w14:textId="77777777">
       <w:r w:rsidRPr="00794DCB">
         <w:t>De uitspraak maakt duidelijk dat de beoordelingen van de diersoorten in rechte vaststaan</w:t>
       </w:r>
-      <w:r w:rsidR="002A56CA">
-[...3 lines deleted...]
-        <w:t>tegen deze beoordelingen is geen bezwaar en beroep meer mogelijk</w:t>
+      <w:r>
+        <w:t>, tegen deze beoordelingen is geen bezwaar en beroep meer mogelijk</w:t>
       </w:r>
       <w:r w:rsidRPr="00794DCB">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FF161B">
-[...3 lines deleted...]
-        <w:t>U</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> U</w:t>
       </w:r>
       <w:r w:rsidRPr="00794DCB">
         <w:t>itzondering</w:t>
       </w:r>
-      <w:r w:rsidR="00153DFA">
+      <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00794DCB">
         <w:t xml:space="preserve"> hierop vormen de </w:t>
       </w:r>
-      <w:r w:rsidR="006518AE">
+      <w:r>
         <w:t>twaalf</w:t>
       </w:r>
       <w:r w:rsidRPr="00794DCB">
         <w:t xml:space="preserve"> soorten waaro</w:t>
       </w:r>
-      <w:r w:rsidR="003D7CC1">
+      <w:r>
         <w:t>ver</w:t>
       </w:r>
       <w:r w:rsidRPr="00794DCB">
         <w:t xml:space="preserve"> ik een nieuw besluit moet nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="00CC57E1" w14:paraId="095E1114" w14:textId="62E236A1"/>
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="52287BEC" w14:textId="77777777">
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="73BAED56" w14:textId="77777777"/>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="652FF387" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Acht u het wenselijk en werkbaar dat deze uitspraak leidt tot een aanzienlijke extra belasting van rechtbanken en uitvoeringsorganisaties door nieuwe procedures over individuele diersoorten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="504A7BFE" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="05E79EB1" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="7B9E6279" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="0634B366" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="78C1E31C" w14:textId="01389961">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="2ED2F1D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nee, ik zie dit risico niet. Voor nadere toelichting verwijs ik u naar mijn antwoord op vraag 4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="17875087" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="6D94E899" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe verhoudt het oordeel van het CBb zich volgens u tot de eis uit het Andibel-arrest (ECLI:EU:C:2008:353) dat een positieflijst moet zijn gebaseerd op objectieve en proportionele criteria, nu blijkt dat voor meerdere soorten alsnog een aanvullende bestuurlijke (en dus specifiek niet wetenschappelijke) afweging nodig is om tot een besluit te komen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="2F89A6A0" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="009F6806" w:rsidP="00933FF5" w:rsidRDefault="009F6806" w14:paraId="73792F72" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="04AC1C76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="59CC9D7A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="000B6262" w14:paraId="4132A7E0" w14:textId="042B3E52">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">. Ik bezie momenteel hoe ik deze afweging ga maken. </w:t>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="19C23D85" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het CBb heeft geoordeeld dat de huis- en hobbydierenlijst is gebaseerd op objectieve en proportionele criteria. De systematiek van de lijst, alsmede het domesticatie-criterium zijn in lijn met het Andibel-arrest. Overigens oordeelde het CBb dat ik een aanvullende bestuurlijke afweging moet maken zoals toegelicht in antwoord op vraag 3. Deze afweging gaat over de toepassing van het criterium domesticatie. Ik bezie momenteel hoe ik deze afweging ga maken. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5398" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="18111DA5" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="4BBED5E2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
+      <w:r w:rsidRPr="00CC57E1">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat het problematisch is dat de strikt wetenschappelijke beoordelingssystematiek ertoe zou hebben geleid dat zelfs honden, katten en paarden niet op de lijst zouden zijn geplaatst en dat vervolgens via het domesticatiecriterium bestuurlijke uitzonderingen moesten worden gemaakt? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5398" w:rsidP="00933FF5" w:rsidRDefault="00CB5398" w14:paraId="1CC54E2F" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CB5398" w:rsidP="00933FF5" w:rsidRDefault="00CB5398" w14:paraId="3B8EB04F" w14:textId="77777777">
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="73200C46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="2F83DD14" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00657C51" w:rsidP="00933FF5" w:rsidRDefault="00CB5398" w14:paraId="29A36D95" w14:textId="43AD02AC">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="70C527A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Het CBb heeft vastgesteld dat het domesticatie-criterium wetenschappelijk is onderbouwd en consequent is toegepast. Er hoefden dus geen bestuurlijke uitzonderingen gemaakt te worden om verregaand gedomesticeerde populaties van soorten op de lijst te plaatsen. Honden, katten en paarden staan op de huis- en hobbydierenlijst en mogen gehouden worden.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="568EEDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CC57E1">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe verklaart u de uitzonderingspositie die het damhert en edelhert innemen, nu uit de uitspraak van het CBb blijkt dat de bevoegdheid omtrent het aanwijzen van diersoorten als soorten die gehouden mogen worden niet discretionair van aard is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="4449DEFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="60FC2D21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="455C450C" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Het </w:t>
-[...26 lines deleted...]
-        <w:t>Honden, katten en paarden staan op de huis- en hobbydierenlijst en mogen gehouden worden.</w:t>
+        <w:t xml:space="preserve">Het damhert en edelhert zijn niet aangewezen. Mijn voorganger heeft besloten in een vrijstelling op grond van artikel 10.1, eerste lid, van de Wet dieren voor deze soorten te voorzien. Hetzelfde geldt voor het houden van de dromedaris voor productie, ook hiervoor is in een vrijstelling voorzien. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5398" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="4A954D46" w14:textId="4E839978">
-[...9 lines deleted...]
-        <w:t>8</w:t>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="7FD1B313" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CC57E1" w:rsidR="00CC57E1">
-[...13 lines deleted...]
-    <w:p w:rsidR="00CB5398" w:rsidP="00933FF5" w:rsidRDefault="00CB5398" w14:paraId="29C653AB" w14:textId="77777777">
+      <w:r w:rsidRPr="00CC57E1">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid opnieuw kritisch te kijken naar de uitwerking en juridische houdbaarheid van de Huis- en hobbydierenlijst, mede in het licht van deze uitspraak en de mogelijkheid van verdere procedures tegen individuele beslissingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="2ACFD850" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="02AA4B02" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidP="00933FF5" w:rsidRDefault="00CB5398" w14:paraId="0ECA034F" w14:textId="593579DE">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00CC57E1" w:rsidR="00C82641" w:rsidP="00C82641" w:rsidRDefault="00C82641" w14:paraId="5A0C4C50" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De uitspraak van het CBb bevestigt dat de huis- en hobbydierenlijst juridisch houdbaar is. Ik ga niet opnieuw kijken naar de juridische houdbaarheid van deze lijst. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5398" w:rsidP="00933FF5" w:rsidRDefault="002361F6" w14:paraId="7FFDA1D7" w14:textId="77777777">
-[...61 lines deleted...]
-    <w:sectPr w:rsidRPr="00CC57E1" w:rsidR="00CC57E1" w:rsidSect="00D604B3">
+    <w:p w:rsidR="006D7766" w:rsidRDefault="006D7766" w14:paraId="24D888EF" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006D7766" w:rsidSect="00C82641">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F0726F2" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8">
+    <w:p w14:paraId="410980EB" w14:textId="77777777" w:rsidR="0069743A" w:rsidRDefault="0069743A" w:rsidP="00C82641">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306DE802" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="236E75E1" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8">
+    <w:p w14:paraId="33D28199" w14:textId="77777777" w:rsidR="0069743A" w:rsidRDefault="0069743A" w:rsidP="00C82641">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FACF43B" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21A9E371" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1AC2B9B9" w14:textId="77777777" w:rsidR="00C82641" w:rsidRPr="00C82641" w:rsidRDefault="00C82641" w:rsidP="00C82641">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="34ED4A93" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="47842F28" w14:textId="77777777" w:rsidR="00C82641" w:rsidRPr="00C82641" w:rsidRDefault="00C82641" w:rsidP="00C82641">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0E52C8DD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D5DDBDE" w14:textId="77777777" w:rsidR="00C82641" w:rsidRPr="00C82641" w:rsidRDefault="00C82641" w:rsidP="00C82641">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17B86E6B" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8">
+    <w:p w14:paraId="1F6910EE" w14:textId="77777777" w:rsidR="0069743A" w:rsidRDefault="0069743A" w:rsidP="00C82641">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1970C455" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32668F83" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8">
+    <w:p w14:paraId="559E8DAF" w14:textId="77777777" w:rsidR="0069743A" w:rsidRDefault="0069743A" w:rsidP="00C82641">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239C7001" w14:textId="77777777" w:rsidR="00401DD8" w:rsidRDefault="00401DD8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...123 lines deleted...]
-  <w:p w14:paraId="396BDC97" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5ACD83E6" w14:textId="77777777" w:rsidR="00C82641" w:rsidRPr="00C82641" w:rsidRDefault="00C82641" w:rsidP="00C82641">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...557 lines deleted...]
-  <w:p w14:paraId="67B9E268" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="432E9ED2" w14:textId="77777777" w:rsidR="00C82641" w:rsidRPr="00C82641" w:rsidRDefault="00C82641" w:rsidP="00C82641">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1062 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C59E35C" w14:textId="77777777" w:rsidR="00C82641" w:rsidRPr="00C82641" w:rsidRDefault="00C82641" w:rsidP="00C82641">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...2012 lines deleted...]
-    <w:rsid w:val="00FF0D3E"/>
+    <w:rsidRoot w:val="00C82641"/>
+    <w:rsid w:val="001E63AD"/>
+    <w:rsid w:val="0069743A"/>
+    <w:rsid w:val="006D7766"/>
+    <w:rsid w:val="00C82641"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2C345E45"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A08E157B-2B6C-4233-B56A-4CD3F78BE1EA}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5557,412 +1278,1100 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00085ACD"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00085ACD"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C82641"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00C82641"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1005</ap:Words>
-  <ap:Characters>5533</ap:Characters>
+  <ap:Words>970</ap:Words>
+  <ap:Characters>5340</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>44</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6525</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6298</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>