--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,3421 +1,1478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA5D" w14:textId="1C936D72">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter</w:t>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="789D27B3" w14:textId="77777777">
+      <w:r>
+        <w:t>AH 2329</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="167FAEBB" w14:textId="77777777">
+      <w:r>
+        <w:t>2026Z11057</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4419208F" w14:textId="1BC6EF03">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015290F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  22 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="53D02359" w14:textId="37B158EA">
+      <w:r>
+        <w:t>Inleiding:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00C774B2" w:rsidR="004E04FC" w:rsidP="004E04FC" w:rsidRDefault="004E04FC" w14:paraId="612D7671" w14:textId="77777777">
+        <w:t>Hierbij bieden wij u de antwoorden aan op de schriftelijke vragen gesteld door het lid Bamenga (D66) over Emiraten blijken Colombiaanse huurlingen naar oorlog in Soedan te sturen. Deze vragen werden ingezonden op 27 mei 2026 met kenmerk 2026Z11057.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="72E8F5DB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C774B2" w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="6E2CBB4E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C774B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Reactie op het Human Right Watch rapport ‘From Bogotá to El Fasher’</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Reactie op het Human Right Watch rapport ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C774B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C774B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bogotá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C774B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C774B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C774B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C774B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C774B2" w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="451A9D24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E04FC" w:rsidR="004E04FC" w:rsidP="004E04FC" w:rsidRDefault="004E04FC" w14:paraId="2825B9B3" w14:textId="77777777">
+    <w:p w:rsidRPr="004E04FC" w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="290B4705" w14:textId="77777777">
       <w:r w:rsidRPr="004E04FC">
-        <w:t>Het kabinet heeft kennis genomen van het rapport ‘From Bogotá to El Fasher’ van Human Rights Watch en deelt de zorgen over het conflict in Soedan. Het rapport bevat beschuldigingen over de inzet van Colombiaanse particuliere militaire contractanten in het conflict in Soedan en presenteert daarvoor een onderbouwing op basis van interviews, documentonderzoek en openbronnenanalyse. Rapporten van Human Rights Watch en andere gerenommeerde mensenrechtenorganisaties nemen wij serieus en aanbevelingen in deze rapporten worden zorgvuldig gewogen. Het rapport draagt bij aan het bredere inzicht in de internationalisering van het conflict in Soedan en onderstreept het belang van transparantie, verantwoording en verder feitenonderzoek.</w:t>
-[...72 lines deleted...]
-      <w:pPr>
+        <w:t>Het kabinet heeft kennis genomen van het rapport ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t xml:space="preserve"> Bogotá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t xml:space="preserve">’ van Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t xml:space="preserve"> Watch en deelt de zorgen over het conflict in Soedan. Het rapport bevat beschuldigingen over de inzet van Colombiaanse particuliere militaire contractanten in het conflict in Soedan en presenteert daarvoor een onderbouwing op basis van interviews, documentonderzoek en openbronnenanalyse. Rapporten van Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E04FC">
+        <w:t xml:space="preserve"> Watch en andere gerenommeerde mensenrechtenorganisaties nemen wij serieus en aanbevelingen in deze rapporten worden zorgvuldig gewogen. Het rapport draagt bij aan het bredere inzicht in de internationalisering van het conflict in Soedan en onderstreept het belang van transparantie, verantwoording en verder feitenonderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="7BCDF5DB" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="275DD250" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="555A155D" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">Bent u bekend met het bericht dat de Verenigde Arabische Emiraten (VAE) betrokken zouden zijn bij het rekruteren, trainen en doorsturen van Colombiaanse huurlingen naar de Rapid Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> (RSF) in Soedan?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="7BF26381" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="1CE03A16" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="612118F6" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4DC76D55" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="76BA3928" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA65" w14:textId="050F8EAC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="612FA738" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Hoe beoordeelt u het rapport ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> Bogotá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> van Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> Watch, waarin wordt gesteld dat Colombiaanse huurlingen zijn getraind op militaire locaties in de VAE voordat zij naar Soedan werden uitgezonden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="7C2EFA90" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="314F63BE" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00ED5913" w14:paraId="0DE3AA6B" w14:textId="7D9FF1E6">
-[...36 lines deleted...]
-    <w:p w:rsidR="00631270" w:rsidP="0032507C" w:rsidRDefault="00D02C0D" w14:paraId="0DE3AA72" w14:textId="7BAF3BBF">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4DB24C8F" w14:textId="77777777">
       <w:r w:rsidRPr="00D02C0D">
         <w:t xml:space="preserve">Het kabinet heeft kennis genomen van het rapport </w:t>
       </w:r>
-      <w:r w:rsidR="00B97C72">
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D02C0D">
-        <w:t>From Bogotá to El Fasher</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B97C72">
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D02C0D">
+        <w:t xml:space="preserve"> Bogotá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D02C0D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D02C0D">
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D02C0D">
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02C0D">
-        <w:t xml:space="preserve"> van Human Rights Watch. De bevindingen in het rapport zijn zorgelijk. </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA73" w14:textId="77777777">
+        <w:t xml:space="preserve"> van Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D02C0D">
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D02C0D">
+        <w:t xml:space="preserve"> Watch. De bevindingen in het rapport zijn zorgelijk. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Een reactie op het rapport vindt u in de aanbiedingsbrief van deze beantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4C2FF04D" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="66229875" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00ED5913" w14:paraId="0DE3AA74" w14:textId="2F486286">
-[...3 lines deleted...]
-      <w:r w:rsidR="007B491E">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="583F9C37" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">Deelt u de opvatting dat iedere vorm van militaire, logistieke of financiële steun aan de RSF volstrekt onacceptabel is, gezien de ernstige beschuldigingen van oorlogsmisdrijven, genocidaal geweld en grootschalige wreedheden tegen burgers in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Darfur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> en elders in Soedan</w:t>
+      </w:r>
+      <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00631270" w14:paraId="0DE3AA75" w14:textId="77777777"/>
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA76" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="1B58D069" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="39400B3C" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00754C9E" w:rsidR="00EE559F" w:rsidP="00EE559F" w:rsidRDefault="00EE559F" w14:paraId="237F9F37" w14:textId="41475A7B">
+    <w:p w:rsidRPr="00754C9E" w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="68FBD463" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het </w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="0004679F" w:rsidR="0004679F">
+        <w:t xml:space="preserve">Het conflict in Soedan gaat gepaard met veelvuldig en ernstig geweld tegen burgers, waarbij het grootschalige, etnische en seksuele geweld in de nasleep van de val van El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> als een dieptepunt wordt gezien. Militaire, logistieke en/of f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004679F">
         <w:t>inanciële</w:t>
       </w:r>
-      <w:r w:rsidR="0004679F">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D529D2" w:rsidR="00D529D2">
+      <w:r>
+        <w:t xml:space="preserve"> steun aan betrokken partijen draagt bij aan het voortduren van dit geweld. Er geldt bovendien een VN wapenembargo voor Darfoer. In diverse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D529D2">
         <w:t>verklaringen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> hebben de EU en Nederland dan ook opgeroepen tot het stoppen van wapenstromen door externe partijen. Voorbeelden van de Nederlandse diplomatieke inzet </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> hebben de EU en Nederland dan ook opgeroepen tot het stoppen van wapenstromen door externe partijen. Voorbeelden van de Nederlandse diplomatieke inzet vormen de ministeriele verklaring van de Soedan Kerngroep in de mensenrechtenraad van 26 februari jl. en de EU-verklaring van 21 april jl. Ook heeft het kabinet meermaals gepleit </w:t>
       </w:r>
       <w:r w:rsidRPr="00754C9E">
         <w:t xml:space="preserve">voor het uitbreiden van het VN-wapenembargo op Darfoer naar heel Soedan in EU-verband en in andere internationale overleggen, waaronder </w:t>
       </w:r>
-      <w:r w:rsidR="00B97C72">
+      <w:r>
         <w:t xml:space="preserve">binnen </w:t>
       </w:r>
       <w:r w:rsidRPr="00754C9E">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00754C9E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Coalition for Atrocity Prevention and Justice in Sudan</w:t>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00754C9E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Sudan</w:t>
       </w:r>
       <w:r w:rsidRPr="00754C9E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00631270" w14:paraId="0DE3AA78" w14:textId="77777777"/>
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA79" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="200FC0C5" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="17630123" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00ED5913" w14:paraId="0DE3AA7A" w14:textId="2997EAAE">
-[...4 lines deleted...]
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA7C" w14:textId="53E5BA8A">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4C2F5EB3" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">Bent u bereid de VAE bilateraal in de strengst mogelijke termen aan te spreken op deze berichtgeving en volledige opheldering te eisen over mogelijke betrokkenheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5913">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Emiratische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> autoriteiten en bedrijven, zoals de Global Security Services Group (GSSG), bij het trainen, financieren of doorsturen van huurlingen naar Soedan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="5050E1B4" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="005A0298" w14:paraId="0DE3AA7D" w14:textId="7419324B">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="49EF86B7" w14:textId="77777777">
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve">Nederland spreekt met </w:t>
       </w:r>
-      <w:r w:rsidR="00B97C72">
+      <w:r>
         <w:t xml:space="preserve">alle relevante </w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t>landen in de regio</w:t>
       </w:r>
-      <w:r w:rsidR="00C774B2">
+      <w:r>
         <w:t>, waaronder ook de VAE,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve"> over Soedan, waarbij wij zorgen </w:t>
       </w:r>
-      <w:r w:rsidR="009D3F52">
+      <w:r>
         <w:t>uiten</w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve"> over de humanitaire</w:t>
       </w:r>
-      <w:r w:rsidR="00B97C72">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve"> en mensenrechtensituatie</w:t>
       </w:r>
-      <w:r w:rsidR="009D3F52">
+      <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t>het belang</w:t>
       </w:r>
-      <w:r w:rsidR="009D3F52">
+      <w:r>
         <w:t xml:space="preserve"> bepleiten</w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
-      <w:r w:rsidR="009D3F52">
+      <w:r>
         <w:t>het beëindigen van het conflict</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C63CD" w:rsidR="009D3F52">
+      <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D3F52">
+      <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve">het stoppen van </w:t>
       </w:r>
-      <w:r w:rsidR="009D3F52">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> aan de strijdende partijen. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">wapenleveranties aan de strijdende partijen. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C63CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00631270" w14:paraId="0DE3AA7E" w14:textId="77777777"/>
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA7F" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="050FE989" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4E7ED215" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="00ED5913" w14:paraId="0DE3AA80" w14:textId="641CB427">
-[...5 lines deleted...]
-    <w:p w:rsidR="00631270" w:rsidRDefault="006E4978" w14:paraId="0DE3AA82" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="724E5B00" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">Heeft GSSG, voor zover bij u bekend, het VN-wapenembargo voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Darfur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> geschonden door Colombiaanse huurlingen te trainen en in te zetten voor de Rapid Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> in Soedan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4305F401" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="566E9E82" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00631270" w:rsidRDefault="004258D0" w14:paraId="0DE3AA83" w14:textId="63E51E51">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="6CC3BA64" w14:textId="77777777">
       <w:r>
         <w:t>Het VN-wapenembargo verplicht alle</w:t>
       </w:r>
       <w:r w:rsidRPr="004258D0">
         <w:t xml:space="preserve"> staten </w:t>
       </w:r>
       <w:r>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="004258D0">
         <w:t xml:space="preserve"> de nodige maatregelen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> te nemen</w:t>
       </w:r>
       <w:r w:rsidRPr="004258D0">
         <w:t xml:space="preserve"> om te voorkomen dat wapens en aanverwant materieel van welke aard dan ook alsmede technische training en bijstand, worden geleverd aan actoren die actief zijn in Darfoer.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> De verplichting voor de handhaving van het embargo is daarmee gericht aan staten, niet aan bedrijven of individuen. </w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="2BF2098D" w14:textId="693B9727">
+        <w:t xml:space="preserve"> De verplichting voor de handhaving van het embargo is daarmee gericht aan staten, niet aan bedrijven of individuen. Als de VN veiligheidsraad vaststelt dat individuen of entiteiten de stabiliteit in Darfoer bedreigen kan de veiligheidsraad overgaan tot sancties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="2BD26E03" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="42D34148" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="7F653D49" w14:textId="2472E2DC">
-[...5 lines deleted...]
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="48625B8E" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="3D7C38FA" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">Bent u bereid in Verenigde Naties (VN)- en Europese Unie (EU)-verband te pleiten voor sancties tegen GSSG en directeur Mohamed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Hamdan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Zaabi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">, nu blijkt dat zij betrokken waren bij steun aan de RSF of schending van het VN-wapenembargo voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Darfur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="61A2B625" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="3A3295CA" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00B85314" w:rsidRDefault="00B85314" w14:paraId="61CB54FF" w14:textId="320DFFF2">
-[...26 lines deleted...]
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="5088A87B" w14:textId="37B12913">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="41A932E3" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederland pleit reeds in EU-verband voor aanvullende sancties tegen de oorlogseconomie en tegen individuen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eniteiten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> verantwoordelijk voor het conflict en mensenrechtenschendingen in Soedan. Wegens de vertrouwelijke aard van het sanctie-instrument, kan niet meer informatie gegeven worden over status van individuele sancties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="1311F367" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="32B36E17" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="25B469DA" w14:textId="76E4758C">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="2893409F" w14:textId="77777777">
       <w:r w:rsidRPr="00ED5913">
         <w:t>Bent u bereid in EU-verband te pleiten voor een onafhankelijk onderzoek naar de rol van externe actoren en bedrijven, waaronder de VAE en in de VAE gevestigde bedrijven, bij het in stand houden van de oorlog en mensenrechtenschendingen in Soedan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="154D8AA4" w14:textId="77777777"/>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="5ACC8321" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="3422EC8E" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="3AD9C06E" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidRDefault="009744A5" w14:paraId="67BA841E" w14:textId="4AC2CE9B">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4EB80251" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Door diverse organisaties, waaronder de onafhankelijke internationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>ion</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mission</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, het </w:t>
       </w:r>
       <w:r w:rsidRPr="006826D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Panel of Experts</w:t>
       </w:r>
-      <w:r w:rsidR="006826D3">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="006826D3" w:rsidR="006826D3">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sudan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van de VN veiligheidsraad, het Internationaal Strafhof, en diverse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NGO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en mediaorganisaties wordt reeds onderzoek gedaan naar het conflict in Soedan, inclusief de rol van externe actoren en bedrijven daarbij. Nederland spant zich in om te zorgen dat er gedegen onderzoek naar het conflict in Soedan kan plaatsvinden. Het kabinet pleit bijvoorbeeld in de Soedan kerngroep in de Mensenrechtenraad in voor de verlenging van het mandaat van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Missie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en Nederland doet een financ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006826D3">
         <w:t>iële</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">het landenkantoor van het </w:t>
+        <w:t xml:space="preserve"> bijdrage aan het landenkantoor van het </w:t>
       </w:r>
       <w:r w:rsidRPr="009744A5">
         <w:t>Bureau van de Hoge Commissaris van de Verenigde Naties voor de Mensenrechten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in Soedan</w:t>
       </w:r>
       <w:r w:rsidRPr="009744A5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00200748" w:rsidP="00ED5913" w:rsidRDefault="00200748" w14:paraId="7439683C" w14:textId="77777777">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="043DCCC6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="039357E5" w14:textId="10890960">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="51E57842" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="469FA6A3" w14:textId="1979CBC5">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="6B435BE2" w14:textId="77777777">
       <w:r w:rsidRPr="00ED5913">
         <w:t xml:space="preserve">Wat is, als lid van de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006826D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Coalition for Atrocity Prevention and Justice voor Soedan</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="2933A0F8" w14:textId="77777777">
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006826D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor Soedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve">, de Nederlandse inzet om wapenleveranties, huurlingenstromen en andere militaire steun aan strijdende partijen in Soedan via de Verenigde Arabische Emiraten te stoppen, en welke aanvullende stappen is het kabinet bereid te nemen om te voorkomen dat steun via de VAE de Rapid Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> bereikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="1228DA20" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="4444BC31" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00AF2EAB" w14:paraId="3CB314F3" w14:textId="3D177F6F">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C409F" w:rsidR="009C409F">
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="1BF470FB" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet deelt de zorgen omtrent het omleidingsrisico van militaire goederen naar Soedan. Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C409F">
         <w:t xml:space="preserve"> vergunningaanvragen voor de uitvoer van militaire goederen en </w:t>
       </w:r>
-      <w:r w:rsidRPr="006826D3" w:rsidR="009C409F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006826D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C409F" w:rsidR="009C409F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C409F">
         <w:t xml:space="preserve"> goederen met militair eindgebruik per geval en zorgvuldig</w:t>
       </w:r>
-      <w:r w:rsidR="00E925CE">
+      <w:r>
+        <w:t xml:space="preserve"> aan de Europese wapenexportcriteria en de criteria van het VN-Wapenhandelsverdrag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C409F">
+        <w:t xml:space="preserve">Daarbij is er specifiek aandacht voor het omleidingsrisico naar Soedan. Als er een duidelijk risico bestaat op ongewenst eindgebruik, zoals een bijdrage aan ernstige mensenrechtenschendingen of omleiding, wordt een vergunningaanvraag afgewezen. De inzet en activiteiten van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E852C8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E925CE">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C409F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5913">
+        <w:t xml:space="preserve"> voor Soedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C409F">
+        <w:t xml:space="preserve"> richten zich </w:t>
+      </w:r>
+      <w:r>
+        <w:t>onder andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C409F">
+        <w:t xml:space="preserve"> op </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00E852C8">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="009C409F" w:rsidR="009C409F">
+      <w:r w:rsidRPr="009C409F">
         <w:t>coördinatie van bewijsvergaring</w:t>
       </w:r>
-      <w:r w:rsidR="009C409F">
+      <w:r>
         <w:t xml:space="preserve"> van mensenrechtenschendingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C409F" w:rsidR="009C409F">
+      <w:r w:rsidRPr="009C409F">
         <w:t>, gezamenlijke statements en sanctioneren van daders en actoren die het conflict in standhouden</w:t>
       </w:r>
-      <w:r w:rsidR="009C409F">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED5913" w:rsidP="00ED5913" w:rsidRDefault="00ED5913" w14:paraId="3D37735D" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="0B9F041C" w14:textId="77777777"/>
+    <w:p w:rsidR="0015290F" w:rsidP="0015290F" w:rsidRDefault="0015290F" w14:paraId="6E6D5F1D" w14:textId="77777777"/>
+    <w:p w:rsidR="006D7766" w:rsidRDefault="006D7766" w14:paraId="74E6DD88" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006D7766" w:rsidSect="0015290F">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="453D5DD2" w14:textId="77777777" w:rsidR="006E4978" w:rsidRDefault="006E4978">
+    <w:p w14:paraId="67BD8251" w14:textId="77777777" w:rsidR="00396451" w:rsidRDefault="00396451" w:rsidP="0015290F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1948F407" w14:textId="77777777" w:rsidR="006E4978" w:rsidRDefault="006E4978">
+    <w:p w14:paraId="0589343A" w14:textId="77777777" w:rsidR="00396451" w:rsidRDefault="00396451" w:rsidP="0015290F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...38 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="325ACF1E" w14:textId="77777777" w:rsidR="000B2AE8" w:rsidRDefault="000B2AE8">
+  <w:p w14:paraId="7B95986F" w14:textId="77777777" w:rsidR="00396451" w:rsidRPr="0015290F" w:rsidRDefault="00396451" w:rsidP="0015290F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="082FC8A3" w14:textId="77777777" w:rsidR="000B2AE8" w:rsidRDefault="000B2AE8">
+  <w:p w14:paraId="3E18ADB8" w14:textId="77777777" w:rsidR="00396451" w:rsidRPr="0015290F" w:rsidRDefault="00396451" w:rsidP="0015290F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68D1C5FA" w14:textId="77777777" w:rsidR="000B2AE8" w:rsidRDefault="000B2AE8">
+  <w:p w14:paraId="6A5FBF01" w14:textId="77777777" w:rsidR="00396451" w:rsidRPr="0015290F" w:rsidRDefault="00396451" w:rsidP="0015290F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A1CBADC" w14:textId="77777777" w:rsidR="006E4978" w:rsidRDefault="006E4978">
+    <w:p w14:paraId="398BBFF1" w14:textId="77777777" w:rsidR="00396451" w:rsidRDefault="00396451" w:rsidP="0015290F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FAFEFCF" w14:textId="77777777" w:rsidR="006E4978" w:rsidRDefault="006E4978">
+    <w:p w14:paraId="18E7670F" w14:textId="77777777" w:rsidR="00396451" w:rsidRDefault="00396451" w:rsidP="0015290F">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="53E88724" w14:textId="1F814EFF" w:rsidR="00ED5913" w:rsidRPr="00CA5DBD" w:rsidRDefault="00ED5913">
+    <w:p w14:paraId="5246AF9A" w14:textId="77777777" w:rsidR="0015290F" w:rsidRPr="00CA5DBD" w:rsidRDefault="0015290F" w:rsidP="0015290F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5DBD">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CA5DBD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.nu.nl/buitenland/6396878/emiraten-blijken-colombiaanse-huurlingen-naar-oorlog-in-soedan-te-sturen.html</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="22232E67" w14:textId="4205127B" w:rsidR="00CA5DBD" w:rsidRPr="00CA5DBD" w:rsidRDefault="00CA5DBD">
+    <w:p w14:paraId="7CCB9516" w14:textId="77777777" w:rsidR="0015290F" w:rsidRPr="00CA5DBD" w:rsidRDefault="0015290F" w:rsidP="0015290F">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5DBD">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00027EEB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.hrw.org/report/2026/05/25/from-bogota-to-el-fasher/the-uaes-role-in-the-deployment-of-colombian-fighters</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="492775F5" w14:textId="77777777" w:rsidR="000B2AE8" w:rsidRDefault="000B2AE8">
+  <w:p w14:paraId="152B77F2" w14:textId="77777777" w:rsidR="00396451" w:rsidRPr="0015290F" w:rsidRDefault="00396451" w:rsidP="0015290F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DE3AA84" w14:textId="03C355B2" w:rsidR="00631270" w:rsidRDefault="006E4978">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4322CE9E" w14:textId="77777777" w:rsidR="00396451" w:rsidRPr="0015290F" w:rsidRDefault="00396451" w:rsidP="0015290F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DE3AA86" w14:textId="477C4A16" w:rsidR="00631270" w:rsidRDefault="006E4978">
+  <w:p w14:paraId="04E8BCE6" w14:textId="77777777" w:rsidR="00396451" w:rsidRPr="0015290F" w:rsidRDefault="00396451" w:rsidP="0015290F">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1046 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...587 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00631270"/>
-[...114 lines deleted...]
-    <w:rsid w:val="00FC62F6"/>
+    <w:rsidRoot w:val="0015290F"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rsid w:val="001E63AD"/>
+    <w:rsid w:val="00396451"/>
+    <w:rsid w:val="006D7766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DE3AA5C"/>
-  <w15:docId w15:val="{01597F1B-8D7F-44B5-A70B-7C3773638776}"/>
+  <w14:docId w14:val="3CE14A64"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EC93E99E-FE62-4128-97EC-D5D90C3ACCA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3424,77 +1481,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3519,75 +1576,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3622,55 +1679,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3739,1139 +1796,903 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:ind w:left="-1417"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...122 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED5913"/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED5913"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED5913"/>
+    <w:rsid w:val="0015290F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...14 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D02C0D"/>
-[...53 lines deleted...]
-    <w:rsid w:val="006E4978"/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E4978"/>
+    <w:rsid w:val="0015290F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0015290F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="table" w:styleId="TableGrid">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E8071B"/>
+    <w:rsid w:val="0015290F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...132 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4879,51 +2700,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4990,65 +2811,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5069,178 +2890,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6417</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1129</ap:Words>
+  <ap:Characters>6213</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7568</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7328</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-16T10:09:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>