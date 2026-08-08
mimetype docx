--- v0 (2026-06-22)
+++ v1 (2026-08-08)
@@ -1,4429 +1,2883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009A3558" w:rsidRDefault="003C5A36" w14:paraId="75C84CEA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="000924A6" w:rsidR="000924A6" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="6E384284" w14:textId="47815293">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Maatregelen op het gebied van autobelastingen (“Autobrief”) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A3558" w:rsidRDefault="009A3558" w14:paraId="203BB5AE" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00EA68B1">
+    <w:p w:rsidRPr="000924A6" w:rsidR="000924A6" w:rsidP="000924A6" w:rsidRDefault="000924A6" w14:paraId="6B1AAC6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="005524A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>94</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="000924A6" w:rsidP="000924A6" w:rsidRDefault="000924A6" w14:paraId="74FC6C80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="000924A6" w14:paraId="0DF914FC" w14:textId="27514CCF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="005524A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="005524A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij bied ik uw Kamer in de bijlage bij deze brief de beantwoording aan van de op 2 juni 2026 ingezonden Kamervragen door het lid Vermeer (BBB) over de fiscale behandeling van kampeervoertuigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="005524A1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A830CE" w:rsidP="003C5A36" w:rsidRDefault="00A830CE" w14:paraId="29EF27EB" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00EA68B1">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="27A6BC86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="429B2444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast voldoe ik met deze brief graag aan het verzoek van de vaste commissie voor Financiën van 22 mei 2026 om voorafgaand aan het commissiedebat Fiscaliteit van 24 juni 2026 een overzicht te verstrekken van het aantal schorsingen van kampeerauto’s in het eerste kwartaal van 2026, afgezet tegen voorgaande jaren, en uw Kamer te informeren over de stand van zaken van de uitvoering van de motie inzake de motorrijtuigenbelasting voor kampeerauto’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB79F5" w:rsidP="003C5A36" w:rsidRDefault="00BB79F5" w14:paraId="327C827B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB79F5" w:rsidR="00BB79F5" w:rsidP="003C5A36" w:rsidRDefault="00BB79F5" w14:paraId="6DA6806C" w14:textId="77777777">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="54CB1866" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="0E73D6C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het aantal schorsingen van kampeerauto’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB79F5" w:rsidP="003C5A36" w:rsidRDefault="00BB79F5" w14:paraId="2799A3F9" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t>en de schorsingen daarvan.</w:t>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="0D033BFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De RDW en Belastingdienst hebben de volgende informatie verstrekt over het aantal kampeerauto’s en de schorsingen daarvan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB79F5" w:rsidR="00BB79F5" w:rsidP="00BB79F5" w:rsidRDefault="00BB79F5" w14:paraId="4C34614C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BB79F5" w:rsidR="00BB79F5" w:rsidP="00BB79F5" w:rsidRDefault="00117158" w14:paraId="10857249" w14:textId="77777777">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="5020BBB0" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="12CD2EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117158">
-        <w:rPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kampeerwagens waarvoor minimaal één schorsing is aangevraagd – data RDW</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00025332" w:rsidR="0074459B" w:rsidTr="00117158" w14:paraId="65BB0E8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="5456BC58" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="6A7E0D8B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="648DE15C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidDel="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="00DA8217" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidDel="009801F5" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="320B6728" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidDel="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="59BD51BE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidDel="009801F5" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7A81301C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="4EF5D85D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="491FA66C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="487A5422" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="5E4047A3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="17FA68DB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="63092037" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="7C955E7D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7025BC50" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="0956E5D0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="72B63D33" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q1 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00025332" w:rsidR="00123B08" w:rsidTr="00123B08" w14:paraId="10BD200E" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="22A93C45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="5429A3E4" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">– hoog schorsingstarief </w:t>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="1E846EB0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jonger dan 15 jaar – hoog schorsingstarief </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="5C8140E9" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="59970CEF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>32.008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="65A417BD" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="12D8131B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>35.198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="632F997B" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00025332">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="0661A3F7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>46.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="341FEC22" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="6ADBF433" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="47B2B622" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="13342E95" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="2E0211C4" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00025332">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="53EBCCE4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="207056C2" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00025332">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="18201A9A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>6.924</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00025332" w:rsidR="00123B08" w:rsidTr="00123B08" w14:paraId="1236A919" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="3A8CD4E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="428368D1" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="5179F0FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ouder dan 15 jaar – laag schorsingstarief </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="4658E873" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="4E1F1684" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>45.997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="5BDA6B67" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="19AFA26B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>49.481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="65573046" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00025332">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="01F69BE5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>58.540</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="5CE3CFCF" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="6CC75C6E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3.925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="2AA824FF" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="3731E9AA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4.619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="0FA01A97" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00025332">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="10DDF959" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5.507</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="0C28BF11" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00025332">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="2EB395F6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10.394</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00025332" w:rsidR="0074459B" w:rsidTr="00117158" w14:paraId="38A2992E" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="68C9A386" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="5601E737" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="47D0C09E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="22101F98" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="2E7A3C4D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78.005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009801F5" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="5F98D24C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="226813B7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>84.679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="double" w:color="auto" w:sz="18" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="04C8A3C6" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="0DC920BC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>104.643</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="double" w:color="auto" w:sz="18" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="203FA791" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="77F98A2F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="450C27D6" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="3B372EA0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="7E61257D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="4F048C36" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.593</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00025332" w:rsidR="009801F5" w:rsidP="009801F5" w:rsidRDefault="009801F5" w14:paraId="6FE82A10" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7C83D685" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.318</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00117158" w:rsidRDefault="00117158" w14:paraId="50DB4CCE" w14:textId="77777777">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="1A934B96" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00117158" w:rsidP="0074459B" w:rsidRDefault="00117158" w14:paraId="081E658A" w14:textId="77777777">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="1FC76F4B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00117158">
-        <w:rPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>geschorst – data Belastingdienst</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kampeerwagens: totaal en geschorst – data Belastingdienst</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1756"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A94DEF" w:rsidTr="00A94DEF" w14:paraId="64D85E2A" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="4AD5763C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="112A056D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="410553C2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kwartaal </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000924A6">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="141ED31C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="046B0635" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal kampeerwagens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="7D958899" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="18D9D2BB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waarvan geschorst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="6CA654F5" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7776219A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Percentage geschorst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E50C6" w:rsidP="00117158" w:rsidRDefault="007E50C6" w14:paraId="4416331D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="09F410B4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Opbrengst</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="007E50C6" w14:paraId="22B3BFF8" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="73317153" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MRB</w:t>
             </w:r>
-            <w:r w:rsidR="00A94DEF">
+            <w:r w:rsidRPr="000924A6">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94DEF" w:rsidTr="00A94DEF" w14:paraId="06467385" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="6EB8479A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="5BA15FA0" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7A25CA03" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q1 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="58DE6C51" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="16C3DCB7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>146.747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="67EE4E8B" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="72F70343" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>59.023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="3C4812A6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="094516AE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>40,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="34003037" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00417F0A">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="3A83D612" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 17,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94DEF" w:rsidTr="00A94DEF" w14:paraId="343381E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="65472D5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="57CA5802" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="2E9FE1B2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q1 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="089F2264" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="46A24227" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>158.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="5BF70BC0" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="59D0BFDD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>63.544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="2F8AB226" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="385D5821" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>40,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="76E116C5" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00417F0A">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="700AB178" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 19,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94DEF" w:rsidTr="00A94DEF" w14:paraId="1D09B870" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="2DA66E8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="370B119F" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="76A47B30" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q1 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="3EAFDC06" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="1F16CCF0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>168.420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="7B98B528" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="48C0C743" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>70.233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="2C6ABDB6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="26A93866" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>41,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="15FCC477" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00417F0A">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="44E5597A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 21,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94DEF" w:rsidTr="00A94DEF" w14:paraId="4983BD1E" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="2BE0A97D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="18F564CD" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="64EBA070" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q1 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="1928C439" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="3E76CFA4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>187.800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="4BFC7794" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="6F089015" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>80.527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="2F843D70" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="368C56BD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>42,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="7F35AEE6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00417F0A">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="40E853B9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 37,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94DEF" w:rsidTr="00A94DEF" w14:paraId="45FDBC0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidTr="0056159A" w14:paraId="03411149" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="5DFB02A3" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="64D2EC9C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q1 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="01A0FFC9" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="0ACC1276" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>185.174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="188169F6" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="51ED0106" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>96.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="37CAAEBA" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00117158">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="0C4D19F3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>52,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00117158" w:rsidR="00A94DEF" w:rsidP="00117158" w:rsidRDefault="00A94DEF" w14:paraId="759DE8ED" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00417F0A">
+          <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="04E93FCB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000924A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 61,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00117158" w:rsidP="00117158" w:rsidRDefault="00117158" w14:paraId="3223B3DC" w14:textId="77777777">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7240DC62" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BB79F5" w:rsidR="00BB79F5" w:rsidP="003C5A36" w:rsidRDefault="00BB79F5" w14:paraId="1EB7CBCD" w14:textId="77777777">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="3D5384A7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB79F5">
-        <w:rPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Stand van zaken van de uitvoering van de motie inzake de motorrijtuigenbelasting voor kampeerauto’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006E1E49" w:rsidR="00C51758" w:rsidP="00BB79F5" w:rsidRDefault="00BB79F5" w14:paraId="0C1238E3" w14:textId="77777777">
-      <w:r w:rsidRPr="00BB79F5">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="4814DE8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tijdens de behandeling van het Belastingplan 2024 is de motie-Van Dijk/Omtzigt</w:t>
       </w:r>
-      <w:r w:rsidR="005E037C">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00BB79F5">
-[...10 lines deleted...]
-      <w:r w:rsidR="005E037C">
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen, waarin de regering is verzocht met een voorstel te komen zodat de schorsing van kampeerauto’s standaard onder het lage schorsingstarief kan vallen. Naar aanleiding van deze motie heeft de RDW onderzoek gedaan naar mogelijke aanpassingen van het schorsingstarief voor kampeerauto’s. De Tweede Kamer is hierover bij brief van 20 juni 2024 geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00D40B46">
-[...45 lines deleted...]
-        <w:t>op dat moment niet beantwoord.</w:t>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat voor een verlaging van het schorsingstarief voor kampeerwagens compensatie nodig is uit andere tarieven van de RDW, kwam de vraag naar voren of dit effect wenselijk is. Deze vraag is door de politieke omstandigheden op dat moment niet beantwoord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002263A5" w:rsidP="00544E77" w:rsidRDefault="002263A5" w14:paraId="321D25E5" w14:textId="77777777"/>
-[...63 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="63AA7F91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00363760" w:rsidP="00363760" w:rsidRDefault="00544E77" w14:paraId="73D1300F" w14:textId="77777777">
-[...21 lines deleted...]
-      <w:r w:rsidR="00A478C2">
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="1EECCE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De RDW heeft de vraag naar de schorsingstarieven voor kampeerwagens inmiddels in brede zin betrokken bij een onderzoek naar de vereenvoudiging van het tarievenstelsel voor schorsingen. Daarbij is niet uitsluitend gekeken naar kampeerauto’s, maar naar het gehele stelsel van schorsingstarieven. Aanleiding hiervoor was dat het huidige stelsel verschillende tarieven kent, afhankelijk van onder meer de voertuigcategorie, de leeftijd van het motorrijtuig en de duur van de schorsing, waardoor het stelsel voor gebruikers minder goed uitlegbaar is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="7DB2ED4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De RDW onderzoekt of het stelsel kan worden vereenvoudigd, bijvoorbeeld door aan te sluiten bij het aantal voertuigverplichtingen dat voor een voertuigcategorie geldt, zoals de verplichtingen voor de APK, verzekering en motorrijtuigenbelasting. Bij de verdere uitwerking van deze vereenvoudiging neemt de RDW de motie-Van Dijk/Omtzigt mee. De RDW verwacht de uitwerking, in- en externe afstemming en besluitvorming eind dit jaar af te kunnen ronden. De daaruit voortkomende tariefaanpassingen kunnen in dat geval worden meegenomen in het begrotingsproces in 2027 en per 1 januari 2028 worden doorgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="5446D646" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik verwacht dat met deze herziening het tarievenstelsel voor schorsingen eenvoudiger en beter uitlegbaar wordt en dat tegelijkertijd invulling kan worden gegeven aan de motie-Van Dijk/Omtzigt. Ik zal uw Kamer, in afstemming met mijn collega van Infrastructuur en Waterstaat, na de besluitvorming eind dit jaar of begin volgend jaar bij gelegenheid over de uitkomst informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="3C972EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="000924A6" w14:paraId="3990B34B" w14:textId="5AEB8E42">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="005524A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="005524A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00667F93">
-[...44 lines deleted...]
-      <w:r w:rsidR="00363760">
+    </w:p>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="38E7DE32" w14:textId="2F1DC0A2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000924A6" w:rsidR="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00876B4A">
-[...42 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eerenberg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93666" w:rsidP="00E93666" w:rsidRDefault="007E346F" w14:paraId="3B2D9EB8" w14:textId="77777777">
-[...53 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="000924A6" w:rsidR="005524A1" w:rsidP="000924A6" w:rsidRDefault="005524A1" w14:paraId="32440041" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB79F5" w:rsidP="003C5A36" w:rsidRDefault="00BB79F5" w14:paraId="602EC8A4" w14:textId="77777777"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="000924A6" w:rsidR="004E5D09" w:rsidP="000924A6" w:rsidRDefault="004E5D09" w14:paraId="75CA7A27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A3558" w:rsidRDefault="009A3558" w14:paraId="4ED8BDED" w14:textId="77777777"/>
-[...29 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidRPr="000924A6" w:rsidR="004E5D09" w:rsidSect="000924A6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="3764" w:right="1557" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E3F8E3B" w14:textId="77777777" w:rsidR="00FE757A" w:rsidRDefault="00FE757A">
+    <w:p w14:paraId="2E6A5A6C" w14:textId="77777777" w:rsidR="002E0AD7" w:rsidRDefault="002E0AD7" w:rsidP="005524A1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6790BEE2" w14:textId="77777777" w:rsidR="00FE757A" w:rsidRDefault="00FE757A">
+    <w:p w14:paraId="5DF62FD1" w14:textId="77777777" w:rsidR="002E0AD7" w:rsidRDefault="002E0AD7" w:rsidP="005524A1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A046029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A046029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46C0BDA8" w14:textId="77777777" w:rsidR="009A3558" w:rsidRDefault="009A3558">
+  <w:p w14:paraId="7AA0C3F9" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="005524A1" w:rsidRDefault="005524A1" w:rsidP="005524A1">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66895214" w14:textId="77777777" w:rsidR="00042630" w:rsidRPr="005524A1" w:rsidRDefault="00042630" w:rsidP="005524A1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="401F0C11" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="005524A1" w:rsidRDefault="005524A1" w:rsidP="005524A1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C16059E" w14:textId="77777777" w:rsidR="00FE757A" w:rsidRDefault="00FE757A">
+    <w:p w14:paraId="0A9F5CF9" w14:textId="77777777" w:rsidR="002E0AD7" w:rsidRDefault="002E0AD7" w:rsidP="005524A1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ACACB93" w14:textId="77777777" w:rsidR="00FE757A" w:rsidRDefault="00FE757A">
+    <w:p w14:paraId="0DE6D253" w14:textId="77777777" w:rsidR="002E0AD7" w:rsidRDefault="002E0AD7" w:rsidP="005524A1">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6E52B331" w14:textId="77777777" w:rsidR="00EA68B1" w:rsidRPr="00A94DEF" w:rsidRDefault="00EA68B1">
+    <w:p w14:paraId="6C5638E1" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="000924A6" w:rsidRDefault="005524A1" w:rsidP="005524A1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94DEF">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A94DEF">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026Z11664.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="75B15509" w14:textId="77777777" w:rsidR="00EA68B1" w:rsidRPr="00A94DEF" w:rsidRDefault="00EA68B1">
+    <w:p w14:paraId="42D1103E" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="000924A6" w:rsidRDefault="005524A1" w:rsidP="005524A1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94DEF">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A94DEF">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026D24174.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2F182C63" w14:textId="77777777" w:rsidR="00A94DEF" w:rsidRPr="00A94DEF" w:rsidRDefault="00A94DEF" w:rsidP="00A830CE">
+    <w:p w14:paraId="6968E1C7" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="000924A6" w:rsidRDefault="005524A1" w:rsidP="005524A1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94DEF">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A94DEF">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Peildatum 1 januari.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4D6B9E04" w14:textId="77777777" w:rsidR="00A94DEF" w:rsidRPr="00A94DEF" w:rsidRDefault="00A94DEF">
+    <w:p w14:paraId="77AA8587" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="000924A6" w:rsidRDefault="005524A1" w:rsidP="005524A1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94DEF">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A94DEF">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opbrengst van de motorrijtuigenbelasting op basis van de verzonden rekeningen (in miljoenen euro’s).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3499E74E" w14:textId="77777777" w:rsidR="005E037C" w:rsidRPr="00A94DEF" w:rsidRDefault="005E037C">
+    <w:p w14:paraId="63D17E02" w14:textId="3A554071" w:rsidR="005524A1" w:rsidRPr="000924A6" w:rsidRDefault="005524A1" w:rsidP="005524A1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94DEF">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A94DEF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2023–2024, 36 418, nr. 80.</w:t>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023–2024, 36418, nr. 80.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0F4B6BBD" w14:textId="77777777" w:rsidR="005E037C" w:rsidRPr="00A94DEF" w:rsidRDefault="005E037C">
+    <w:p w14:paraId="76DBF734" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="000924A6" w:rsidRDefault="005524A1" w:rsidP="005524A1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94DEF">
+      <w:r w:rsidRPr="000924A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A94DEF">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="000924A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/2024, 36418, nr. 147.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7332CC91" w14:textId="77777777" w:rsidR="009A3558" w:rsidRDefault="003C5A36">
-[...431 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="116B6839" w14:textId="77777777" w:rsidR="005524A1" w:rsidRPr="005524A1" w:rsidRDefault="005524A1" w:rsidP="005524A1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78CB4F2A" w14:textId="77777777" w:rsidR="009A3558" w:rsidRDefault="003C5A36">
+  <w:p w14:paraId="2BF65569" w14:textId="77777777" w:rsidR="00042630" w:rsidRPr="005524A1" w:rsidRDefault="00042630" w:rsidP="005524A1">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1166 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CC5A492" w14:textId="77777777" w:rsidR="00042630" w:rsidRPr="005524A1" w:rsidRDefault="00042630" w:rsidP="005524A1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009A3558"/>
-[...104 lines deleted...]
-    <w:rsid w:val="00FE757A"/>
+    <w:rsidRoot w:val="005524A1"/>
+    <w:rsid w:val="00042630"/>
+    <w:rsid w:val="000924A6"/>
+    <w:rsid w:val="00200E82"/>
+    <w:rsid w:val="002E0AD7"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005524A1"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00BD2442"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FCC6522"/>
-  <w15:docId w15:val="{DA2A8D8C-4334-49CC-B746-54779A7A0A6C}"/>
+  <w14:docId w14:val="78CDAE23"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{25FE4782-B677-4A39-933C-B3E9CAD2476F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4432,77 +2886,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4527,75 +2981,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4630,55 +3084,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4750,1020 +3204,798 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005524A1"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005524A1"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...150 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005524A1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005524A1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C5A36"/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003C5A36"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005524A1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C5A36"/>
+    <w:rsid w:val="005524A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003C5A36"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00BB79F5"/>
+    <w:rsid w:val="005524A1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000924A6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...119 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...221 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6037,195 +4269,63 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>604</ap:Words>
-  <ap:Characters>3322</ap:Characters>
+  <ap:Words>628</ap:Words>
+  <ap:Characters>3460</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>28</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3919</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4080</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>