--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,2204 +1,1645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00801E34" w:rsidRDefault="00D276BD" w14:paraId="477998AD" w14:textId="77777777">
-[...80 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00A71D31" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="4546B705" w14:textId="596011E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidR="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidR="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00A71D31" w:rsidP="00A71D31" w:rsidRDefault="00A71D31" w14:paraId="1FB69E31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidR="00180FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3449</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00A71D31" w14:paraId="5590AFBB" w14:textId="39324B72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00A71D31" w:rsidP="00A71D31" w:rsidRDefault="00A71D31" w14:paraId="670CB11C" w14:textId="3F9D59D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="1DBB6725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="29395664" w14:textId="2AB28595">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u het verslag aan van de Raad Algemene Zaken van 16 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="17B4039C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00A71D31" w:rsidP="00A71D31" w:rsidRDefault="00A71D31" w14:paraId="2873150F" w14:textId="3A445E94">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00A71D31" w14:paraId="6FFB43DF" w14:textId="41EAD513">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00A71D31" w:rsidP="00A71D31" w:rsidRDefault="00A71D31" w14:paraId="069C6E69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="09E6D1EE" w14:textId="099079C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="4699D220" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VERSLAG RAAD ALGEMENE ZAKEN VAN 16 JUNI 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="161EDE9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad Algemene Zaken (RAZ) vond plaats in Brussel op dinsdag 16 juni. Op de agenda stonden het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>European Democracy Shield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EDS), het Meerjarig Financieel Kader (MFK), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de omnibus versimpeling regelgeving, de voorbereiding voor de Europese Raad (ER) van 18 en 19 juni, gezamenlijke verklaring wetgevende prioriteiten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One Europe, One Market</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, Europees Semester, wetgevend programma 18 maanden, en de artikel 7-procedure van Hongarije. De minister van Buitenlandse Zaken was niet in de gelegenheid deel te nemen. Nederland werd vertegenwoordigd door de Permanente Vertegenwoordiger bij de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="394EB700" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="1BCF5AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ontbijt European Democracy Shield </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="7CDF634C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens een ontbijtsessie spraken lidstaten met (potentiële) kandidaat-lidstaten over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>European Democracy Shield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lidstaten onderstreepten dat samenwerking met (potentiële) kandidaat-lidstaten mogelijkheden biedt om de democratische weerbaarheid zowel binnen als buiten de EU te verhogen. Nederland steunt deze samenwerking, onder meer op het gebied van het tegengaan van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>foreign information manipulation and interference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, het vergroten van digitale en mediawijsheid, het betrekken van het maatschappelijk middenveld en burgers en het waarborgen van de integriteit van verkiezingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="20F165D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="67DC3C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meerjarig Financieel Kader </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="0704F7DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00D8415C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprak over de voortgang van de onderhandelingen over het volgende Meerjarig Financieel Kader (MFK) en het Eigenmiddelenbesluit (EMB). Het Cypriotische voorzitterschap presenteerde een volgende versie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de negotiating box </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor bespreking in de ER van 18 en 19 juni. In deze versie waren voor het eerst concrete financiële parameters opgenomen voor onderdelen van het toekomstige MFK. De bespreking bood lidstaten de gelegenheid om hun eerste reacties op de financiële contouren van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="64A56340" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In lijn met de Kamerbrief kabinetsappreciatie over de negobox van 16 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benadrukte Nederland, samen met een groep gelijkgezinde lidstaten die inzetten op een moderner en financieel houdbaar MFK, dat de voorliggende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen basis vormt voor een akkoord. Volgens Nederland en gelijkgestemden blijft de voorgestelde omvang van de begroting te hoog en acht Nederland de voorgestelde verdeling van middelen onvoldoende toekomstgericht. Nederland benadrukte hierbij dat gemeenschappelijke schuldfinanciering geen alternatief kan zijn voor het maken van scherpe budgettaire keuzes binnen het MFK. Het volgende MFK moet beter aansluiten bij de huidige Europese uitdagingen en prioriteiten. Daarbij onderstreepte Nederland het belang van modernisering van het MFK en verdere versterking van de rechtsstaatsconditionaliteiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="37DD6E29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00920BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nam kennis van de verschillende posities van lidstaten. Besluitvorming over het MFK en het EMB vond niet plaats. De onderhandelingen over de financiële en horizontale aspecten van het volgende MFK worden de komende periode onder het Ierse voorzitterschap voortgezet in de RAZ en de ER.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidDel="00697BC4" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="44D7E18D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gedeeltelijke algemene oriëntaties (PGA’s) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="28F4C314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap gaf een toelichting op de uitkomsten van de onderhandelingen over de verordeningen voor het Fonds voor Nationale en Regionale Partnerschapsplannen (NRPP), het Europees Concurrentievermogenfonds (ECF) en Europa in de Wereld (Global Europe; GE). Tijdens de Raad werd voor alle drie de verordeningen een gedeeltelijke algemene oriëntatie (PGA) bereikt. Met deze PGA’s heeft de Raad een voorlopig standpunt vastgesteld over onderdelen van de Commissievoorstellen, waarmee een belangrijke stap is gezet in de voorbereiding van de onderhandelingen met het Europees Parlement. De bereikte PGA’s hebben met name betrekking op de technisch-inhoudelijke inrichting van de programma’s. Zwaarwegende financiële en budgettaire aspecten, evenals de meest politieke onderdelen van deze verordeningen, blijven onderdeel van de onderhandelingen in de RAZ en de Europese Raad op basis van de zogeheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="50EC9C79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland sprak steun uit voor het bereiken van de PGA’s voor het NRPP, het ECF en GE. Nederland verwelkomde in het bijzonder dat een belangrijk deel van de voorgestelde modernisering van het MFK en de nieuwe architectuur van de Europese begroting in de teksten is behouden, evenals een versterking van de Handvest- en rechtsstaatsconditionaliteiten. Hier heeft Nederland ook stevig op ingezet. Met het bereiken van de PGA’s is een belangrijke stap gezet in de behandeling van de drie sectorale verordeningen. De onderhandelingen over zwaarwegende financiële en budgettaire aspecten evenals de meest politieke onderdelen van de verordeningen, worden de komende periode voortgezet middels bespreking in de RAZ en de Europese Raad op basis van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>negotiating box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="203BAF5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2CC361B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Omnibus versimpeling regelgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="5E88AF00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00362B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>stond stil bij het voorzitterschapsvoortgangsrapport met betrekking tot de onderhandelingen over de verschillende omnibusvoorstellen. Het voorzitterschap lichtte toe de ambitie te hebben om zoveel mogelijk Algemene Oriëntaties en akkoorden op de omnibussen te behalen. De Commissie benadrukte het belang van een hoog ambitieniveau. Nederland steunt deze ambitieuze en horizontale aanpak. Daarbij hecht Nederland groot belang aan de borging van de snelheid en het ambitieniveau, zonder afbreuk te doen aan de bestaande beleidsdoelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3CAE8710" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="0E805884" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voorbereiding Europese Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tijdens de Raad is gesproken over de ontwerpconclusies voor de ER van 18 en 19 juni. Ten aanzien van Oekraïne was er brede steun voor het verder opvoeren van de druk op Rusland, onder meer via een volgend sanctiepakket en aanvullende maatregelen tegen omzeiling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00F74E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pleitte daarbij ervoor dat alle lidstaten hun steun aan Oekraïne opvoeren en de druk op Rusland verder wordt verhoogd. Over het Midden-Oosten was er waardering voor recente diplomatieke stappen, in de hoop dat deze bijdragen aan herstel van vrije scheepvaart in de regio. De Raad stond tevens stil bij de situatie in het Midden-Oosten en sprak over Iran en de situatie in de Straat van Hormuz, Libanon, Israël en de Palestijnse Gebieden. De Raad verwelkomde het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Memorandum of Understanding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MoU), maar benadrukte tevens het belang van de uiteindelijke inhoud van de afspraken en succesvolle implementatie. Nederland acht het belangrijk dat er duidelijke afspraken gemaakt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>worden over het Iraanse nucleaire programma om te voorkomen dat Iran ooit een kernwapen kan ontwikkelen. Daarnaast heeft Nederland, met betrekking tot het conflict in Israël en de Palestijnse Gebieden, onderstreept dat Europese druk op Israël nodig is om gedragsverandering te bewerkstelligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="6CD0826A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="1627FAC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de mondiale economische uitdagingen benadrukten lidstaten het belang van versterking van het concurrentievermogen, onder andere via het verlagen van energiekosten, versnelling van de groene transitie, handelsverdedigingsinstrumenten en vereenvoudiging van regelgeving. Een groep lidstaten pleitte voor verwijzingen naar herziening van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emission Trading </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ETS), terwijl anderen benadrukten dat het ETS de basis is voor verder verduurzaming. Nederland vroeg om volledige implementatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Accelerate EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en benadrukte dat ETS als hoeksteen van het klimaat- en energiebeleid niet opnieuw moet worden opengesteld. In de discussie over het MFK heeft Nederland onderstreept dat de inhoudelijke kwaliteit van het volgende MFK boven snelheid moet gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="16CC1E87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2FBBD50B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232678275" w:id="1"/>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Over EU-uitbreiding bestond brede steun om tijdens de Europese Raad van oktober verder te spreken over zowel uitbreiding als de noodzakelijke interne hervormingen van de Unie. Nederland benadrukte het belang van parallel aan de toetredingsprocessen van kandidaat-lidstaten ook voortgang te maken op interne hervormingen. Tot slot was er steun voor het blijvend agenderen van veiligheid, migratie (inclusief interne grenscontroles) en de strijd tegen illegale drugshandel en -criminaliteit, inclusief betere coördinatie richting derde landen. Nederland verwelkomde in het bijzonder de aandacht voor drugshandel en -criminaliteit en de oproep tot gecoördineerde EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>actie richting derde landen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="7F957B9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="24B435DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gezamenlijke verklaring wetgevende prioriteiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="308334A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad stond kort stil bij de uitvoering van het wetgevingsprogramma. Deze gezamenlijke verklaring over wetgevende prioriteiten 2026 van de Raad, het Europees Parlement en de Europese Commissie is tijdens de ER van 18 en 19 december jl. ondertekend door de voorzitters van de drie instellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3486DA0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3468358F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>One Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, One Market </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="1CDB8D10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad stond stil bij de voortgang op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One Europe, One Market Roadmap, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">welke en marge van de informele ER op 23 en 24 april jl. ondertekend werd door de president van Cyprus namens de Raad, de voorzitter van de Europese Commissie en de voorzitter van het EP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2DBF57AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2093A93F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Europees Semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="5BD0931A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="000B2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>keurde de horizontale notitie goed over de door de Europese Commissie voorgestelde landenspecifieke aanbevelingen. Deze notitie zal worden doorgeleid aan de Europese Raad voor bekrachtiging. De landenspecifieke aanbevelingen zullen naar verwachting uiteindelijk tijdens Ecofinraad van 10 juli worden aangenomen. Daarmee wordt de semestercyclus afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="6BA835A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2F1ED5AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wetgevend programma 18 maanden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="4CF84CDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het aankomend trio-voorzitterschap, bestaande uit Ierland, Litouwen en Griekenland, presenteerde hun gezamenlijke programma. Dit programma is gestoeld op drie pijlers: 1) Vrij en democratisch Europa; 2) sterk en veilig Europa; en 3) een welvarende en concurrerende Unie. In een tijd van geopolitieke instabiliteit moet de EU slagvaardig, welvarend en veilig blijven. Nederland ziet daarbij prioriteiten zoals het versterken van de concurrentiekracht; een modern, betaalbaar en eerlijk MFK; investeringen in defensie en veiligheid; het verminderen van migratiedruk en stimulatie van terugkeer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="6CA91C76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2EB5CFD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Art. 7-procedure Hongarije</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="0FF2E6B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Tijdens de Raad werd de stand van zaken in de artikel 7-procedure besproken die in 2018 tegen Hongarije is gestart. De artikel 7-procedure tegen Hongarije is gericht op de aanhoudende zorgen over onder meer de onafhankelijkheid van de rechterlijke macht, corruptie en belangenverstrengeling, ruimte voor het maatschappelijk middenveld, gelijke rechten voor minderheden, academische vrijheid en mediavrijheid, privacy en gegevensbescherming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="7488AC46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3A45FE6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Hongarije lichtte bij monde van staatssecretaris Bíró-Nagy de maatregelen uit het wetgevingspakket zoals gepresenteerd door de Hongaarse regering op 9 juni jl. toe. Met het pakket aan maatregelen wil Hongarije voldoen aan de met de Commissie gemaakte afspraken over de voorwaarden voor Europese financiering. Hongarije erkende dat nog meer nodig is om te voldoen aan de zorgen in de artikel 7-procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00A87BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00A87BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaf aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31" w:rsidDel="00885580">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prioriteit te geven aan herstel van mediavrijheid en het maatschappelijk middenveld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="2A3E8553" w14:textId="0BF5F7DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3B8D7FF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Conform de motie-Van Lanschot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de motie Krul/Dassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft Nederland middels een Benelux interventie steun uitgesproken over de concrete stappen en inzet van Hongarije om te voldoen aan de voorwaarden voor Europese financiering, het belang benadrukt van verdere duurzame hervormingen om alle zorgen in het kader van de artikel 7-procedure weg te nemen, en vertrouwen uitgesproken dat Hongarije deze hervormingen zal realiseren. Overige interventies hadden een vergelijkbare toon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3E7222A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidP="00A71D31" w:rsidRDefault="00180FB6" w14:paraId="3BA771C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A71D31" w:rsidR="00180FB6" w:rsidSect="00C60EF6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="477998BD" w14:textId="77777777" w:rsidR="00D276BD" w:rsidRDefault="00D276BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0FA50677" w14:textId="77777777" w:rsidR="00672DFE" w:rsidRDefault="00672DFE" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="477998BF" w14:textId="77777777" w:rsidR="00D276BD" w:rsidRDefault="00D276BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13E26147" w14:textId="77777777" w:rsidR="00672DFE" w:rsidRDefault="00672DFE" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="609883FE" w14:textId="77777777" w:rsidR="00A5289B" w:rsidRDefault="00A5289B">
+  <w:p w14:paraId="4A10D694" w14:textId="77777777" w:rsidR="004B10E2" w:rsidRPr="00180FB6" w:rsidRDefault="004B10E2" w:rsidP="00180FB6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D84D060" w14:textId="77777777" w:rsidR="00A5289B" w:rsidRDefault="00A5289B">
+  <w:p w14:paraId="6A87CCAF" w14:textId="77777777" w:rsidR="004B10E2" w:rsidRPr="00180FB6" w:rsidRDefault="004B10E2" w:rsidP="00180FB6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06963F25" w14:textId="77777777" w:rsidR="00A5289B" w:rsidRDefault="00A5289B">
+  <w:p w14:paraId="35078404" w14:textId="77777777" w:rsidR="004B10E2" w:rsidRPr="00180FB6" w:rsidRDefault="004B10E2" w:rsidP="00180FB6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="477998B9" w14:textId="77777777" w:rsidR="00D276BD" w:rsidRDefault="00D276BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E78AD47" w14:textId="77777777" w:rsidR="00672DFE" w:rsidRDefault="00672DFE" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="477998BB" w14:textId="77777777" w:rsidR="00D276BD" w:rsidRDefault="00D276BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="157824C1" w14:textId="77777777" w:rsidR="00672DFE" w:rsidRDefault="00672DFE" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="21C4995D" w14:textId="77777777" w:rsidR="00180FB6" w:rsidRPr="00A71D31" w:rsidRDefault="00180FB6" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-20, nr. 2404</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="0E3C55DC" w14:textId="77777777" w:rsidR="00180FB6" w:rsidRPr="00A71D31" w:rsidRDefault="00180FB6" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3383</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3BB6A0EE" w14:textId="77777777" w:rsidR="00180FB6" w:rsidRPr="00A71D31" w:rsidRDefault="00180FB6" w:rsidP="00180FB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A71D31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 866, nr. 9</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52A46798" w14:textId="77777777" w:rsidR="00A5289B" w:rsidRDefault="00A5289B">
+  <w:p w14:paraId="6A0286E0" w14:textId="77777777" w:rsidR="004B10E2" w:rsidRPr="00180FB6" w:rsidRDefault="004B10E2" w:rsidP="00180FB6">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="477998B5" w14:textId="77777777" w:rsidR="00801E34" w:rsidRDefault="00D276BD">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="76718E76" w14:textId="77777777" w:rsidR="004B10E2" w:rsidRPr="00180FB6" w:rsidRDefault="004B10E2" w:rsidP="00180FB6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="477998B7" w14:textId="747FC1F0" w:rsidR="00801E34" w:rsidRDefault="00D276BD">
+  <w:p w14:paraId="61F6C02D" w14:textId="77777777" w:rsidR="004B10E2" w:rsidRPr="00180FB6" w:rsidRDefault="004B10E2" w:rsidP="00180FB6">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00801E34"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FC4930"/>
+    <w:rsidRoot w:val="00180FB6"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0034479D"/>
+    <w:rsid w:val="0047759A"/>
+    <w:rsid w:val="004B10E2"/>
+    <w:rsid w:val="004E243F"/>
+    <w:rsid w:val="00672DFE"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A71D31"/>
+    <w:rsid w:val="00C60EF6"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E42BA1"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="477998AD"/>
-  <w15:docId w15:val="{D730F3A4-76A7-4F0B-BBFC-C2D4500288C4}"/>
+  <w14:docId w14:val="5C054C5F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0709B67E-C134-4FE0-83CF-1D65567FD822}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2207,77 +1648,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2302,75 +1743,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2405,55 +1846,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2522,813 +1963,860 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA122B"/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA122B"/>
+    <w:rsid w:val="00180FB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00180FB6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00180FB6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71D31"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3381,51 +2869,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3489,65 +2977,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3568,162 +3056,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>139</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1758</ap:Words>
+  <ap:Characters>9674</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>80</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>163</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11410</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>