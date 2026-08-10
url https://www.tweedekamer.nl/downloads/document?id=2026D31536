--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,3996 +1,1394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BB31D9" w:rsidR="009F6B15" w:rsidRDefault="009F6B15" w14:paraId="2FED16A5" w14:textId="47BB644D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">In antwoord op uw brief van 18 mei 2026, deel ik mede namens de minister van Economische Zaken en Klimaat dat de vragen van de leden </w:t>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="630A9E51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2324</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="2968765D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z10086</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="27919C63" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="18294A33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7ECF">
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">mede namens de minister van Economische Zaken en Klimaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7ECF">
+        <w:t>(ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 22 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="03103DE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7ECF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="21238350" w14:textId="23F88BC4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2176</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="2B3E421B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1A363CBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="6A7156F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1922872B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bekend met de ernstige ongeregeldheden rondom de kermis in Purmerend waarbij politie en hulpdiensten zijn belaagd met stenen en vuurwerk? 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5CA847FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3EDEF780" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0AC9B8A1" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="77BCA4C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1B0A00D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="69CE3774" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Klopt het dat er signalen bekend waren dat groepen zogenoemde “jongeren”, waaronder personen uit Amsterdam en Zaandam, naar Purmerend zouden komen met de bedoeling om confrontaties en ongeregeldheden te veroorzaken? Zo ja, sinds wanneer waren deze signalen bekend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="27323BB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="4D2924B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3E72160F" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t>Op grond van de Gemeentewet is de burgemeester belast met de handhaving van de openbare orde. De beoordeling van risico’s en de inzet van maatregelen vindt dan ook plaats op lokaal niveau. De onderstaande inhoudelijke antwoorden zijn tot stand gekomen in afstemming met de gemeente Purmerend, de politie en het Openbaar Ministerie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="39C52347" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5AE72EDC" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Door de gemeente is aangegeven dat voorafgaand aan en gedurende de kermis signalen zijn gedeeld – en besproken – tussen gemeente, politie, jongerenwerk en veiligheidspartners. Zoals gebruikelijk bij grote evenementen. Daarbij zijn ook signalen uit andere gemeenten meegenomen. Deze signalen waren echter niet concreet als het gaat om aantallen, samenstelling, exacte aankomstlocaties of voorgenomen gedragingen van specifieke personen of groepen. Er was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">zodoende geen concrete informatie die aanleiding gaf om gericht tegen specifieke personen of groepen op te treden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="71FDA67B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="2AE8A07D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3961B327" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Welke concrete maatregelen zijn vooraf genomen door politie, handhaving en het lokaal gezag om deze aangekondigde ongeregeldheden te voorkomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="7422AD8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="7168872F" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5217003F" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Zoals ook bij de beantwoording van vraag 2 is aangegeven is de inzet van maatregelen ter handhaving van de openbare orde een lokale aangelegenheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5771598F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3285B9A3" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Gemeente en politie geven in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB31D9">
-        <w:t>Meetelen</w:t>
+        <w:t>casu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BB31D9" w:rsidR="00AC625B">
-[...61 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve"> aan dat van aangekondigde ongeregeldheden geen sprake is geweest. Zoals ook aangegeven in het antwoord op vraag 2 waren de signalen niet concreet. Wel zijn voorafgaand aan de kermis, zoals gewoonlijk, de inzet en aandachtpunten met alle betrokken (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t>veiligheids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">)partners afgestemd. Er is, zoals bij elke editie, een dagelijkse multidisciplinaire veiligheidsbriefing ingepland, er vond live cameratoezicht plaats vanuit de commandopost, bus- en treinstations zijn gemonitord en er zijn waar nodig bestuurlijke maatregelen getroffen, waaronder het opleggen van verblijfsontzeggingen met een bijbehorend handelingskader. Verder is gedurende de avond actief gemonitord en ingezet op voorkoming van groepsvorming en mogelijke ordeverstoringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="4F2F7143" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="6A190961" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5D89B99C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Waarom is er kennelijk niet voorkomen dat relschoppers zich konden verzamelen en ernstige wanordelijkheden konden veroorzaken in de nabijheid van een evenement waar veel gezinnen en kinderen aanwezig waren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="07A27AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="7F4912FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="316A7370" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Ondanks de omvangrijke voorbereiding en intensieve inzet van alle betrokken partners kunnen incidenten in de openbare ruimte niet altijd volledig worden voorkomen. Gedurende de avond zijn groepen jongeren fysiek actief gemonitord door politie, handhaving, jongerenwerk en beveiliging. Toen sprake was van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB31D9">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vragen van de leden Van </w:t>
+        <w:t>ordeverstoringen heeft de politie opgeschaald en is opgetreden om verdere escalatie te voorkomen en reguliere bezoekers zoveel mogelijk te scheiden van de ongeregeldheden. Daarbij is uiteindelijk besloten de kermis een half uur eerder te sluiten om de openbare orde te herstellen en verdere risico’s voor bezoekers te beperken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5BDB6F85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0C52275F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="46BD2A1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoeveel personen zijn aangehouden naar aanleiding van deze ongeregeldheden? Kunt u daarbij aangeven hoeveel van hen minderjarig zijn en hoeveel reeds eerder met politie of justitie in aanraking zijn geweest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="6205D375" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="148E146F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="29B2B381" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Er zijn geen aanhoudingen verricht en het onderzoek is inmiddels gesloten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="479D12C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="6FE68853" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="7A08DA26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Klopt het dat de kermisexploitanten en bezoekers zelf geen rol hebben gespeeld bij de ongeregeldheden? Zo ja, waarom is er dan voor gekozen juist de kermis eerder te sluiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="40A5E9B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="380368A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="75D25C01" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t>Het college van burgemeesters en wethouders van de gemeente Purmerend geeft aan dat het zich realiseert dat het eerder sluiten van de kermis maatregel een grote impact heeft gehad op bezoekers en ondernemers en betreurt dat ten zeerste. Er zijn geen aanwijzingen dat kermisexploitanten betrokken zijn geweest bij de ongeregeldheden. Het overgrote deel van de bezoekers heeft de kermis op een normale en positieve manier bezocht. De beslissing om de kermis eerder te sluiten is echter genomen op advies van de politie en diende uitsluitend het belang van de openbare orde en veiligheid. Daarbij is nadrukkelijk gekeken naar het voorkomen van geweld en herhaling van escalaties en het beschermen van bezoekers, ondernemers, hulpdiensten en medewerkers. Door de kermis eerder te sluiten kon de openbare orde op het kermisterrein weer worden hersteld, kon de politie zijn inzet richten op de ordeverstoorders en werd herhaling op de zaterdag uitgesloten. De maatregel is nadrukkelijk niet gericht tegen bezoekers of exploitanten, maar bedoeld om escalatie en veiligheidsrisico’s te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="222078F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="52CC82A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Deelt u de mening dat het onacceptabel is dat ondernemers, gezinnen en goedwillende bezoekers de dupe worden van het gedrag van relschoppers en straatterroristen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0ABD16FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1327A4FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="72F0E615" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1EB7969D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0419B691" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="697D8E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u het besluit om de kermis reeds om 21.00 uur te sluiten terwijl omliggende horeca en fastfoodzaken niet noodzakelijkerwijs aan dezelfde beperkingen werden onderworpen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="10D56193" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="650D08E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="401AC70E" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">De burgemeester heeft, na samenspraak in de lokale driehoek, het besluit genomen om de kermis de dag na het incident in zijn gemeente om 21:00 uur te sluiten. Dit besluit heeft hij genomen op basis van voorliggende informatie en afweging van risico’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5E532EB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3833F906" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3CE52D27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Is er sprake van economische schade voor de betrokken exploitanten als gevolg van het vervroegd sluiten van de kermis? Zo ja, bent u bereid in overleg te treden met de gemeente Purmerend over compensatie voor gedupeerde ondernemers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="3F020011" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="4AC97048" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="2CE54769" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Er zal helaas zeker sprake zijn van economische schade voor de betrokken ondernemers. Een beslissing tot eventuele compensatie hiervoor is aan het lokale bestuur in overleg met de kermisbranche. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="72F14508" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="2CF24575" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="655F7597" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deelt u de opvatting dat relschoppers die politie en hulpdiensten aanvallen keihard aangepakt dienen te worden, bijvoorbeeld door middel van gebiedsverboden, snelrecht en het verhalen van schade op daders?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1A2F04C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="18D67DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="77A0A266" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t>De burgemeester kan op basis van relevante feiten en omstandigheden besluiten tot het opleggen van gebiedsverboden. Ook de officier van justitie kan op basis van relevante feiten, omstandigheden en bewijzen besluiten tot vervolging van personen. Daarbij kan eventueel schadevergoeding worden gevorderd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="68831E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="093A34BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="19063059" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bereid te onderzoeken in hoeverre georganiseerde groepen via sociale media, waaronder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB31D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Meetelen</w:t>
+        <w:t>drillrap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB31D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, Faber en Wilders (allen PVV) aan de ministers van Justitie en Veiligheid en van Economische Zaken en Klimaat over het bericht ‘Tientallen jongeren vallen politie aan op kermis Purmerend’</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>-netwerken, betrokken waren bij het mobiliseren van personen voor deze ongeregeldheden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1D797936" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="582BCCE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="2360B447" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Wanneer tijdens een politieonderzoek feiten en omstandigheden daartoe aanleiding geven, kan de politie de mogelijk invloed van georganiseerde groepen via sociale media betrekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="4FF0D305" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="64DC4EBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="72C5A663" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="238D1C3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="7780A513" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe vaak hebben zich in de afgelopen drie jaar vergelijkbare incidenten voorgedaan rondom kermissen, volksfeesten of andere publieke evenementen waarbij groepen relschoppers van buiten de gemeente doelbewust samenkwamen? En hoe vaak waren de ondernemers en bezoekers gedupeerd met vervroegde of aangepaste sluitingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1D49B919" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="304EBCD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="57AF45E4" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Hier heb ik geen overzicht van. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="7A192819" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="322432FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="31C4903D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Welke aanvullende maatregelen gaat u nemen om te voorkomen dat traditionele Nederlandse evenementen opnieuw doelwit worden van geweldplegers en georganiseerde overlastgroepen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="5CDE51D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="57F5C113" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="09FCE34D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t xml:space="preserve">Naar aanleiding van een toezegging tijdens het Kamerdebat Toerisme en Recreatie van 11 mei 2022 heeft de minister van Economische Zaken in samenwerking met de kermissector en de Vereniging van Nederlandse Gemeenten een handreiking voor de kermissector ontwikkeld. Deze is in oktober 2023 gepubliceerd. Hiermee worden gemeenten ondersteund bij het organiseren van een kermis en in de samenwerking met onder meer exploitanten en omwonenden. In deze handleiding staan ook enkele voorbeelden en overwegingen hoe om te gaan met overlast en geweldplegers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="45A8BBF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="753EE484" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="08D17F3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u deze vragen afzonderlijk en zo spoedig mogelijk beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="680AEE32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0660E65C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB31D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="4E720401" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="07107721" w14:textId="77777777">
+      <w:r w:rsidRPr="00BB31D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C63693">
-[...1165 lines deleted...]
-    <w:p w:rsidR="009F6B15" w:rsidP="009F6B15" w:rsidRDefault="009F6B15" w14:paraId="7654F64E" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00BB31D9" w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="1DB6DB85" w14:textId="77777777"/>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0B104F71" w14:textId="77777777">
       <w:r w:rsidRPr="00BB31D9">
         <w:t>1) Metro, 16 mei 2026, Tientallen jongeren vallen politie aan op kermis Purmerend (https://www.metronieuws.nl/in-het-nieuws/binnenland/2026/05/politie-aangevallen-kermis-purmerend-jongeren-).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6B15" w:rsidP="009F6B15" w:rsidRDefault="009F6B15" w14:paraId="3479FC1B" w14:textId="77777777"/>
-    <w:p w:rsidR="009F6B15" w:rsidP="009F6B15" w:rsidRDefault="009F6B15" w14:paraId="46C975B2" w14:textId="77777777">
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0BC45887" w14:textId="77777777"/>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="0684E88C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6B15" w:rsidRDefault="009F6B15" w14:paraId="27A6C8A1" w14:textId="3FF3B219"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="33D9EA7F" w14:textId="77777777"/>
+    <w:p w:rsidR="00212BDA" w:rsidP="00212BDA" w:rsidRDefault="00212BDA" w14:paraId="4A05E759" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="5F8919AC" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00212BDA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3119" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E2E7B8E" w14:textId="77777777" w:rsidR="00D079B9" w:rsidRDefault="00D079B9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="435B0004" w14:textId="77777777" w:rsidR="006E0933" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2417C4E9" w14:textId="77777777" w:rsidR="00D079B9" w:rsidRDefault="00D079B9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FB95354" w14:textId="77777777" w:rsidR="006E0933" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44E3AF05" w14:textId="77777777" w:rsidR="002D0A12" w:rsidRDefault="002D0A12">
+  <w:p w14:paraId="75F3EC7E" w14:textId="77777777" w:rsidR="00212BDA" w:rsidRPr="00212BDA" w:rsidRDefault="00212BDA" w:rsidP="00212BDA">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76FE90CA" w14:textId="77777777" w:rsidR="006E0933" w:rsidRPr="00212BDA" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F583641" w14:textId="77777777" w:rsidR="00212BDA" w:rsidRPr="00212BDA" w:rsidRDefault="00212BDA" w:rsidP="00212BDA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05281A9A" w14:textId="77777777" w:rsidR="00D079B9" w:rsidRDefault="00D079B9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1A3D6584" w14:textId="77777777" w:rsidR="006E0933" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="562660F4" w14:textId="77777777" w:rsidR="00D079B9" w:rsidRDefault="00D079B9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10674FD8" w14:textId="77777777" w:rsidR="006E0933" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DC73FF7" w14:textId="77777777" w:rsidR="002D0A12" w:rsidRDefault="005F062B">
-[...485 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4CF861E9" w14:textId="77777777" w:rsidR="00212BDA" w:rsidRPr="00212BDA" w:rsidRDefault="00212BDA" w:rsidP="00212BDA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3314A298" w14:textId="77777777" w:rsidR="002D0A12" w:rsidRDefault="005F062B">
+  <w:p w14:paraId="40BCBD83" w14:textId="77777777" w:rsidR="006E0933" w:rsidRPr="00212BDA" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1320 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="318DEC97" w14:textId="77777777" w:rsidR="006E0933" w:rsidRPr="00212BDA" w:rsidRDefault="006E0933" w:rsidP="00212BDA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002D0A12"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00FF78D2"/>
+    <w:rsidRoot w:val="00212BDA"/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="006E0933"/>
+    <w:rsid w:val="00AF65C4"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6E16EFAC"/>
+  <w14:docId w14:val="1BA221E8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{84DEBCCB-136D-477A-8AA7-FBB6A2090232}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3999,77 +1397,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4094,75 +1492,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4197,55 +1595,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4317,1065 +1715,715 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...219 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F6B15"/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F6B15"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00212BDA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F6B15"/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F6B15"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00853748"/>
+    <w:rsid w:val="00212BDA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212BDA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...286 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5432,51 +2480,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5540,65 +2588,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5619,85 +2667,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7728</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1337</ap:Words>
+  <ap:Characters>7359</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>64</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>61</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9115</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8679</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>