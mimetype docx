--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,4987 +1,1093 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="005017B3" w:rsidR="00A97BB8" w:rsidP="005017B3" w:rsidRDefault="00A97BB8" w14:paraId="7DAA6CA8" w14:textId="77777777">
+    <w:p w:rsidRPr="002A5419" w:rsidR="002A5419" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="7B19B4F2" w14:textId="31D2303E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>282</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arbeidsmarktbeleid en opleidingen zorgsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="002A5419" w:rsidP="002A5419" w:rsidRDefault="002A5419" w14:paraId="054A4747" w14:textId="768861D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005017B3" w:rsidR="00A97BB8" w:rsidP="005017B3" w:rsidRDefault="00A97BB8" w14:paraId="0E1771DB" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="00951DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>650</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="002A5419" w:rsidP="002A5419" w:rsidRDefault="002A5419" w14:paraId="4601F4C8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="002A5419" w14:paraId="114FF711" w14:textId="122BBCCB">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...69 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="00951DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="00951DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief beantwoord ik het verzoek van uw Kamer van 2 juni 2026 om te reageren op de petitie ‘Bekostig de opleiding tot ‘orthopedagoog-generalist’, welke is aangeboden door de initiatiefnemers ASVZ, FamilySupporters en Kind &amp; Meer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="43C5EFA3" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...19 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="1B871D5A" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...28 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met belangstelling heb ik kennisgenomen van de petitie waarin aandacht wordt gevraagd voor de bekostiging van de opleiding tot orthopedagoog-generalist (OG). De indieners van de petitie benadrukken het belang van het beroep van OG en zijn van mening dat er voldoende OG’s moeten worden opgeleid om in de vraag van het veld te kunnen voorzien. Zij pleiten voor een grotere instroom bij de opleiding, die volgens hen gerealiseerd moet worden door middel van centrale overheidsbekostiging. Ook doen zij het verzoek om het beroep van OG mee te nemen in de structurele ramingen van het Capaciteitsorgaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="297DD712" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...28 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="5BB08B0E" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...28 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik benadrukken dat ik het eens ben met de indieners van de petitie dat de OG een beroepsgroep is met een aanzienlijke professionele en maatschappelijke meerwaarde. De OG draagt bij aan hoogwaardige zorg en begeleiding bij complexe orthopedagogische vraagstukken en is inzetbaar in diverse sectoren, zoals onderwijs, jeugdhulp, gehandicaptenzorg, geestelijke gezondheidszorg en ouderenzorg. Hiernaast vervult de OG binnen de Wet zorg en dwang, als zogenoemde Wzd-functionaris, vaak een specifieke, onafhankelijke rol om de rechten van kwetsbare cliënten te bewaken. Bij het maken van keuzes over welke opleidingen centraal bekostigd moeten worden, en in welke mate, spelen echter ook andere afwegingen. Aan de hand van de argumenten in de petitie, ga ik hieronder in op die afwegingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="1ED376CC" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...21 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="31813A5D" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...715 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beschikbaarheid OG’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="45A8DBD9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De initiatiefnemers van de petitie stellen dat er onvoldoende OG’s zijn om aan de vraag vanuit het veld te kunnen voldoen. Omdat mij deze signalen eerder hebben bereikt, heb ik in 2025 op verzoek van de beroepsvereniging van de OG’s (NVO) de opleiding tot OG ad hoc en eenmalig geraamd door het Capaciteitsorgaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="7A06FA68" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="2567253A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het advies van het Capaciteitsorgaan heeft uw Kamer op 6 februari jl. ontvangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Mede op basis van dit advies ben ik tot de conclusie gekomen dat centrale bekostiging van de opleiding tot OG niet aan de orde is. U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>it het advies komt namelijk geen overtuigend bewijs naar voren dat er sprake is van een structureel, landelijk tekort aan OG’s. De capaciteitsraming laat zien dat het verschil tussen de huidige instroom (160) en de geraamde benodigde instroom (circa 184) beperkt is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zie dan ook geen reden om aan te nemen dat het veld dit verschil niet zelf kan opvangen. Bovendien constateert het Capaciteitsorgaan dat de opleidingscapaciteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>op dit moment ruimer is dan benut. Hieruit leid ik af dat er geen dringend tekort dreigt aan OG’s en aan opleidingsplaatsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="010BE882" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="40E36CD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...319 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bekostiging opleiding OG’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="6FD23A22" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de petitie wordt gevraagd om centrale bekostiging van de opleiding tot OG. Zoals in mijn brief van 6 februari jl. onderbouwd is centrale overheidsbekostiging van de opleiding tot OG niet aan de orde. In het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>notaoverleg Arbeidsmarkt in de zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op 8 juni jl. heb ik dit besluit nogmaals toegelicht: centrale bekostiging, via bijvoorbeeld de beschikbaarheidbijdrage, is een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> last resort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de overheid kan inzetten als noodzakelijke voorzieningen of bepaalde zorgfuncties – in dit geval opleidingen – niet tot stand komen binnen de reguliere markt. Uiteindelijk moet dit het doel hebben om de continuïteit van zorg te waarborgen. De bekostiging van de opleiding tot OG wordt al in de praktijk door het veld zelf gerealiseerd. Daarmee is géén sprake van marktfalen. Zoals hierboven aangegeven laat de raming van het Capaciteitsorgaan zien dat het veld al zelf voorziet in nagenoeg alle benodigde capaciteit. Bovendien is de opleidingscapaciteit op dit moment ruimer dan benut. Daarmee zie ik geen reden om aan te nemen dat het verschil niet door het veld zelf kan worden opgevangen en ook bekostigd. Dit betekent dan dat centrale bekostiging als last resort niet aan de orde is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="6F0D1619" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="64159EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...66 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...76 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Raming capaciteit OG’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="2C76A008" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...171 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook wordt in de petitie gevraagd de OG structureel mee te nemen in de ramingen van het Capaciteitsorgaan. Hierover kan ik uw Kamer melden dat het Capaciteitsorgaan in opdracht van mij alleen capaciteitsramingen uitvoert voor medische (vervolg)opleidingen die centraal worden gefinancierd. Er is daarom geen aanleiding om de OG structureel mee te nemen in de raming. De opleiding tot OG is, naar aanleiding van de wens van de NVO, ad hoc en eenmalig geraamd door het Capaciteitsorgaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="5DE62CAB" w14:textId="6E0C1FFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="624C8D30" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="005017B3" w:rsidR="0054487B" w:rsidP="005017B3" w:rsidRDefault="00000000" w14:paraId="2CB2CE54" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="2DD147F3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...127 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De eenmalige raming die het Capaciteitsorgaan heeft uitgevoerd om de behoefte aan en het aanbod van opleidingsplaatsen voor OG’s in beeld te brengen, laat zien dat de benodigde instroom door de markt zelf gerealiseerd kan worden en er derhalve geen sprake is van marktfalen. Daarmee kom ik tot de conclusie dat centrale bekostiging van de opleiding tot OG niet aan de orde is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="00951DFB" w14:paraId="50C20321" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="002A5419" w14:paraId="41111D27" w14:textId="19D06821">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="005017B3">
-[...215 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="002A5419" w:rsidR="00951DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="00951DFB" w:rsidP="002A5419" w:rsidRDefault="002A5419" w14:paraId="5E1589EC" w14:textId="7B7D418C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">de minister van Langdurige Zorg, </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5419" w:rsidR="00951DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...103 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A5419" w:rsidR="004E5D09" w:rsidP="002A5419" w:rsidRDefault="004E5D09" w14:paraId="7B590E41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002A5419" w:rsidR="004E5D09" w:rsidSect="00951DFB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02935B78" w14:textId="77777777" w:rsidR="00ED6FEA" w:rsidRDefault="00ED6FEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49E6168F" w14:textId="77777777" w:rsidR="00342964" w:rsidRDefault="00342964" w:rsidP="00951DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38F95FBD" w14:textId="77777777" w:rsidR="00ED6FEA" w:rsidRDefault="00ED6FEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A563055" w14:textId="77777777" w:rsidR="00342964" w:rsidRDefault="00342964" w:rsidP="00951DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...43 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EAA3356" w14:textId="77777777" w:rsidR="00951DFB" w:rsidRPr="00951DFB" w:rsidRDefault="00951DFB" w:rsidP="00951DFB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A346B2C" w14:textId="77777777" w:rsidR="00951DFB" w:rsidRPr="00951DFB" w:rsidRDefault="00951DFB" w:rsidP="00951DFB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20081872" w14:textId="77777777" w:rsidR="00951DFB" w:rsidRPr="00951DFB" w:rsidRDefault="00951DFB" w:rsidP="00951DFB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="259C8763" w14:textId="77777777" w:rsidR="00ED6FEA" w:rsidRDefault="00ED6FEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="27068341" w14:textId="77777777" w:rsidR="00342964" w:rsidRDefault="00342964" w:rsidP="00951DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60AE438A" w14:textId="77777777" w:rsidR="00ED6FEA" w:rsidRDefault="00ED6FEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7BD33258" w14:textId="77777777" w:rsidR="00342964" w:rsidRDefault="00342964" w:rsidP="00951DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="36EFA757" w14:textId="77777777" w:rsidR="00574A5B" w:rsidRPr="005925AB" w:rsidRDefault="00000000" w:rsidP="00574A5B">
+    <w:p w14:paraId="382DA564" w14:textId="77777777" w:rsidR="00951DFB" w:rsidRPr="002A5419" w:rsidRDefault="00951DFB" w:rsidP="00951DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005925AB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005925AB">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstukken II 2025/26, 29 282, nr. 622.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="22F3830F" w14:textId="77777777" w:rsidR="00E41CEB" w:rsidRPr="005925AB" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A2EC73E" w14:textId="77777777" w:rsidR="00951DFB" w:rsidRPr="002A5419" w:rsidRDefault="00951DFB" w:rsidP="00951DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005925AB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5419">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005925AB">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002A5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstukken II 2025/26, 29 282, nr. 622, p. 10.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="756B1245" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36EEFCED" w14:textId="77777777" w:rsidR="00951DFB" w:rsidRPr="00951DFB" w:rsidRDefault="00951DFB" w:rsidP="00951DFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...198 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="79E336AE" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00000000" w:rsidP="00536636">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DD07E6A" w14:textId="77777777" w:rsidR="00BC233C" w:rsidRPr="00951DFB" w:rsidRDefault="00BC233C" w:rsidP="00951DFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...743 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1061 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D6BF45E" w14:textId="77777777" w:rsidR="00BC233C" w:rsidRPr="00951DFB" w:rsidRDefault="00BC233C" w:rsidP="00951DFB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...327 lines deleted...]
-    <w:rsid w:val="00FD42FA"/>
+    <w:rsidRoot w:val="00951DFB"/>
+    <w:rsid w:val="00034FAB"/>
+    <w:rsid w:val="002A5419"/>
+    <w:rsid w:val="00342964"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00784DB4"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rsid w:val="00BC233C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1DCFC885"/>
+  <w14:docId w14:val="4E751CB1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5BFB7D7F-015A-459B-B1D2-09612F377ACF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5003,74 +1109,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5219,1447 +1326,1063 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0042683B"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00951DFB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00951DFB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00951DFB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...474 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00951DFB"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00951DFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00951DFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00951DFB"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...121 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0007762B"/>
+    <w:rsid w:val="00951DFB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00951DFB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00951DFB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00503BD3"/>
-[...17 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002A5419"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4430</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>787</ap:Words>
+  <ap:Characters>4331</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5225</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5108</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>