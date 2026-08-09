--- v0 (2026-06-22)
+++ v1 (2026-08-09)
@@ -1,6327 +1,2709 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...193 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="0B8CA55B" w14:textId="6A68CB62">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2316</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="6DF6368B" w14:textId="3E29472B">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z09346</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="113B85D7" w14:textId="77777777"/>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="78AA7237" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Tielen (Onderwijs, Cultuur en Wetenschap)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de minister van Justitie en Veiligheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="380EA6A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="71D2E0EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7689C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1988</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="698DC22E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7689C" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="5BF7B2A2" w14:textId="420C3659">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
-[...538 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="2DB03CD2" w14:textId="47AE8D18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u bekend met het bericht 'Leerlingen komen met desinformatie over Holocaust de klas in: 'Zien ze op </w:t>
-[...33 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:t>Bent u bekend met het bericht 'Leerlingen komen met desinformatie over Holocaust de klas in: 'Zien ze op TikTok’'?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="5D1A16EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="19AFC017" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4CEEB613" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, daar ben ik mee bekend. </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="0668F618" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="7CCBDC47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Deelt u de zorgen van docenten en onderzoekers over de toename van desinformatie over de Holocaust onder leerlingen, mede als gevolg van AI gegenereerde beelden op sociale media?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="03B5B1FE" w14:textId="2BC98378">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="33CE86C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="6C7A0462" w14:textId="251684C4">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="15156B38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, deze zorgen deel ik. Desinformatie over de Holocaust kan zich via sociale media snel verspreiden en het onderwijs hierover bemoeilijken. Daarom zet </w:t>
       </w:r>
-      <w:r w:rsidR="0082110E">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">het ministerie van </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>OCW in op het versterken van mediawijsheid en digitale geletterdheid, zodat leerlingen beter leren omgaan met (des)informatie en de betrouwbaarheid van bronnen kunnen beoordelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="20071CC3" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="71BEFE89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4737BAA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Meer dan de helft van de leerlingen kon in een experiment een AI-gegenereerde foto van Auschwitz niet van een echte foto onderscheiden, deelt u de zorg dat een gebrek aan historische basiskennis leerlingen kwetsbaarder maakt voor desinformatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="7FB8BDC3" w14:textId="130BB33C">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="3FFFFC92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="6D54D574" w14:textId="49F00C01">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="5A894275" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het niet kunnen onderscheiden van een AI-gegenereerde afbeelding van een echte afbeelding hoeft niet direct samen te hangen met een gebrek aan historische basiskennis. </w:t>
       </w:r>
-      <w:r w:rsidR="0082110E">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>istorische basiskennis is wel</w:t>
       </w:r>
-      <w:r w:rsidR="0082110E">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>degelijk zeer belangrijk</w:t>
       </w:r>
-      <w:r w:rsidR="0082110E">
-[...57 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die helpt leerlingen in weerbaarheid tegen desinformatie over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Holocaust. Daarom wordt vanuit het Nationaal Plan Versterking Holocausteducatie ingezet op het versterken van kennis over de Holocaust en het ondersteunen van docenten hierbij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="5EC75F0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="2195E8FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Herkent u het beeld dat vier op de tien docenten aangeeft dat sommige leerlingen de ernst van de Holocaust bagatelliseren? Hoe beoordeelt u deze ontwikkeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="60B3E583" w14:textId="4DDB7F25">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="0F17EA09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="0082110E" w14:paraId="7078AAC7" w14:textId="161A9477">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="237A109F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit beeld herken ik voor een deel. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00247BAE" w:rsidR="00247BAE">
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het ministerie van OCW heeft in 2025 een docentenpeiling laten uitvoeren naar bevorderende en belemmerende factoren bij het geven van holocausteducatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een deel van de docenten (14%) geeft wel aan dat zij te maken hebben gehad met Holocaustontkenning; voor Holocaustbagatellisering of -verdraaiing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit 38 procent van de docenten (waarbinnen de helft aangeeft dat dit ‘heel soms’ gebeurt). Ook komt het geregeld voor dat docenten merken dat een leerling des- of misinformatie tot zich heeft genomen: een kwart van de docenten geeft aan dat dit ‘soms’ of vaker gebeurde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="1CDC63D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ons oordeel op basis van deze cijfers is dat des- en misinformatie over de Holocaust een reëel en zorgelijk probleem is, ook al manifesteert het zich niet in alle klassen even sterk en speelt het breder dan alleen op dit onderwerp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De meeste docenten geven aan dat ze dit in hun lessen gebruiken en geen behoefte hebben aan extra ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4DEE7B1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dertien procent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E251A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de docenten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E251A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behoefte aan ondersteuning bij het omgaan met Holocaustontkenning of -verstoring en 12% bij het omgaan met heftige discussies in de klas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Daarom zet het kabinet via het Nationaal Plan Holocausteducatie in op versterking van holocausteducatie. In september 2025 is vanuit amendement Ceder c.s. II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een project van start gegaan dat zich richt op gastlessen over antisemitisme, racisme en discriminatie, waarbij persoonlijke verhalen centraal staan. Daarbij wordt specifiek aandacht besteed aan antisemitische stereotypen en aan complottheorieën.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik ben zelf met leraren in gesprek over wat nodig is om dergelijke thema’s en schurende onderwerpen goed te kunnen bespreken in de klas. Ook dragen de kerndoelen burgerschap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en digitale geletterdheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij aan de toerusting van leerlingen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om des- en misinformatie te herkennen en kritisch te beoordelen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E251A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij worden docenten onder meer ondersteund via de subsidie Schurende Gesprekken van het Expertisepunt Burgerschap, die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>scholingsaanbod biedt in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E251A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E251A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>het geven van holocausteducatie.</w:t>
-[...249 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:t>het voeren van gesprekken over gevoelige en maatschappelijk beladen onderwerpen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de klas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="50F59266" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="77FE39DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe beoordeelt u de huidige staat van mediawijsheid en digitale geletterdheid op scholen en acht u de huidige inspanningen voldoende?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="03AE9EE7" w14:textId="7386E71C">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="6EFE687D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="5D12BB97" w14:textId="07F7DF83">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="30FB6CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Uit de Monitor Digitalisering Onderwijs 2025 blijkt dat de helft van de docenten bekend is met de conceptkerndoelen digitale geletterdheid en een kwart hier al mee werkt. De huidige curriculumherziening en -implementatie </w:t>
       </w:r>
-      <w:r w:rsidR="0082110E">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>brengt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00247BAE" w:rsidR="0082110E">
-[...29 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dit nieuwe leergebied alleen maar nog meer onder de aandacht onder docenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="388B1719" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Om docenten te ondersteunen is het Expertisepunt Digitale Geletterdheid opgericht. Dit expertisepunt verzamelt en ontsluit bestaande materialen en kan helpen om thema’s zoals online des- en misinformatie beter onder de aandacht te brengen. Daarnaast wordt er via het Expertisepunt Burgerschap scholingsaanbod ontsloten voor docenten voor het voeren van moeilijke gesprekken in de klas, dit kan gaan over polarisatie, maatschappelijke spanningen, maar ook over (online) desinformatie: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="00247BAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:szCs w:val="18"/>
-            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Scholingsaanbod - Scholingsaanbod Schurende gesprekken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00247BAE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dit onderwerp vraagt echter blijvende aandacht gezien de snelheid waarmee digitale ontwikkelingen en vormen van des- en misinformatie zich ontwikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4B01ED41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="23F7A1EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="6E0B7CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid om additionele maatregelen te nemen om de mediawijsheid en digitale geletterdheid op scholen te verbeteren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="49C37D2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="6BA5869A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de ontwikkeling van nieuwe kerndoelen voor digitale geletterdheid wordt gewerkt aan een stevigere verankering van digitale geletterdheid binnen het onderwijs. Deze kerndoelen bieden scholen en docenten meer handvatten om structureel aandacht te besteden aan mediawijsheid, online informatievaardigheden en het herkennen van des- en misinformatie. Scholen worden daarnaast ondersteund bij de implementatie van de kerndoelen, zodat scholen het leergebied digitale geletterdheid op een passende manier in hun onderwijs kunnen integreren. Op dit moment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nog meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">additionele maatregelen daarom niet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Het kabinet blijft de voortgang op dit gebied monitoren en blijf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t, zoals genoemd bij het antwoord op vraag 5,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in gesprek met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>leraren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de implementatie van de kerndoelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4829B3B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="02DF3697" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>onderwerp vraagt echter blijvende aandacht gezien de snelheid waarmee digitale ontwikkelingen en vormen van des- en misinformatie zich ontwikkelen.</w:t>
-[...61 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoe beoordeelt u het feit dat het momenteel voor eenieder mogelijk is om met AI-platforms als ChatGPT nepbeelden te genereren van de Holocaust, met als gevolg het ernstige risico op bagatellisering van dit verleden? Zo nee, bent u bereid maatregelen te treffen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="483DF58E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="2EC52CE9" w14:textId="3F3E0F7E">
-[...136 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="000A4C55" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="0C0212FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mogelijkheid om met AI-toepassingen realistisch ogende beelden te genereren brengt risico’s met zich mee, zeker wanneer het gaat om gevoelige historische gebeurtenissen zoals de Holocaust. AI-gegenereerde beelden kunnen bijdragen aan verwarring, misleiding en bagatellisering van historische feiten. Dat is zorgelijk. Tegelijkertijd raakt dit aan een bredere maatschappelijke ontwikkeling rondom generatieve AI en online desinformatie. Daarom zet het kabinet in op meerdere sporen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032CE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>het versterken van digitale burgerschap en mediawijsheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via het onderwijs (o.a. met het Regieplan Digitalisering onderwijs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032CE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, het stimuleren van verantwoord gebruik van AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032CE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>effectieve regulering van platforms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via de DSA en nieuwe Europese regels rondom AI, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032CE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het toewerken naar een digitale publieke ruimte waarin publieke waarden, gebruikersbelangen, keuzevrijheid en democratische weerbaarheid centraal staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A4C55" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="469F72EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd geldt dat generatieve AI op zichzelf een technologie is met zowel positieve als negatieve toepassingen. Het kabinet acht het daarom van belang om gericht op te treden tegen onrechtmatig gebruik en verspreiding van dergelijke beelden, zonder afbreuk te doen aan fundamentele rechten zoals de vrijheid van meningsuiting en informatievrijheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="6E085046" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Indien sprake is van uitingen die kwalificeren als groepsbelediging, aanzetten tot haat of discriminatie, of het opzettelijk bagatelliseren, ontkennen of goedkeuren van de Holocaust op een wijze die strafbaar is onder het Wetboek van Strafrecht, kan strafrechtelijk worden opgetreden. Daarnaast wordt op Europees niveau gewerkt aan verdere normering van verantwoord AI-gebruik via onder meer de AI-verordening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, die onder meer transparantieverplichtingen bevat voor aanbieders van AI-systemen die synthetische audio-, beeld-, video- of tekstinhoud genereren. Zij moeten er op grond van de verordening voor zorgen dat de outputs van het AI-systeem worden gemarkeerd als kunstmatig gegenereerd of gemanipuleerd. Met andere woorden: AI-gegenereerde nepbeelden moeten als zodanig herkenbaar zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Hoe beoordeelt u het feit dat het momenteel voor eenieder mogelijk is om met AI-platforms als </w:t>
-[...33 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4FFC8264" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Over welke instrumenten beschikt u om op te treden tegen het genereren en verspreiden van AI-gegenereerde nepbeelden van de Holocaust op sociale media, mede gezien het feit dat het bagatelliseren van de Holocaust in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland strafbaar is?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="25232500" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A4C55" w:rsidR="00B6703D" w:rsidP="00B6703D" w:rsidRDefault="00B6703D" w14:paraId="3A064D9C" w14:textId="444B3FA7">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="000A4C55" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="504F2F57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A4C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...107 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Indien AI-gegenereerde Holocaustbeelden worden gebruikt op een wijze die strafbaar is, bestaan verschillende instrumenten om daartegen op te treden. Afhankelijk van de concrete inhoud en context kan sprake zijn van strafbare feiten zoals groepsbelediging (artikel 137c, tweede lid Sr), het aanzetten tot haat, discriminatie of geweld (artikel 137d Sr) of andere strafbare vormen van Holocaustontkenning of -bagatellisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="08D7FB3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414746">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Openbaar Ministerie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414746">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strafrechtelijk onderzoek verrichten en vervolging instellen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>OM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de politie kunnen bij aangiften of meldingen van strafbare online content </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>een vrijwillig verwijderverzoek richten aan de betreffende hostingdienst of het online platform om content offline te krijgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als dat niet het gewenste effect heeft, kan de officier van justitie, bij een verdenking van een misdrijf als bedoeld in artikel 67, eerste lid, Wetboek van Strafvordering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Sv)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, met machtiging van de rechter-commissaris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op grond van artikel 125p Sv een bevel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uitvaardigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de content ontoegankelijk te (laten) maken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor zover een aanbieder in Nederland gevestigd is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geeft een aanbieder geen gehoor aan zo’n bevel, dan vervalt de bescherming tegen strafrechtelijke vervolging uit artikel 54a Wetboek van Strafrecht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA250A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA250A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Werkt een aanbieder wél mee, dan biedt artikel 54a Sr bescherming tegen strafrechtelijke vervolging.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In die gevallen waarin de content niet in Nederland staat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>maar in het</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>buitenland, dan is het Openbaar Ministerie afhankelijkheid van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382359">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>samenwerking en medewerking van de daartoe bevoegde buitenlandse autoriteiten via een internationaal rechtshulpverzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="60CE3CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op grond van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelden zorgvuldigheidsverplichtingen voor aanbieders van tussenhandeldiensten, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>onder meer gericht op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het tegengaan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de verspreiding van illegale content. Hostingdiensten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online platforms </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en sociale mediadiensten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>voorzien in mechanismen om personen of entiteiten de mogelijkheid te bieden illegale inhoud bij hen te melden en zij moeten deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meldingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tijdig en adequaat beoordelen en daarover beslissen. Meldingen van zogeheten betrouwbare flaggers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dienen met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorrang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te worden behandeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o is Meld Online Discriminatie (MOD) onder de DSA als betrouwbare flagger aangewezen. Daarnaast moeten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aangewezen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeer grote online platforms (VLOP’s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de zogeheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>systeemrisico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van hun dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D28BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in kaart brengen en mitigeren, waaronder het risico op de verspreiding van desinformatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="62FFAF62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C215D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien sprake is van niet-naleving van deze verplichtingen, kunnen de bevoegde toezichthouders handhavend optreden. Ten aanzien van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de aangewezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C215D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zeer grote onlineplatforms en zeer grote onlinezoekmachines geldt dat de Europese Commissie de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C215D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevoegde toezichthouder is op de naleving van de DSA . </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C215D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>kan strafrechtelijk worden opgetreden. Daarnaast wordt op Europees niveau gewerkt aan verdere normering van verantwoord AI-gebruik via onder meer de AI-verordening</w:t>
-[...254 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:t xml:space="preserve">Voor de overige aanbieders van tussenhandeldiensten is in Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546F32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Autoriteit Consument en Markt (ACM) de primaire toezichthouder op de naleving van de DSA door in Nederland gevestigde aanbieders van tussenhandeldiensten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De toezichthouders beoordelen niet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA250A" w:rsidR="00AA250A">
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00C543B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of specifieke content illegaal is en leggen geen verwijderverzoeken of bevelen op</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00382359" w:rsidR="00AA250A">
-[...77 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00C543B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan platforms, maar controleren of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tussenhandeldiensten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voldoen aan de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verplichtingen uit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DSA</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D28BE">
-[...500 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="457DE0D0" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="05F828CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="1C423763" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Welke mogelijkheden ziet u om op te treden tegen sociale media-accounts en -platformen die AI-gegenereerde Holocaustbeelden verspreiden waardoor grote groepen gebruikers met deze desinformatie in aanraking komen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00AA250A" w:rsidP="00AA250A" w:rsidRDefault="00AA250A" w14:paraId="7EC7793B" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="33538E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00414746" w:rsidR="00B6703D" w:rsidP="00B6703D" w:rsidRDefault="00B6703D" w14:paraId="43120C23" w14:textId="5B1407CA">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00414746" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="2790C344" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A4C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wanneer sociale media-platforms strafbare content verspreiden, kunnen opsporingsinstanties en het OM optreden binnen de bestaande wettelijke kaders. Dat kan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>in specifieke gevallen</w:t>
       </w:r>
       <w:r w:rsidRPr="000A4C55">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> leiden tot strafrechtelijke vervolging of verzoeken tot verwijdering van content.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast zet het kabinet in op een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>goede</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> toepassing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en de effectieve handhaving </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>van de DSA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> als belangrijk Europees wettelijk kader voor een veiligere online omgeving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, waaronder </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de daaruit voortvloeiende zorgvuldigheidsverplichtingen om illegale content </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en misbruik </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tegen te gaan en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor zeer grote onlineplatforms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92579">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>het beheersen van systeemrisico’s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> De verspreiding van desinformatie of AI-gegenereerde nepbeelden, kan zo’n systeemrisico vormen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6703D" w:rsidP="00B6703D" w:rsidRDefault="00B6703D" w14:paraId="266885B7" w14:textId="4B9BA6B8">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="779FCDD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414746">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet blijft in gesprek met platforms over hun verantwoordelijkheid bij de bestrijding van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>illegale content</w:t>
       </w:r>
       <w:r w:rsidRPr="00414746">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> en desinformatie.</w:t>
       </w:r>
-      <w:r w:rsidR="00A00DB0">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook heeft het kabinet samen met het onderwijs richtlijnen over het gebruik van sociale media op verschillende leeftijden en in relatie tot school gepubliceerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6703D" w:rsidP="00247BAE" w:rsidRDefault="00B6703D" w14:paraId="6D79D697" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="48A8652E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="7F3E78D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u bereid in gesprek te gaan met sociale mediaplatforms zoals </w:t>
-[...23 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:t>Bent u bereid in gesprek te gaan met sociale mediaplatforms zoals TikTok over het actief verwijderen van desinformatie en AI-gegenereerde nepbeelden over de Holocaust, en bent u bereid dit ook Europees te agenderen in het kader van de Digital Services Act?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="3CDBCAEE" w14:textId="1E63C331">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="1AAEB5DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A4C55" w:rsidR="00B6703D" w:rsidP="00B6703D" w:rsidRDefault="00B6703D" w14:paraId="3491E56E" w14:textId="2696FDCC">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="000A4C55" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="3B83862C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Het kabinet zoekt op het terrein van online content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>moderatie de dialoog met online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">platforms. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>In dit verband is relevant dat</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2023 een publiek-private samenwerking (PPS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingericht, onder neutraal voorzitterschap van het </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Platform voor de InformatieSamenleving (ECP), die het gesprek tussen overheid en internetsector faciliteert over onder meer trends in contentproblematiek, uitdagingen in de moderatiepraktijk, best practices en relevante wet- en regelgeving. Mijn ministerie verkent, samen met andere departementen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...110 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoe de aanpak van online desinformatie, online discriminatie en antisemitisme hierin kan worden betrokken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor wat betreft de DSA, is het aan de bevoegde toezichthouders om toe te zien op de naleving daarvan. Het onderwerp desinformatie staat daarbij, ook op Europees niveau, op de agenda. Signalen over desinformatie en AI-geregenereerde nepbeelden over de Holocaust zijn  doorgeven aan de ACM en de Europese Commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="3FBF2A3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="23C4415A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 11 </w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt alle vragen afzonderlijk van elkaar beantwoorden?</w:t>
       </w:r>
       <w:r w:rsidRPr="00247BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="4B7453D3" w14:textId="1AF4930C">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="3B0BCF58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247BAE" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="48C0A81C" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00247BAE" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="4F1E3EE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00713B91" w:rsidR="00247BAE" w:rsidP="00247BAE" w:rsidRDefault="00247BAE" w14:paraId="21FE0793" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00713B91" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="409BB357" w14:textId="50515234">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00713B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00713B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00713B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t>[1] NOS, d.d. 3 mei 2026, </w:t>
+        </w:rPr>
+        <w:t> NOS, d.d. 3 mei 2026, </w:t>
       </w:r>
       <w:r w:rsidRPr="00713B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>Leerlingen komen met desinformatie over Holocaust de klas in: 'Zien ze op TikTok'</w:t>
+      </w:r>
       <w:r w:rsidRPr="00713B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Leerlingen komen met desinformatie over Holocaust de klas in: 'Zien ze op TikTok'</w:t>
+      </w:r>
       <w:r w:rsidRPr="00713B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:i/>
-[...36 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="6DD99AAD" w14:textId="77777777">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00B7689C" w:rsidP="00B7689C" w:rsidRDefault="00B7689C" w14:paraId="303BE952" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidSect="002F493B">
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="0572CB08" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00B7689C">
+      <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60F2A3B6" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830">
+    <w:p w14:paraId="4F3C7665" w14:textId="77777777" w:rsidR="00BE757E" w:rsidRDefault="00BE757E" w:rsidP="00B7689C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577F76A6" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C26ABFC" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830">
+    <w:p w14:paraId="7F1C6725" w14:textId="77777777" w:rsidR="00BE757E" w:rsidRDefault="00BE757E" w:rsidP="00B7689C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A0DC28" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C7C4152" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="002FB1B4" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRPr="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="0221C084" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="43DD26BD" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRPr="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EF30E5E" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRPr="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A06A84A" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830">
+    <w:p w14:paraId="38EA835F" w14:textId="77777777" w:rsidR="00BE757E" w:rsidRDefault="00BE757E" w:rsidP="00B7689C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C72E3AC" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21772FDB" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830">
+    <w:p w14:paraId="05F3CB11" w14:textId="77777777" w:rsidR="00BE757E" w:rsidRDefault="00BE757E" w:rsidP="00B7689C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7473963C" w14:textId="77777777" w:rsidR="008E4830" w:rsidRDefault="008E4830"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6802B2C4" w14:textId="77777777" w:rsidR="00247BAE" w:rsidRDefault="00247BAE" w:rsidP="00247BAE">
+    <w:p w14:paraId="605759C2" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00323421">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="14"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Peiling ondersteuningsbehoeften docenten bij lesgeven over de Holocaust | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4A91074F" w14:textId="77777777" w:rsidR="00247BAE" w:rsidRDefault="00247BAE" w:rsidP="00247BAE">
+    <w:p w14:paraId="121B59E5" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0459">
         <w:t>Kamerstukken II 2024/2025, 36 600, nr. 112</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="33B7C29C" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="21C242E7" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRPr="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="3B8F25E7" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2E83517B" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRPr="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E17091E" w14:textId="77777777" w:rsidR="00B7689C" w:rsidRPr="00B7689C" w:rsidRDefault="00B7689C" w:rsidP="00B7689C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="90"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...927 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00B7689C"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="006251DF"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rsid w:val="00BE757E"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A21FF07"/>
-  <w15:docId w15:val="{C18BEADF-3A5F-4AF9-93D4-26708E2EEA6E}"/>
+  <w14:docId w14:val="75D7D1D3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D57DB5FE-C27C-4C54-9841-8278EA462856}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6470,1242 +2852,1147 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B7689C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B7689C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00B7689C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B7689C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="00B7689C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...264 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00247BAE"/>
+    <w:rsid w:val="00B7689C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schurendegesprekken.expertisepuntburgerschap.nl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schurendegesprekken.expertisepuntburgerschap.nl/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/05/15/bijlage-1-peiling-ondersteuningsbehoeften-docenten-bij-lesgeven-over-de-holocaust" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2400</ap:Words>
-  <ap:Characters>13202</ap:Characters>
+  <ap:Words>2246</ap:Words>
+  <ap:Characters>12355</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>110</ap:Lines>
-  <ap:Paragraphs>31</ap:Paragraphs>
+  <ap:Lines>102</ap:Lines>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15571</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14572</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>