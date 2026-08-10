--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -1,3783 +1,1177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DF7D51" w:rsidRDefault="00DF7D51" w14:paraId="20FD079C" w14:textId="77777777"/>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00A45C2F" w:rsidR="00DD246F">
+    <w:p w:rsidRPr="002738D8" w:rsidR="002738D8" w:rsidRDefault="00500F94" w14:paraId="45397D76" w14:textId="23B00BEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidR="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A45C2F">
-[...77 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>322</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidR="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidR="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kinderopvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="002738D8" w14:paraId="5CD2E0AD" w14:textId="358E00D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidR="00500F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>587</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="002738D8" w:rsidP="00500F94" w:rsidRDefault="002738D8" w14:paraId="11E1310F" w14:textId="2F9B6337">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="002738D8" w:rsidP="00500F94" w:rsidRDefault="002738D8" w14:paraId="04A745F5" w14:textId="41EB60E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="72B2BB8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="21023992" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels gaan meer dan een miljoen kinderen in Nederland naar de kinderopvang. Alleen kinderopvang van goede kwaliteit draagt bij aan hun welzijn en ontwikkeling. Om de kwaliteit goed te kunnen volgen, laat het ministerie van Sociale Zaken en Werkgelegenheid de kwaliteit van de Nederlandse kinderopvang in kaart brengen met de Landelijke Kwaliteitsmonitor Kinderopvang (LKK). De Universiteit van Utrecht en Sardes hebben het onderzoek de afgelopen jaren uitgevoerd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="6D675F04" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="31B51982" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief bied ik uw Kamer twee LKK-rapporten aan. De rapporten bevatten de resultaten van de meting van 2025. Ook bevatten de rapporten trends op basis van eerdere en gecombineerde metingen over de periode 2017-2025. Het eerste rapport kijkt naar de ontwikkelingen in de kindercentra (kinderdagverblijven, peuteropvang en buitenschoolse opvang). Het tweede rapport gaat in op de gastouderopvang. De onderzoekers bezochten in 2025 131 kinderopvanglocaties, waarvan 34 kinderdagopvang, 31 peuteropvang, 33 buitenschoolse opvang en 33 gastouders. De steekproeven voor dagopvang, peuteropvang en buitenschoolse opvang kunnen als representatief worden gezien. Voor gastouderopvang is het net als in eerdere metingen niet duidelijk hoe representatief de resultaten zijn voor de sector als geheel en moeten we de conclusies met voorzichtigheid behandelen vanwege de lagere respons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="0BA07037" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="24FD953F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resultaten onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0005287B" w:rsidR="00424F1B" w:rsidP="00424F1B" w:rsidRDefault="00424F1B" w14:paraId="6274D57A" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="2F534C42" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="29A14690" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F10F5">
-        <w:rPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Goede proceskwaliteit</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Goede proceskwaliteit, te weinig aandacht voor groepssocialisatie en interacties tussen kinderen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="2B1CB9D6" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijk onderdeel van de kwaliteit in de kinderopvang vormt de proceskwaliteit. Het gaat daarbij om de kwaliteit van de ervaringen die kinderen opdoen in hun interacties met de sociale omgeving, zoals met andere kinderen, met de pedagogisch professionals en met de materiële omgeving. Proceskwaliteit valt uiteen in emotionele en educatieve proceskwaliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="08121113" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="3825C092" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij emotionele proceskwaliteit gaat het om de wijze waarop pedagogisch professionals kindvolgend en responsief naar de kinderen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidDel="00E560B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de mate waarin  zij een positieve sfeer op de groep creëren. Ook het bieden van een duidelijke structuur en het stellen van grenzen ter bevordering van de autonomie van kinderen horen hierbij. De emotionele proceskwaliteit is in 2025 in alle opvangsoorten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gemiddeld goed, ook in internationaal perspectief. De spreiding is bovendien relatief klein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="1B59837F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="54166C89" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de educatieve proceskwaliteit staat de ondersteuning van de brede ontwikkeling van kinderen centraal. Zoals het stimuleren van spel, het geven van ondersteunende feedback of het bieden van een rijk taalaanbod. De educatieve proceskwaliteit is voor alle opvangtypen en in alle meetjaren lager dan de emotionele proceskwaliteit, maar scoort gemiddeld wel voldoende. Internationaal gezien is de educatieve proceskwaliteit in Nederland relatief hoog.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidDel="000065C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn wel grotere verschillen binnen en tussen opvangsoorten. Zo is de educatieve proceskwaliteit in de kinderdagopvang en peuteropvang hoger dan in de buitenschoolse opvang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="7B4EB5F5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="15A77151" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zowel in de emotionele als educatieve proceskwaliteit is sinds 2017 een (licht) stijgende trend zichtbaar en in de afgelopen jaren een stabilisatie. Echter, de emotionele en educatieve kwaliteit van de opvang voor peuters (zowel in de kinderdagopvang als in de peuteropvang) laat na een eerdere jarenlange stijging, nu een dalende trend zien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="53B2E6E6" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="1150E16C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, te weinig aandacht voor groepssocialisatie en interacties tussen kinderen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks de hoge proceskwaliteit geeft het onderzoek voor alle opvangsoorten enkele duidelijke aandachtspunten. Zo is de aandacht voor groepssocialisatie nog onvoldoende. Kinderopvang is een unieke setting, waar jonge kinderen leren onderdeel te zijn van een groep. De mate waarin pedagogisch professionals sensitief zijn naar de groep als geheel en momenten benutten om de verbondenheid en gezamenlijkheid te versterken, is op veel plekken nog beperkt. Voor alle verschillende opvangsoorten geldt dat hier gemiddeld laag op wordt gescoord. Wel is de spreiding van hoge en lage scores groot, zowel tussen locaties als tussen verschillende momenten op een dag. Ook vinden pedagogisch professionals het moeilijk om interacties tussen kinderen onderling goed te begeleiden. In de kinderdagopvang en peuteropvang laat de kwaliteit hiervan een dalende trend zien. In de buitenschoolse opvang lijkt dit na een eerdere daling nu te stabiliseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="66E493DF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...211 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="6A09AF38" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...84 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De omgevingskwaliteit is op orde, maar contact met ouders blijft achter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="1093F60D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De omgevingskwaliteit verwijst naar kwaliteitsaspecten van de fysieke en sociale omgeving waarin de dagelijkse opvang plaatsvindt. Zoals de inrichting van de ruimte, de beschikbaarheid en toegankelijkheid van materiaal voor kinderen, de structuur van het dagprogramma en de omgang met ouders. De omgevingskwaliteit is voor alle opvangsoorten op orde, variërend van voldoende (zoals beschikbaar materiaal) tot goed (zoals de inrichting van de ruimte). Opvallend is de daling van kwaliteit ten aanzien van het contact met ouders tijdens haal- en brengmomenten. Dit aspect liet een duidelijke en verklaarbare dip zien tijdens de corona-periode. Deze herstelde daarna gestaag, maar buigt nu weer af. Dit geldt het sterkst voor de peuteropvang, waar meer dan een kwart van de deelnemende locaties een onvoldoende op dit punt scoort. Ook andere vormen van oudercontact zoals het voeren van 10-minutengesprekken en het organiseren van thema-avonden, lijken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">achter te blijven. Dit roept de vraag op of er momenteel voldoende aandacht is voor het opbouwen en onderhouden van de relatie met ouders, aldus de onderzoekers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="17530A1F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="18E42D48" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00173FD1">
-        <w:rPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De omgevingskwaliteit is op orde, maar contact met ouders blijft achter </w:t>
-[...121 lines deleted...]
-        <w:rPr>
+        <w:t>Grote verschillen in aanbod tussen activiteitencategorieën, opvangsoorten en opvanglocaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="04A9E89E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren laten een vrij stabiel beeld zien van het aanbod aan activiteiten in de dagopvang, gastouderopvang en peuteropvang. In de buitenschoolse opvang blijven de frequentie en de diversiteit in activiteiten achter, al is het beeld enigszins gestabiliseerd sinds 2024. Ook dit jaar vinden de onderzoekers hierin grote verschillen tussen opvanglocaties. Net als voorgaande jaren komen activiteiten gericht op samenspel, exploratie en motorische ontwikkeling het vaakst voor in alle opvangtypen. Ook talige, creatieve en musische activiteiten evenals buitenspel en uitstapjes komen regelmatig voor. Er is minder aandacht voor ontluikende gecijferdheid, wetenschap, techniek en burgerschapsvorming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="054DB77D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="1184F1D5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Pedagogisch professionals zien meer kinderen met een zorgbehoefte in de peuteropvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="343E2D6E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pedagogisch professionals vullen als onderdeel van het onderzoek ook een vragenlijst in over structurele kwaliteitskenmerken, zoals de groepsgrootte, de beroepskracht-kind ratio, het opleidingsniveau en de werkervaring. Deze kenmerken zijn grotendeels stabiel gebleven. Daarnaast geven pedagogisch professionals aan dat zij over het algemeen tevreden zijn over hun werk. In de peuteropvang rapporteren professionals vanaf 2017 een toename in het aandeel kinderen met aanvullende zorgbehoeften, met name op het gebied van extra taalondersteuning. Het gaat hierbij om een subjectieve beleving van professionals, daarmee is het lastig te duiden of peuteropvanglocaties daadwerkelijk meer kinderen met aanvullende zorgbehoeften opvangen of dat er een stijging is in de mate waarin professionals gedrag als zorgelijk ervaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="50619F84" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="4C315A87" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Voorspellers van kwaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="1C6AC323" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verklarende analyses uitgevoerd om verschillen binnen de opvangsoorten te duiden. Uit de analyses komen dan mogelijke voorspellers van kwaliteit, die aangeven welke aspecten van de kinderopvang samenhangen met de kwaliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="46CCE43D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het onderzoek is bij de kinderdagopvang bijvoorbeeld te zien dat kleinere leeftijdsverschillen in een groep kinderen samenhangen met een hogere kwaliteit. Ook is er een positief verband met de kwaliteit en het activiteitenaanbod wanneer professionals meer uren werken per week. Ook in de peuteropvang geldt dat wanneer professionals meer uren werken en een vast contract hebben hogere educatieve kwaliteit wordt geboden én er meer aandacht is voor groepssocialisatie. Ook is geconstateerd dat op locaties waar er meer oudercontact is de kwaliteit van de peuteropvang (op alle aspecten) hoger is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="3D5CDFC9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de buitenschoolse opvang hangen grotere groepen en meerdere groepen per locatie samen met betere kwaliteit van het activiteitenaanbod en met meer aandacht voor groepssocialisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="2F0203E1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In de gastouderopvang blijkt dat wanneer gastouders en gastouderbureaus zich meer profileren op kleinschaligheid, dit een positief verband houdt met de kwaliteit. Wanneer zij zich daarentegen profileren op flexibiliteit voor ouders (flexibele of afwijkende opvangtijden) hangt dit juist samen met een lagere kwaliteit. Daarnaast laat het onderzoek een positief verband zien tussen het opleidingsniveau van gastouders en de kwaliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="7B5B8AC1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitkomsten van de analyses geven dus aan welke relaties er lijken te bestaan tussen bepaalde aspecten en de kwaliteit van kinderopvang. En hoewel deze niet direct verklaren waaróm bepaalde verbanden optreden, bieden zij mogelijk wel aanknopingspunten voor vervolgonderzoek of voor gesprek in de praktijk van de kinderopvang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="002738D8" w:rsidP="00500F94" w:rsidRDefault="002738D8" w14:paraId="64B0B6A8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="01E6FAEA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conclusies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="15348C99" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="1C0275CB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...106 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Conclusie en reactie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="256DBDAC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over het algemeen is de kwaliteit van de Nederlandse kinderopvang goed en voelen kinderen er zich op hun gemak. Zowel de emotionele als educatieve proceskwaliteit is gemiddeld tot goed en scoort in internationaal opzicht hoog. Uit de meting van 2025 blijkt op sommige onderdelen een stabilisatie of lichte daling van de kwaliteit. Een aandachtspunt is de kwaliteit van de peuteropvang. Zowel de emotionele als educatieve kwaliteit van de opvang voor peuters laat, na een eerdere jarenlange stijging, nu een dalende trend zien. Ook voor andere kwaliteitsaspecten lijkt de kwaliteit voor de peuters onder druk te staan. Ik blijf de kwaliteit van de opvang van peuters daarom goed volgen. Volgende metingen moeten duidelijk maken of deze trend zich doorzet. Een tweede aandachtspunt betreft het contact met ouders. Goede afstemming tussen de kinderopvang en ouders of verzorgers is belangrijk voor het welbevinden en de ontwikkeling van kinderen. Ik roep de sector en ouders op om aandacht te blijven houden voor de samenwerking met en betrokkenheid van ouders bij de opvang van hun kinderen, en te kijken hoe deze verstevigd kan worden. Een derde aandachtspunt is gerelateerd aan de sociale functie van kinderopvang. In de kinderopvang leren kinderen al vroeg onderdeel uit te maken van een groep en ontwikkelen zij sociale competenties zoals samenwerken of conflicten oplossen. Dat vraagt om aandacht voor dit groepsproces en voor de begeleiding van de onderlinge interacties tussen kinderen. De resultaten laten zien dat pedagogisch professionals dit lastig vinden. In gesprekken met de sector zal ik het belang benadrukken van deze belangrijke pedagogische vaardigheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="7E12298D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="19D0FDA9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Pedagogisch professionals zien meer kinderen met een zorgbehoefte in de peuteropvang</w:t>
-[...210 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Nieuwe meting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="01A0048E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beide rapportages die ik hierbij met uw Kamer deel vormen een afsluiting van een periode van negen jaar waarin het huidige LKK-consortium de kwaliteit van de kinderopvang in opdracht van het ministerie van Sociale Zaken en Werkgelegenheid in beeld bracht. De afgelopen jaren leverde dit vele inzichten op en maakte het ontwikkelingen door de jaren zichtbaar. Ook in de komende jaren blijf ik de kwaliteit van de kinderopvang monitoren. Het nieuwe LKK consortium bestaat uit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Conclusies</w:t>
-[...255 lines deleted...]
-    <w:p w:rsidR="00424F1B" w:rsidP="00424F1B" w:rsidRDefault="00424F1B" w14:paraId="4EDEA6ED" w14:textId="77777777">
+        <w:t xml:space="preserve">Universiteit van Utrecht,  Hogeschool van Amsterdam en Sardes. Met een deels nieuwe onderzoeksaanpak waarin breedte- en dieptestudies elkaar afwisselen kan beter ingezoomd worden op belangrijke vraagstukken in de sector. De continuïteit met vorige metingen blijft behouden én er wordt ingezet op een grotere response van alle opvangsoorten. Ook de kwaliteit van de voorschoolse educatie wordt in beeld gebracht. Daarnaast gaat het consortium nog meer voor en met de praktijk werken. Bijvoorbeeld door in dialoogtafels met de sector in gesprek te gaan over de resultaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="72DB6BFD" w14:textId="1606DAEC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1065"/>
         </w:tabs>
         <w:contextualSpacing/>
-      </w:pPr>
-[...94 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="00500F94" w:rsidRDefault="00500F94" w14:paraId="08C6A689" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse kinderopvang telt momenteel meer dan honderdduizend professionals. Dankzij hun dagelijkse inzet zijn we in staat de kwaliteit van de Nederlandse kinderopvang hoog te houden. Daar ben ik trots op, want alleen als de kwaliteit van de kinderopvang goed is kunnen kinderen zich ontwikkelen en gaan ouders met een gerust hart naar hun werk. In mijn gesprekken met de kinderopvangsector zal ik aandacht schenken aan de bevindingen en verbeterpunten die de LKK rapporten opleveren. Mijn inzet is om de kwaliteit van de kinderopvang vast te houden en waar mogelijk te verbeteren. Hierover blijf ik graag in gesprek met uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="002738D8" w:rsidRDefault="00500F94" w14:paraId="47EF9A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="002738D8" w:rsidRDefault="00500F94" w14:paraId="4E0909AF" w14:textId="2B04E798">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8" w:rsidR="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="00500F94" w:rsidP="002738D8" w:rsidRDefault="00500F94" w14:paraId="7A22BDBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002738D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DF7D51">
+    <w:p w:rsidRPr="002738D8" w:rsidR="006F53E6" w:rsidP="002738D8" w:rsidRDefault="006F53E6" w14:paraId="21D5F87E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002738D8" w:rsidR="002738D8" w:rsidP="002738D8" w:rsidRDefault="002738D8" w14:paraId="4BD71575" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002738D8" w:rsidR="002738D8" w:rsidSect="004F17C4">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DCE661E" w14:textId="77777777" w:rsidR="008904AA" w:rsidRDefault="008904AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F6B00E2" w14:textId="77777777" w:rsidR="000767B9" w:rsidRDefault="000767B9" w:rsidP="00500F94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0785DF74" w14:textId="77777777" w:rsidR="008904AA" w:rsidRDefault="008904AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34F762FB" w14:textId="77777777" w:rsidR="000767B9" w:rsidRDefault="000767B9" w:rsidP="00500F94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A0D8CC2" w14:textId="77777777" w:rsidR="00FB6385" w:rsidRDefault="00FB6385">
+  <w:p w14:paraId="39074D35" w14:textId="77777777" w:rsidR="003D794C" w:rsidRPr="00500F94" w:rsidRDefault="003D794C" w:rsidP="00500F94">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B40BE43" w14:textId="77777777" w:rsidR="00FB6385" w:rsidRDefault="00FB6385">
+  <w:p w14:paraId="2603F681" w14:textId="77777777" w:rsidR="003D794C" w:rsidRPr="00500F94" w:rsidRDefault="003D794C" w:rsidP="00500F94">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A3F89D5" w14:textId="77777777" w:rsidR="00FB6385" w:rsidRDefault="00FB6385">
+  <w:p w14:paraId="18B61C05" w14:textId="77777777" w:rsidR="003D794C" w:rsidRPr="00500F94" w:rsidRDefault="003D794C" w:rsidP="00500F94">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D1EFCA4" w14:textId="77777777" w:rsidR="008904AA" w:rsidRDefault="008904AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C95971E" w14:textId="77777777" w:rsidR="000767B9" w:rsidRDefault="000767B9" w:rsidP="00500F94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B62A52" w14:textId="77777777" w:rsidR="008904AA" w:rsidRDefault="008904AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72ECB7EF" w14:textId="77777777" w:rsidR="000767B9" w:rsidRDefault="000767B9" w:rsidP="00500F94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CAFA2E6" w14:textId="77777777" w:rsidR="00FB6385" w:rsidRDefault="00FB6385">
+  <w:p w14:paraId="7AA27FF5" w14:textId="77777777" w:rsidR="003D794C" w:rsidRPr="00500F94" w:rsidRDefault="003D794C" w:rsidP="00500F94">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B660650" w14:textId="77777777" w:rsidR="00DF7D51" w:rsidRDefault="00565CEF">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5BEC9FEF" w14:textId="77777777" w:rsidR="003D794C" w:rsidRPr="00500F94" w:rsidRDefault="003D794C" w:rsidP="00500F94">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C159B5C" w14:textId="77777777" w:rsidR="00DF7D51" w:rsidRDefault="00565CEF">
-[...1000 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0927EC71" w14:textId="77777777" w:rsidR="003D794C" w:rsidRPr="00500F94" w:rsidRDefault="003D794C" w:rsidP="00500F94">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF7D51"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00FC49AC"/>
+    <w:rsidRoot w:val="00500F94"/>
+    <w:rsid w:val="000767B9"/>
+    <w:rsid w:val="002738D8"/>
+    <w:rsid w:val="003D794C"/>
+    <w:rsid w:val="004265A0"/>
+    <w:rsid w:val="004F17C4"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0095726C"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00AF711C"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F9730E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="770C3E1C"/>
+  <w14:docId w14:val="55ADDE3B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{618ECD8E-2520-4A75-949F-1872BD8BCCC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3802,75 +1196,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3905,55 +1299,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4025,1267 +1419,805 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Salutation"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...140 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00500F94"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00500F94"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00500F94"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...131 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...31 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002738D8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5342,51 +2274,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5450,65 +2382,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5529,225 +2461,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1910</ap:Words>
-  <ap:Characters>10509</ap:Characters>
+  <ap:Words>1934</ap:Words>
+  <ap:Characters>10637</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>88</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12395</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12546</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>