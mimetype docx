--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -1,2966 +1,2200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="2915C9FA" w14:textId="77777777">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="00984CD7" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="064550C4" w14:textId="22536ED8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidR="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>635</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidR="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidR="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Octrooibeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="00984CD7" w:rsidP="00984CD7" w:rsidRDefault="00984CD7" w14:paraId="521ABFBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidR="008C2AFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="00984CD7" w14:paraId="4F6EC36E" w14:textId="1F866964">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="00984CD7" w:rsidP="00984CD7" w:rsidRDefault="00984CD7" w14:paraId="64C2E32D" w14:textId="08FDFC7A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7122FD59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="50875330" w14:textId="674C31E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tussen juli 2025 en februari 2026 heeft onderzoeksbureau Technopolis het beleid van het Ministerie van Economische Zaken en Klimaat (EZK)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">op het gebied van het intellectuele eigendom (IE) over de periode 2017-2024 geëvalueerd. De evaluatie was gericht op vier domeinen die onder de beleidsverantwoordelijkheid van EZK vallen: octrooien, merken, tekeningen en modellen en bedrijfsgeheimen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="3E9FB62D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="728F266F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="78C273E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de evaluatie stonden de doeltreffendheid van het beleid, de doelmatigheid van het beleid, de doeltreffendheid en doelmatigheid van de uitvoering, en de toekomstbestendigheid van het IE-stelsel centraal. Hierbij bied ik u het eindrapport aan met de uitkomsten van dit onderzoek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="383B6479" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="56E516E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="2DAC2F07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoofdlijnen conclusies en aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="28E22544" w14:textId="77777777"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4194DF3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="0744C369" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Technopolis concludeert dat het IE-stelsel in de basis goed functioneert. Ik ben verheugd dat in het onderzoek een positief beeld naar voren komt over de juridische robuustheid en de kwaliteit van uitvoering van het Nederlandse IE-stelsel in lijn met internationale standaarden. Dit bevestigt dat ons IE-stelsel een betrouwbaar fundament vormt voor het Nederlandse innovatie- en ondernemingsklimaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="740958FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="25A753C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd maakt de evaluatie duidelijk dat er een opgave ligt in het behouden en waar nodig verbeteren van de toegankelijkheid en het gebruiksgemak van het IE-stelsel, zodat dit in de praktijk vaker en effectiever wordt benut en bijdraagt aan innovatie, groei en maatschappelijke waardecreatie. Ook kan de samenhang van IE met het bredere innovatie- en technologiebeleid worden versterkt en ligt er een belangrijke taak om de uitvoering robuust voor te bereiden op aanstaande beleidswijzigingen, in het bijzonder rond de modernisering van de Rijksoctrooiwet 1995 (ROW 1995). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="1F44BA01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="2AA07641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In deze brief schets ik eerst de achtergrond van het IE-stelsel. Daarna ga ik nader in op de conclusies uit het evaluatierapport en geef ik aan de hand van de volgende vier rubrieken inzicht in de wijze waarop ik aan de slag ga met de aanbevelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="1C12C57F" w14:textId="77777777">
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="68E576CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="172F5E4C" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="460B727C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK12" w:id="0"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verdieping en doorontwikkeling van rol IE in (internationaal) beleid</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="0F415630" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4033DAFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK8" w:id="1"/>
+      <w:bookmarkStart w:name="OLE_LINK11" w:id="2"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de eerste rubriek schets ik hoe ik </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="004B33ED">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">uitvoering zal geven aan de aanbevelingen voor meer samenhang en strategische inbedding van het IE-beleid en zo een betere integratie van het IE-beleid in andere beleidsterreinen zal bewerkstelligen. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK13" w:id="4"/>
-      <w:r w:rsidRPr="004B33ED">
+      <w:bookmarkStart w:name="OLE_LINK13" w:id="3"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast ga ik in op de aanbeveling om de Nederlandse inzet in internationale gremia vast te houden en gericht door te ontwikkelen. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="58943B57" w14:textId="77777777">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="2064CA85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="4"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Toegankelijkheid van het IE-stelsel in ondersteuning en voorlichting</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="49B55285" w14:textId="77777777">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="55BA030B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de tweede rubriek ga ik in op de aanbeveling om bij beleidswijzigingen de toegankelijkheid van het systeem te borgen. Daarbij zal ik mij richten op de feitelijke hanteerbaarheid van het IE-stelsel en op welke wijze het mkb daarbij beter ondersteund en geïnformeerd kan worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="4C2B90F5" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="5C1395B6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Modernisering Rijksoctrooiwet 1995</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="3E64DC46" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7663435A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de derde rubriek geef ik aan hoe ik de aanbeveling wil overnemen om de transitie naar de vernieuwde ROW 1995 gezamenlijk met Octrooicentrum Nederland (OCNL) te organiseren en zo uitvoering en gebruikers tijdig voor te bereiden op het nieuwe octrooisysteem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="3E633808" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="591BC489" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Valorisatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="7F695322" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="194FAAE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de vierde rubriek richt ik mij op de aanbeveling om samen met OCW voort te bouwen op de bestaande standaardisering binnen valorisatie en hoe EZK kan bijdragen aan een praktijk die zowel kennisdeling als effectieve benutting van IE mogelijk maakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="06A74374" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="205BAE9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="59D3759B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7846A94E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK7" w:id="6"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="OLE_LINK7" w:id="5"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Achtergrond van het IE-stelsel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="2053AB8E" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="49DA013B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4B6E23DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK16" w:id="6"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>IE-rechten stellen ondernemers in staat om ideeën, innovaties en creativiteit om te zetten in economische waarde. Zij bieden bedrijven niet alleen bescherming, maar ook strategische mogelijkheden om zich te onderscheiden, samen te werken en te investeren in verdere innovatie. Onderzoek laat zien dat bedrijven met een combinatie van verschillende IE-rechten doorgaans sterker presteren en sneller groeien dan bedrijven zonder IE-rechten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ieder IE-recht heeft zijn eigen functie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="002B60F9">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="002B60F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met een merk kunnen producten en diensten op onderscheidende wijze in de markt worden gezet. Via een tekening- of modelrecht wordt de unieke vormgeving van een product beschermd. Een octrooirecht beschermt technische innovaties en een bedrijfsgeheim biedt controle over waardevolle, vertrouwelijke informatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="3E296305" w14:textId="77777777"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="5B623FDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="63389058" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het evaluatierapport van Technopolis onderstreept het belang van een robuust IE-beleid en een effectieve uitvoering voor de totstandkoming en doorgroei van innovaties. In een vaak weerbarstige opstartfase van een onderneming of innovatieproces zijn er tal van factoren die uiteindelijk bepalen of een idee uitgroeit tot een succes. IE fungeert in dat proces als een noodzakelijke randvoorwaarde en kan ondernemers ondersteunen als strategisch instrument voor bescherming, marktpositionering en kennisdeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="0C066D5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="6D9E6A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op de eerste plaats zijn IE-rechten aan te merken als beschermingsinstrument. Een IE-recht is een exclusief recht waarmee een ondernemer zich kan onderscheiden van zijn concurrenten. Die functie is vaak ondersteunend bij het verkrijgen of versterken van een marktpositie en bij het aantrekken van financiering. IE-rechten kunnen dienen als onderpand bij kredietverstrekking, al wordt dit potentieel in Europa op dit moment nog onvoldoende benut.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het evaluatierapport concludeert dat IE met name in kapitaalintensieve sectoren bijdraagt aan het investeringsklimaat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="4325E724" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7159D8DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="1EE179B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De bescherming die een IE-recht biedt is niet ongelimiteerd. De keerzijde is immers dat anderen beperkt worden in de toegang tot kennis of in hun ruimte om te ondernemen (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>freedom</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+        <w:t>freedom to operate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>). Het IE-stelsel is er daarom op gericht een evenwichtige balans te vinden tussen effectieve beschermingsmogelijkheden van de IE-houder en de vrijheid van derden om te handelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="312A06E0" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4B073CD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="6FB507DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ten tweede biedt het IE-systeem handvatten om tot effectieve kennisdeling te komen. IE-rechten maken transacties van kennis mogelijk via licenties en overdracht. Ook draagt IE bij aan kennisverspreiding bijvoorbeeld door de publicatie van octrooien in openbare registers. Doordat informatie over bestaande technologieën publiek toegankelijk wordt, kunnen anderen daarop voortbouwen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="77077E41" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="0EFBF013" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7235B854" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De rol van de overheid in het IE-domein is met name gelegen in het onderhouden van een stabiele juridische en institutionele basisinfrastructuur. Een goed functionerend IE-stelsel biedt ondernemers zekerheid en een voorspelbaar kader. Dat draagt bij aan een aantrekkelijk investeringsklimaat, valorisatie, innovatie en de economische weerbaarheid van Nederland als geheel. Ook het belang van IE in de context van kennisveiligheid en strategische autonomie neemt toe, waarbij de bescherming van gevoelige kennis en technologie een belangrijk aandachtspunt blijft in het bredere IE-beleid. Daarbij is het van belang dat het Nederlandse stelsel zoveel mogelijk aansluit bij Europese en mondiale kaders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="52E0299A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="11ED6DE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="5C9DBBF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aan het IE-stelsel en een kwalitatief goede uitvoering daarvan zijn kosten en toegangsdrempels verbonden. Ik zie het als een belangrijke taak voor de overheid ervoor te zorgen dat de kosten proportioneel blijven en te waarborgen dat zowel nieuwe als ervaren gebruikers het systeem kunnen begrijpen, er effectief toegang toe hebben en beter kunnen benutten.</w:t>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK17" w:id="9"/>
-    </w:p>
+      <w:bookmarkStart w:name="OLE_LINK17" w:id="8"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="51DDCA47" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="2A3FC68C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="6BB0B2F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK18" w:id="10"/>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="OLE_LINK18" w:id="9"/>
+      <w:bookmarkStart w:name="OLE_LINK3" w:id="10"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verdieping en doorontwikkeling van rol IE in (internationaal) beleid</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="74CE79DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="3025B561" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK6" w:id="11"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De evaluatie van het IE-beleid bevestigt dat het huidige stelsel en de uitvoering goed functioneren, maar Technopolis signaleert ook kansen om de samenhang, voorspelbaarheid en strategische inbedding van het IE-beleid verder te versterken. Zo kan een helder, compact IE-beleidskader ervoor zorgen dat doelen, instrumenten en afwegingen binnen het IE-beleid beter zichtbaar worden voor zowel gebruikers als aangrenzende beleidsterreinen. Verder wordt de internationale inzet van Nederland op IE-gebied als inhoudelijk sterk en betrokken ervaren. Het is belangrijk deze inzet voort te zetten, maar ook om duidelijker te communiceren wat de internationale ontwikkelingen betekenen voor gebruikers in de praktijk. De aanbevelingen uit het rapport sluiten aan bij deze kansen en bieden een goede basis om het IE-beleid verder te versterken en voort te bouwen op wat al goed werkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="31AC1697" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="31EB7C38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik neem de aanbeveling uit de evaluatie over om een compact document op te stellen dat de huidige doelen, instrumenten en afwegingsvragen van het IE-beleid helder verwoordt en als praktische houvast dient voor alle relevante stakeholders. Daarbij is het van belang dat dit kader recht doet aan de volle breedte van het IE-beleid van EZK, dat naast octrooien ook merken, modellen en bedrijfsgeheimen omvat. In de praktijk manifesteert innovatie zich immers breder dan enkel technologische innovatie. Dit document zal ook dienen als referentiekader voor de verdere uitwerking van de aanbeveling om een betere integratie van het IE-beleid in andere beleidsterreinen te bewerkstelligen. Ik verwacht dat dit voor meer samenhang en duidelijkheid zal zorgen en streef ernaar dit document eind 2026 gereed te hebben. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="32093042" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="258D2B7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De evaluatie bevestigt dat de uitvoering van OCNL professioneel en consistent verloopt. Ook wordt de Nederlandse inzet in internationale gremia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gewaardeerd om zijn inhoudelijke deskundigheid en het betrekken van marktpartijen. Dit zijn sterke punten die ik wil bestendigen. Nederland heeft een actieve en inhoudelijk erkende positie opgebouwd binnen deze gremia die bijdraagt aan ons </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verdienvermogen als kennisland. Die positie blijft niet vanzelf in stand. Ik neem de aanbeveling over om deze inzet voort te zetten en gericht door te ontwikkelen. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="44A5E088" w14:textId="77777777"/>
-[...35 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="734A9EC5" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="33CA609C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="75E9005C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toegankelijkheid van het IE-stelsel in ondersteuning en voorlichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="10B9DEE2" w14:textId="77777777"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="06BFB266" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="032BB8F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit het onderzoek komt naar voren dat het IE-stelsel “goed werkt als je het eenmaal kent”. Dat laat zien dat er een drempel is voor (potentiële) gebruikers om hun weg te vinden in de mogelijkheden van IE-rechten. Technopolis concludeert dat, hoewel het systeem formeel toegankelijk is voor alle soorten gebruikers, de feitelijke benuttingsmogelijkheden onevenredig zijn verdeeld. Kleine en minder ervaren partijen staan op een achterstand ten opzichte van partijen die de opties, kosten en risico’s van IE binnen hun onderneming duidelijk in kaart hebben gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="3F63A144" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="6C2E76C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het beeld dat gebruikers in werkelijkheid niet dezelfde benuttingskansen van het IE-systeem ervaren, herken ik. Om IE optimaal in te kunnen zetten, moeten potentiële gebruikers allereerst bekend zijn met het systeem en een geïnformeerde keuze kunnen maken. Vervolgens kost het tijd en specialistische kennis om effectief te navigeren binnen het IE-landschap en om de mogelijkheden optimaal te benutten. Voor onder andere het mkb en startups/spin-offs die in beperktere mate toegang hebben tot expertise en financiële middelen, is de drempel om IE-rechten te verkrijgen, te onderhouden en te handhaven in verhouding hoger. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00D91FF4">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00D91FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Een kanttekening daarbij is wel dat de drempels die in het onderzoek worden gesignaleerd met name gelden voor het octrooirecht en in mindere mate gelden voor de andere IE-rechten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="7855AA43" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4D8EE524" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7DF968DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het licht van de aanbevelingen uit het evaluatierapport, zie ik mogelijkheden om de disbalans in de feitelijke benuttingskansen van het IE-stelsel meer in evenwicht te brengen en zo de toegankelijkheid te waarborgen. Ten eerste is het van belang alle potentiële gebruikers beter te bereiken en bekend te laten raken met het IE-systeem. Om het bereik en de effectiviteit te vergroten sluit ik aan bij de aanbeveling van Technopolis om de voorlichting te organiseren vanuit de bestaande ecosystemen. OCNL en Benelux Bureau voor de Intellectuele Eigendom (BOIP) zijn de uitvoerende organisaties voor respectievelijk octrooien en merken/modellen, maar ondernemers komen veelal niet rechtstreeks via deze organisaties in aanraking met IE. In de praktijk vindt een eerste kennismaking met IE vaak plaats via intermediairs zoals regionale ontwikkelingsmaatschappijen (ROM’s), de Kamer van Koophandel, incubators en brancheorganisaties. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK69" w:id="13"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vanuit die gedachte wil ik gezamenlijk met OCNL en BOIP de doorverwijzing tussen de verschillende actoren binnen reeds bestaande ecosystemen verder intensiveren, zodat ondernemers sneller aan de slag kunnen met hun IE. </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om dat te bereiken zal ik de voorlichting binnen de diverse ecosystemen versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="64392833" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="7FC809A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede onderschrijf ik de aanbeveling dat het van belang is bij stelselwijzigingen te toetsen op </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK70" w:id="14"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijkheiddrempels</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="004B33ED">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dat gebeurt nu al, zoals met de mkb-toets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">die bij de totstandkoming van het wetsvoorstel voor modernisering van de ROW 1995 is uitgevoerd. Dergelijke input aan de voorkant is zonder meer waardevol. Tegelijkertijd heeft de toegankelijkheid van het IE-stelsel mijn continue aandacht en zijn er verschillende initiatieven die beogen de toegangsdrempel te verlagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00D91FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo heeft BOIP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00AA51A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00D91FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een vereenvoudigde procedure voor merkregistraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00A95F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00D91FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de zogenaamde Easyfiling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00A95F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00D91FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingevoerd, waarmee op een laagdrempelige manier online een aanvraag kan worden ingediend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00D91FF4">
+      <w:bookmarkStart w:name="OLE_LINK9" w:id="15"/>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00F9656E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00F67546">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00A95F4A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00E31F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>liggen er kansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00F67546">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de toegankelijkheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00E31F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot het IE-stelsel te verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00FE7009">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK9" w:id="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00F67546">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00F67546">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met behulp van AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00E31F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00F67546">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toepassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="009F28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="007200C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="003B4154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00684A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00E31F46">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00FE7009">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00241D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorafgaande beschikbaarheids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00DC407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00241D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00DC407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00F67546">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00EE0921">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00EE0921">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>in registers</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="006D05B8">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="006D05B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="006D05B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="006D05B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>pre-</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="006D05B8">
+        <w:t>pre-filing searches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="006D05B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="009F28DF">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="009F28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="38279021" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="60D12604" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los van een formele toets op toegankelijkheidsdrempels, is het van belang dat juist in de praktijk ook minder ervaren of kapitaalkrachtige spelers de toegevoegde waarde die IE-rechten kunnen hebben voor hun onderneming weten te benutten. Ik realiseer mij dat wetswijzigingen, zoals de aankomende modernisering ROW 1995, een grotere impact kunnen hebben op partijen als het </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED" w:rsidDel="00D91FF4">
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00D91FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>mkb</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en startups. Ik ben daarom voornemens een voorstel te doen voor begeleidende maatregelen ter ondersteuning van deze doelgroepen. Daarbij denk ik aan gerichte voorlichting en verken ik mogelijkheden om de kostendrempel te matigen. De beoogde begeleidende maatregelen zal ik nader uitwerken en gelijktijdig met het wetsvoorstel aan uw Kamer voorleggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="16718F51" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="52AC5419" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Modernisering ROW 1995</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="1D93CB41" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="38232B75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="38470251" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Sinds de brief van 8 december 2020 en de begeleidende beleidsnota ‘Modernisering Rijksoctrooiwet 1995’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is veel aandacht besteed aan een grondige herziening van het nationale octrooisysteem. Met dit wetsvoorstel wordt onder andere voorzien in de overstap van het huidige registratieoctrooi naar een getoetst octrooi. Een octrooi zal dan na een inhoudelijke beoordeling door OCNL enkel nog verleend worden als het aan de vereisten van nieuwheid, inventiviteit en industriële toepasbaarheid voldoet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="123A1048" w14:textId="77777777"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="1730BCF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="43CDF38C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Technopolis onderschrijft de ambitie die ten grondslag ligt aan deze herziening. Een getoetst nationaal octrooi zal bijdragen aan meer vertrouwen en voorspelbaarheid. Met Technopolis deel ik de opvatting dat een dergelijke grootschalige stelselwijziging vraagt om een gedegen en tijdige voorbereiding, niet alleen voor gebruikers van het octrooisysteem, maar ook aan de beleids- en uitvoeringskant. De aanbeveling daaromtrent neem ik over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4F0514F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="1101BF57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik erken dat door de invoering van het getoetst octrooi gebruikers die minder strategische en financiële capaciteit hebben een hogere drempel kunnen ervaren. In 2025 was 48% van de binnenlandse octrooiaanvragen afkomstig van het mkb.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>illustreert dat het mkb een belangrijke doelgroep is van de ROW 1995. Het is daarom noodzakelijk de aangepaste aanvraagprocedure van het nieuwe systeem op toegankelijke wijze voor het voetlicht te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="0B163943" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="6E9F6BD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het wetsvoorstel is in nauwe samenwerking met OCNL tot stand gekomen en die gezamenlijke aanpak maakt dat de uitvoeringspraktijk continu is meegenomen. Die lijn wil ik doorzetten bij de verdere implementatie. Gestreefd wordt naar inwerkingtreding van het nieuwe systeem op 1 januari 2028. OCNL heeft processen met een lange voorbereidingstijd, zoals het werven van extra onderzoekers en het aanpassen van ICT-systemen, reeds in gang gezet. Ook op het terrein van voorlichting en educatie over de vernieuwde ROW 1995 worden al stappen genomen. Ik zal mij er blijvend voor inzetten om het vervolg van het wetgevingstraject en de verdere transitie in goede samenwerking met OCNL te continueren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="1B2ECF11" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="6DCA7306" w14:textId="77777777">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="74F9399F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="18248838" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Valorisatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="0AABA1B2" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="4C8A7EC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK5" w:id="16"/>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="782E2EC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nederland behoort tot de wereldtop op het gebied van wetenschap. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK2" w:id="18"/>
-      <w:r w:rsidRPr="004B33ED">
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="17"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Valorisatie, de omzetting van kennis naar economische en maatschappelijke waarde, </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijft echter een uitdaging. Technopolis constateert dat transactiekosten en </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK10" w:id="18"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">governance </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="004B33ED">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rond IE-afspraken in consortia en publiek-private samenwerkingen in de praktijk tot vertraging en frictie leiden. Ik herken dit beeld. Hoewel het primair vraagstukken zijn tussen kennisinstellingen, onderzoekers en financiers, heeft EZK hierin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00E85A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>faciliterende rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="1EC5284A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="0CA767F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen jaren zijn er al betekenisvolle stappen gezet. De spelregels voor Publiek-Private Samenwerking (PPS) verplichten partijen in subsidie-gefinancierde samenwerkingen om vooraf IE-afspraken te maken. Daarnaast presenteerden de Nederlandse universiteiten in november 2025 de vernieuwde standaard voor verstrekking van intellectueel eigendom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit zijn positieve ontwikkelingen, maar de toepassing daarvan kan breder en consistenter. Ik deel de opvatting van Technopolis dat hier nog winst te behalen valt en onderschrijf de aanbeveling om hierop voort te bouwen samen met het ministerie van Onderwijs, Cultuur en Wetenschap (OCW) en relevante partijen uit het veld, zoals kennisinstellingen, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK26" w:id="19"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knowledge Transfer Offices </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="004B33ED">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(KTO’s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidDel="00F44735">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en financiers. Daarbij acht ik het belangrijk om na te gaan of de toepassing van standaarden daadwerkelijk leidt tot minder frictie en kortere doorlooptijden en extra aandacht te besteden aan sectoren waar standaarden nog niet breed worden toegepast. De ministeries van EZK en OCW werken samen aan een verdere uitwerking van dit valorisatiebeleid, waaronder een onderzoek naar de haalbaarheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van bemiddeling bij onderhandelingen over IE tussen kennisinstellingen en startups. Daarover wordt uw Kamer later dit jaar nader geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="0D4B3FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="1ADD439F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B33ED" w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="2DBA621C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="3577F1CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="5583DA14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De evaluatie laat zien dat er sprake is van een stevig fundament. De inhoudelijke positie die Nederland in internationale gremia heeft opgebouwd en een uitvoeringspraktijk die op orde is, zijn sterke punten die niet vanzelfsprekend zijn en actief onderhoud verdienen. De evaluatie biedt ook aanknopingspunten voor verbeteringen, zoals een samenhangender beleidskader, een gedegen invoering van het getoetst octrooi en het vergroten van toegankelijkheid voor minder ervaren gebruikers. De acties die ik in deze brief aankondig zijn gericht op het versterken van wat al werkt en het benutten van de kansen die er nog liggen. IE is geen doel op zich, maar een middel waarmee ondernemers, onderzoekers en kennisinstellingen waarde kunnen creëren en beschermen. Mijn inzet is er de komende jaren op gericht dat het Nederlandse IE-stelsel een nog robuustere basis wordt voor innovatie, zodat onze ondernemers en onderzoekers effectief kunnen bijdragen aan het verdienvermogen van Nederland en aan oplossingen voor maatschappelijke uitdagingen.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00224166" w:rsidP="00224166" w:rsidRDefault="00224166" w14:paraId="14E6133A" w14:textId="77777777"/>
-[...30 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="00984CD7" w:rsidP="00984CD7" w:rsidRDefault="00984CD7" w14:paraId="0354547E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="00984CD7" w:rsidP="00984CD7" w:rsidRDefault="00984CD7" w14:paraId="215AF5CB" w14:textId="5DC8CBA4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="56F23484" w14:textId="6F1E562B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7" w:rsidR="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidP="00984CD7" w:rsidRDefault="008C2AFE" w14:paraId="2EDC4A06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00984CD7" w:rsidR="008C2AFE" w:rsidSect="008C2AFE">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B19420A" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6">
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w14:paraId="65637173" w14:textId="77777777" w:rsidR="00720AA7" w:rsidRDefault="00720AA7" w:rsidP="008C2AFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130761B6" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BC1E2FA" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6">
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w14:paraId="4573A23C" w14:textId="77777777" w:rsidR="00720AA7" w:rsidRDefault="00720AA7" w:rsidP="008C2AFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482D5561" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04BFEFDB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="13514012" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="008C2AFE" w:rsidRDefault="008C2AFE" w:rsidP="008C2AFE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...128 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...121 lines deleted...]
-  <w:p w14:paraId="7744F793" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="20AC4F6E" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="008C2AFE" w:rsidRDefault="008C2AFE" w:rsidP="008C2AFE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2BDAA78F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="712530B0" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="008C2AFE" w:rsidRDefault="008C2AFE" w:rsidP="008C2AFE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33237980" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6">
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w14:paraId="47D8D8D3" w14:textId="77777777" w:rsidR="00720AA7" w:rsidRDefault="00720AA7" w:rsidP="008C2AFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F8E848" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19FB75FC" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6">
-      <w:r w:rsidRPr="004B33ED">
+    <w:p w14:paraId="3A587FE6" w14:textId="77777777" w:rsidR="00720AA7" w:rsidRDefault="00720AA7" w:rsidP="008C2AFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE9FD31" w14:textId="77777777" w:rsidR="005C13D6" w:rsidRPr="004B33ED" w:rsidRDefault="005C13D6"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="30C5E288" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="004B33ED" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="7414DFC6" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Bij aanvang van het onderzoek heette het ministerie Economische Zaken (EZ). Na de aantreding van het nieuwe kabinet op 23 februari 2026 zijn de ministeries EZ en Klimaat en Groene Groei (KGG) samengegaan tot het Ministerie van Economische Zaken en Klimaat (EZK). Waar in het rapport EZ staat, wordt in deze brief EZK gehanteerd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="32904044" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="00741D28" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="5FD9AC48" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00741D28">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IP and innovation in European sectors - Industry-level analysis report (29 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> via: </w:t>
+        <w:t xml:space="preserve"> IP and innovation in European sectors - Industry-level analysis report (29 januari 2026), te raadplegen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00741D28">
+        <w:r w:rsidRPr="00984CD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.euipo.europa.eu/en/publications/ip-and-innovation-in-european-sectors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00741D28">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="62FE47C5" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="00741D28" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="3CB34203" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00741D28">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="OLE_LINK4"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="7" w:name="OLE_LINK4"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">IP-backed finance in Europe: State of Play and Future Perspectives (13 </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>IP-backed finance in Europe: State of Play and Future Perspectives (13 april 2026), te raadplegen via</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>april</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00741D28">
+        <w:r w:rsidRPr="00984CD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.euipo.europa.eu/en/publications/IP-backed-finance-in-Europe-state-of-play-and-future-perspectives</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00741D28">
-        <w:rPr>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="50142CF4" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="004B33ED" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="43F85098" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Wereldorganisatie voor intellectuele eigendom (WIPO), Europees Octrooibureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
-          <w:rFonts w:ascii="Agrofont" w:hAnsi="Agrofont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="14"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(EOB), Europese Unie (EU), Bureau voor de Intellectuele eigendom van de Europese Unie (EUIPO), Eengemaakt Octrooigerecht (UPC) en </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="OLE_LINK68"/>
-      <w:r w:rsidRPr="004B33ED">
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK68"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Benelux Bureau voor de Intellectuele Eigendom (</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="004B33ED">
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>BOIP).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="310D650F" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="004B33ED" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="2838B974" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2020/21, 30 635, nr. 7 en bijlage.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="69EAB0CF" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="004B33ED" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="232F4FA3" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Jaarverslag Octrooicentrum Nederland 2025, te raadplegen via </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="004B33ED">
+        <w:r w:rsidRPr="00984CD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://www.octrooicentrum.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6B8DF686" w14:textId="77777777" w:rsidR="00224166" w:rsidRPr="00D82189" w:rsidRDefault="00224166" w:rsidP="00224166">
+    <w:p w14:paraId="690EF867" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="00984CD7" w:rsidRDefault="008C2AFE" w:rsidP="00984CD7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B33ED">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984CD7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B33ED">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2.0, te raadplegen via: </w:t>
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> National IP Deal Term Principles 2.0, te raadplegen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="004B33ED">
+        <w:r w:rsidRPr="00984CD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.universiteitenvannederland.nl/files/publications/2025%20National%20IP%20Deal%20Term%20Principles.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B33ED">
+      <w:r w:rsidRPr="00984CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...101 lines deleted...]
-  <w:p w14:paraId="2746260E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="738A5E73" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="008C2AFE" w:rsidRDefault="008C2AFE" w:rsidP="008C2AFE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="66980CCB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="72391484" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="008C2AFE" w:rsidRDefault="008C2AFE" w:rsidP="008C2AFE">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="722FA6FA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...553 lines deleted...]
-  <w:p w14:paraId="66ACC333" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="004B33ED" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17EA18E3" w14:textId="77777777" w:rsidR="008C2AFE" w:rsidRPr="008C2AFE" w:rsidRDefault="008C2AFE" w:rsidP="008C2AFE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16CD6A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32123A3C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3005,334 +2239,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...282 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A973CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F384B24C"/>
     <w:lvl w:ilvl="0" w:tplc="97A6351A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -3379,1022 +2330,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="1985307154">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1266495198">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2132747025">
+  <w:num w:numId="2" w16cid:durableId="1848867949">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="591546353">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...622 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="008C2AFE"/>
+    <w:rsid w:val="0000241A"/>
+    <w:rsid w:val="00047EE3"/>
+    <w:rsid w:val="00404539"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00720AA7"/>
+    <w:rsid w:val="00833547"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rsid w:val="00984CD7"/>
+    <w:rsid w:val="00A236CF"/>
+    <w:rsid w:val="00AF711C"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B8A998C"/>
+  <w14:docId w14:val="4F52EB1C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9583B317-28B3-4A4D-A7F3-967104177277}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4416,74 +2578,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4632,1079 +2795,1202 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="008C2AFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...230 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,E FNZ,-E Fußnotenzeichen,Footnote#,Footnote symbol,Footnote,Times 10 Point,Exposant 3 Point,Ref,de nota al pie,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,number,FR, Exposant 3 Point,FR1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007A4E40"/>
+    <w:rsid w:val="008C2AFE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="008C2AFE"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00984CD7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octrooicentrum.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euipo.europa.eu/en/publications/IP-backed-finance-in-Europe-state-of-play-and-future-perspectives" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euipo.europa.eu/en/publications/ip-and-innovation-in-european-sectors" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universiteitenvannederland.nl/files/publications/2025%20National%20IP%20Deal%20Term%20Principles.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15773</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2889</ap:Words>
+  <ap:Characters>15893</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>131</ap:Lines>
+  <ap:Lines>132</ap:Lines>
   <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18603</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18745</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>